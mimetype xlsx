--- v1 (2026-03-11)
+++ v2 (2026-05-05)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="779" uniqueCount="357">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1318" uniqueCount="610">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -90,105 +90,123 @@
   <si>
     <t>ADEMIR BUGRIN</t>
   </si>
   <si>
     <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4831/02-2026-_reforma_area_convivencia.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Senhor Prefeito que possibilite a revitalização (reforma geral da área de convivência) da Praça Amador José de Queiroz, instale nela um parquinho infantil (playground) e faça o cercamento das quadras de areia com alambrado.</t>
   </si>
   <si>
     <t>4913</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>CELITA</t>
   </si>
   <si>
     <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4913/03-2026-_limpeza_cemiterio_matinha.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Senhor Prefeito Municipal, que determine à Secretaria Municipal competente a realização de limpeza geral, capina, roçagem e demais serviços de manutenção no Cemitério da Matinha.</t>
   </si>
   <si>
+    <t>4922</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4922/04-2026-_inst_marco_turistico.pdf</t>
+  </si>
+  <si>
+    <t>Indicar ao Poder Executivo Municipal a instalação de um marco turístico com a inscrição “EU ❤️ LIMEIRA DO OESTE” no canteiro central da praça localizada no espaço pertencente ao Município, na região central da cidade, com posicionamento voltado para a Avenida Sergipe, no município de Limeira do Oeste.</t>
+  </si>
+  <si>
+    <t>4939</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4939/05-2026-_rota_turistica.pdf</t>
+  </si>
+  <si>
+    <t>Determine à Secretaria Municipal competente a inclusão, em caráter prioritário, no cronograma de serviços, de intervenções de melhoria nas vias de acesso à Rota Turística do município, especialmente nas áreas do P.A. Reserva.</t>
+  </si>
+  <si>
     <t>4837</t>
   </si>
   <si>
     <t>OFI</t>
   </si>
   <si>
     <t>Ofício</t>
   </si>
   <si>
     <t>DOGLÃO</t>
   </si>
   <si>
     <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4837/of01-2026-gpc_duodecimo.pdf</t>
   </si>
   <si>
     <t>Venho requisitar a 1ª parcela do Duodécimo, referente ao mês de janeiro.</t>
   </si>
   <si>
     <t>4838</t>
   </si>
   <si>
     <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4838/of02-2026-vcm-empresacidada.pdf</t>
   </si>
   <si>
     <t>Venho, respeitosamente, por meio deste, sugerir a elaboração de Projeto de Lei que institui a prorrogação da licença-maternidade por mais 60 (sessenta) dias.</t>
   </si>
   <si>
     <t>4839</t>
   </si>
   <si>
     <t>ADEMIR BUGRIN, ALEXANDRE FILHO, ARLETE DA ZERO GRAU, TIA LAINY</t>
   </si>
   <si>
     <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4839/of03-2026-vcm-limpeza_cemiterio.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal a realização de serviços de limpeza, roçada e manutenção preventiva no Cemitério Municipal e no Velório Municipal.</t>
   </si>
   <si>
     <t>4840</t>
   </si>
   <si>
-    <t>4</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4840/of04-2026-gpc-adiantamento_repasse.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Limeira do Oeste solicita o adiantamento do duodécimo no valor de R$ 100.000,00 (cem mil reais), com fundamento no art. 29-A da Constituição Federal, em razão da necessidade de assegurar a regular continuidade das atividades legislativas e administrativas.</t>
   </si>
   <si>
     <t>4841</t>
-  </si>
-[...1 lines deleted...]
-    <t>5</t>
   </si>
   <si>
     <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4841/of05-2026-vcm-transporte_sao_sebastiao.pdf</t>
   </si>
   <si>
     <t>Vimos respeitosamente solicitar que seja disponibilizado transporte para as festividades das comemorações dos 60 anos de fundação do Distrito de São Sebastião do Pontal e também transporte para a festa de Carnaval que acontecerá na cidade de Carneirinho nos dias 13, 14, 15 e 16 de fevereiro.</t>
   </si>
   <si>
     <t>4842</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>ALEXANDRE FILHO</t>
   </si>
   <si>
     <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4842/of06-2026-vcm-informacoes_codigo_postura.pdf</t>
   </si>
   <si>
     <t>Informações acerca do Código de Posturas.</t>
   </si>
   <si>
     <t>4843</t>
   </si>
@@ -706,87 +724,658 @@
   <si>
     <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4907/of48-2026-vcm_7.pdf</t>
   </si>
   <si>
     <t>Solicitação de providências – fornecimento de medicamentos e insumos para Diabetes Mellitus Tipo 1</t>
   </si>
   <si>
     <t>4908</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4908/of49-2026-resp.of-cir01-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Resposta à Recomendação MPC-MG nº 01/2025.</t>
   </si>
   <si>
     <t>4914</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4914/of50-2026_gpc-exp.4aro.pdf</t>
+  </si>
+  <si>
     <t>Senhor Prefeito, encaminho o expediente aprovado na 4ª RO.</t>
   </si>
   <si>
     <t>4915</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4915/of51-2026_gpc-duodecimo.pdf</t>
+  </si>
+  <si>
     <t>Senhor Prefeito, venho requisitar a 2ª parcela do Duodécimo.</t>
   </si>
   <si>
     <t>4916</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4916/of52-2026_vcm-ze_silva.pdf</t>
+  </si>
+  <si>
     <t>Solicitação de Destinação de Recursos e Apoio Parlamentar</t>
   </si>
   <si>
+    <t>4925</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>CELITA, GILMAR PEIXINHO, TIÃO ARARA</t>
+  </si>
+  <si>
+    <t>Senhora Maria Clara Marra, Deputada Estadual, Solicitamos especial atenção para que seja destinado o valor de R$ 60.000,00 para aquisição de uniformes para os componentes da Banda de Música Municipal “Zé Chico”.</t>
+  </si>
+  <si>
+    <t>4926</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4926/of54-2026-_jobson-2oten.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Jobson dos Reis Corrêa, 2º Ten. Comandante; Com imensa satisfação e otimismo dou as boas-vindas a Vossa Senhoria à frente do comando do nosso Pelotão da Polícia Militar.</t>
+  </si>
+  <si>
+    <t>4927</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4927/of55-2026_vcm-raul_belem.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Raul Belém, Deputado Estadual, Venho por meio deste, submeter à consideração de Vossa Excelência a presente solicitação de apoio financeiro, via emenda parlamentar ou recursos de fomento, para a manutenção e expansão de nossas atividades voltadas ao desenvolvimento social e cultural.</t>
+  </si>
+  <si>
+    <t>4928</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4928/of56-2026_gpc-respof030-sms.pdf</t>
+  </si>
+  <si>
+    <t>Senhora Jaqueline Moreira Arruda, Secretária Municipal de Saúde; resposta ao Ofício nº 030/2026-SMS.</t>
+  </si>
+  <si>
+    <t>4929</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4929/of57-2026_gpc-respof128.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Prefeito, Resposta ao Ofício nº 128/2026-GP. Esclarecendo sobre alteração orçamentária do Poder Legislativo, Referência: Ofício nº 043/2026-GPC.</t>
+  </si>
+  <si>
+    <t>4930</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4930/of58-2026_gpc-leonidio-emendaparlamentar.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Leonídio Bouças, Deputado Estadual, Solicitação de Emenda Parlamentar para custeio do PAPI.</t>
+  </si>
+  <si>
+    <t>4940</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4940/of59-2026-_arnaldosilva.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Arnaldo Silva, Deputado Estadual, Vimos por meio deste solicitar que Vossa Excelência disponibilize para este município cordões de identificação destinados a pessoas com deficiência oculta.</t>
+  </si>
+  <si>
+    <t>4941</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4941/of60-2026_exp5aro.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Prefeito, encaminho o expediente aprovado na 5ª RO, realizada nesta data.</t>
+  </si>
+  <si>
+    <t>4942</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4942/of61-2026_exp3are.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Prefeito, encaminho o expediente aprovado na 3ª RE, realizada no dia 16 de março.</t>
+  </si>
+  <si>
+    <t>4943</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4943/of62-2026-_douglas.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Prefeito, indico os seguintes membros para o Conselho Municipal de Estradas:_x000D_
+- titular: Gilmar Vidal Souza;_x000D_
+- suplente: Ademir Silva Costa.</t>
+  </si>
+  <si>
+    <t>4944</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4944/of63-2026-_arnaldosilva.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Arnaldo Silva, Deputado Estadual, Vimos por meio deste solicitar a Vossa Excelência a destinação de emenda parlamentar no valor de R$ 250.000,00 (duzentos e cinquenta mil reais) para custeio do Programa de Atenção Primária Integrada — PAPI, no município de Limeira do Oeste — MG.</t>
+  </si>
+  <si>
+    <t>4945</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4945/of64-2026-_conselhocausaanimal.pdf</t>
+  </si>
+  <si>
+    <t>Senhora Responsável pelo Setor Jurídico da Prefeitura Municipal, Solicitação de Informações - Conselho Municipal da Causa Animal.</t>
+  </si>
+  <si>
+    <t>4946</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4946/of65-2026-_sancao_tacita.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Prefeito, Comunicação de sanção tácita e promulgação da Lei Municipal nº 1172/2026.</t>
+  </si>
+  <si>
+    <t>4947</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4947/of66-2026-_respof149.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Prefeito, Resposta ao Ofício nº 149/2026-GP. Ilegalidade da Retenção do Duodécimo. Requisição de Repasse Imediato.</t>
+  </si>
+  <si>
+    <t>4948</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4948/of67-2026-_informa_alteracao_orcamentaria.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Prefeito, Informamos alteração da execução orçamentária referente ao mês de dezembro/2025, pois foi contabilizado despesa extra orçamentária no valor de R$ 3.013,15 como devolução de duodécimo (Conta Extra Número 20) — OP 304.</t>
+  </si>
+  <si>
+    <t>4949</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4949/of68-2026-_manutecaoestadaademar.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Prefeito, Solicitamos a intercessão de Vossa Excelência junto à Secretaria competente para que sejam realizados serviços de manutenção e reparo na Estrada Ademar Cunha.</t>
+  </si>
+  <si>
+    <t>4950</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>CELITA, DOGLÃO, GILMAR PEIXINHO, TIÃO ARARA</t>
+  </si>
+  <si>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4950/of69-2026-_ilumincaobosque.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Prefeito, pedimos que sejam tomadas providências para a instalação/ampliação imediata de um sistema de iluminação eficiente no Bosque Municipal Dr. Nelson Coelho Araújo.</t>
+  </si>
+  <si>
+    <t>4951</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4951/of70-2026-_recupercaoponte.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Prefeito, Vimos respeitosamente, à presença de Vossa Excelência, solicitar que seja determinado à Secretaria competente que execute em regime de urgência os serviços de manutenção e patrolamento de estrada bem como a reparos estruturais da ponte (vigas e encabeçamento) na região da Laje entre as propriedades do Senhor Osvaldo de Souza e Zé Lacerda.</t>
+  </si>
+  <si>
+    <t>4952</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4952/of71-2026-_31.16.0344.0347649.2026-17.pdf</t>
+  </si>
+  <si>
+    <t>A Excelentíssima, GABRIELA STEFANELLO PIRES — Promotora de Justiça:_x000D_
+Assunto: Encaminha resposta — Procedimento Administrativo de Acompanhamento Políticas Públicas nº 31.16.0344.0347649.2026-17 - emendas parlamentares</t>
+  </si>
+  <si>
+    <t>4953</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4953/of72-2026-_exp4are.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Prefeito, encaminho o expediente aprovado na 4ª RE, realizada nesta data.</t>
+  </si>
+  <si>
+    <t>4954</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>AILTO MORAES, DOGLÃO, GILMAR PEIXINHO, TIÃO ARARA</t>
+  </si>
+  <si>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4954/of73-2026-_infor_maquinario.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Prefeito, requeremos informações e documentos sobre uso de maquinário público (Pá Carregadeira).</t>
+  </si>
+  <si>
+    <t>4955</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4955/of74-2026-_solic_prestacaocontas..pdf</t>
+  </si>
+  <si>
+    <t>Senhor Prefeito: Solicitação de prestação de contas e esclarecimentos sobre publicidade institucional. (9.000.000,00) Zé Vitor.</t>
+  </si>
+  <si>
+    <t>4956</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4956/of75-2026-gpc.pdf</t>
+  </si>
+  <si>
+    <t>Ao Senhor Willis Rodrigues de Freitas - Presidente da Associação dos Agrossilvicultores - AGROLIM, encaminho a documentação solicitada.</t>
+  </si>
+  <si>
+    <t>4957</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4957/of76-2026_os_inovadores.pdf</t>
+  </si>
+  <si>
+    <t>Ao Senhor Gilmar Vidal Souza Júnior, Presidente da Ass. Agrop. 'Os Inovadores'._x000D_
+Encaminho a documentação solicitada.</t>
+  </si>
+  <si>
+    <t>4965</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4965/77-2026-gpc.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Prefeito, venho requisitar a 4ª parcela do Duodécimo, referente ao mês de abril de 2026.</t>
+  </si>
+  <si>
+    <t>4966</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4966/of78-2026-gpc.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Prefeito, encaminho o expediente da 6ª RO.</t>
+  </si>
+  <si>
+    <t>4967</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>AILTO MORAES, DOGLÃO, GILMAR PEIXINHO</t>
+  </si>
+  <si>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4967/of79-2026-gpc_solicita_informacoes_exoneracao.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Prefeito, solicitação de informações sobre exonerações de servidores.</t>
+  </si>
+  <si>
+    <t>4968</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4968/of80-2026-gpc.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Prefeito, solicitamos que seja disponibilizado transporte para festividades de Carneirinho e da Fazenda Barreiro.</t>
+  </si>
+  <si>
+    <t>4969</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4969/of81-2026-vcm.pdf</t>
+  </si>
+  <si>
+    <t>Reforma do Cemitério da Matinha</t>
+  </si>
+  <si>
+    <t>4970</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4970/of82-2026-gpc.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Prefeito, solicitação de melhorias no escoamento de água e nas condições de tráfego em vias rurais -  Comunidade Reserva e (Banco da Terra).</t>
+  </si>
+  <si>
+    <t>4971</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>DOGLÃO, GILMAR PEIXINHO</t>
+  </si>
+  <si>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4971/of83-2026-gpc.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Moisés de Oliveira Tex, SMOSP, solicitamos que seja realizada a limpeza dos lotes localizados no final da Rua Pedro Manoel de Andrade.</t>
+  </si>
+  <si>
+    <t>4972</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4972/of84-2026-gpc.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Prefeito, solicitamos a instalação de tachões refletivos e regulamentação de transito na entrada da cidade.</t>
+  </si>
+  <si>
+    <t>4973</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4973/of85-2026-gpc.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Prefeito, solicitação de obras de infraestrutura, drenagem e sinalização em estrada rural.</t>
+  </si>
+  <si>
+    <t>4974</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4974/of86-2026-vcm.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Prefeito, solicitamos a criação e instalação de memorial às vítimas da COVID-19.</t>
+  </si>
+  <si>
+    <t>4975</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4975/of87-2026-vcm.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Prefeito, solicitamos a construção de monumento à Bíblia Sagrada.</t>
+  </si>
+  <si>
+    <t>4976</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4976/of88-2026-gpc.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Prefeito, solicitamos informações sobre a construção de 20 casas.</t>
+  </si>
+  <si>
+    <t>4977</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>ALEXANDRE FILHO, DOGLÃO, TIÃO ARARA</t>
+  </si>
+  <si>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4977/of89-2026-gpc.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Prefeito, solicitamos que sejam realizados serviços de reparos em algumas das principais estradas do Barreiro.</t>
+  </si>
+  <si>
+    <t>4980</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4980/of90-2026-gpc.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Prefeito, encaminho o expediente aprovado na 7ª Reunião Ordinária.</t>
+  </si>
+  <si>
+    <t>4981</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4981/of91-2026-gpc.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de criação e disponibilização de QR Code Pix para destinação de valores à causa animal.</t>
+  </si>
+  <si>
+    <t>4982</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>GILMAR PEIXINHO</t>
+  </si>
+  <si>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4982/of92-2026-gpc.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Prefeito, solicitamos a recuperação de ponte e estrada na região da Água Fria.</t>
+  </si>
+  <si>
+    <t>4983</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>AILTO MORAES, CELITA, DOGLÃO, GILMAR PEIXINHO</t>
+  </si>
+  <si>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4983/of93-2026-gpc.pdf</t>
+  </si>
+  <si>
+    <t>Senhor José Roney, Secretário Municipal de Estradas, solicitamos a limpeza de vegetação sobre a ponte do Córrego da Cabrinha.</t>
+  </si>
+  <si>
+    <t>4984</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>ADEMIR BUGRIN, ALEXANDRE FILHO, ARLETE DA ZERO GRAU, CELITA, DOGLÃO, GILMAR PEIXINHO, TIA LAINY</t>
+  </si>
+  <si>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4984/of94-2026-gpc_.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Prefeito, solicitamos informações e documentos referente ao Projeto de Lei Ordinária nº 08/2026 - COPASA.</t>
+  </si>
+  <si>
+    <t>4985</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4985/of95-2026-gpc.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Prefeito, solicitamos manutenção em valetas; Av. Tocantins com Av. Sergipe; Av. Bahia com Rua Rondônia.</t>
+  </si>
+  <si>
     <t>4887</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto  de Lei Complementar do Legislativo</t>
   </si>
   <si>
     <t>Doglão</t>
   </si>
   <si>
     <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4887/plcl01-2026-revisao_servidores.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL E REAJUSTE DAS REMUNERAÇÕES DOS SERVIDORES PÚBLICOS MUNICIPAIS DA CÂMARA MUNICIPAL DE LIMEIRA DO OESTE, ESTADO DE MINAS GERAIS.</t>
+  </si>
+  <si>
+    <t>4918</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>Comissão Finanças e Orçamento</t>
+  </si>
+  <si>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4918/pdl_-_aprovacao_contas_2024.pdf</t>
+  </si>
+  <si>
+    <t>APROVA AS CONTAS DO PREFEITO MUNICIPAL DE LIMEIRA DO OESTE, ESTADO DE MINAS GERAIS, RELATIVAS AO EXERCÍCIO DE 2024 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4835</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>LEANDRO DE SOUZA CARVALHO</t>
   </si>
   <si>
     <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4835/plc01-2026-refis.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DE INCENTIVOS FISCAIS E INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL DO MUNICÍPIO DE LIMEIRA DO OESTE/MG - REFIS, NA FORMA QUE ESPECÍFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4870</t>
   </si>
   <si>
     <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4870/plc02-2026-revisao_servidores_executivo.pdf</t>
   </si>
@@ -825,120 +1414,249 @@
     <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4822/plo03-2025-altera_lei_1160-subvencoes.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 1.160, DE 02 DE DEZEMBRO DE 2025, QUE INSTITUI SUBVENÇÕES SOCIAIS E CONTRIBUIÇÕES MUNICIPAIS PARA O EXERCÍCIO FINANCEIRO DE 2026, AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4823</t>
   </si>
   <si>
     <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4823/plo04-2025-creditos_adicionais_3.488.100.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO DO EXERCÍCIO DE 2026 POR ANULAÇÃO TOTAL DE DOTAÇÕES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4836</t>
   </si>
   <si>
     <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4836/plo05-2025-altera_lei_1160-subvencoes_cont.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 1.160, DE 02 DE DEZEMBRO DE 2025, QUE INSTITUI SUBVENÇÕES_x000D_
 SOCIAIS E CONTRIBUIÇÕES MUNICIPAIS PARA O EXERCÍCIO FINANCEIRO DE 2026, AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>4917</t>
+  </si>
+  <si>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4917/projeto_de_lei_ordinaria_no_06-2026.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROMOVER A IMPLEMENTAÇÃO DO PROGRAMA MINHA CASA MINHA VIDA - ENTIDADES, NO MUNICÍPIO DE LIMEIRA DO OESTE/MG, AUTORIZA A DOAÇÃO DE IMÓVEIS À ENTIDADE ORGANIZADORA E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>4934</t>
+  </si>
+  <si>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4934/plo07-2026-_abertura_de_credito_adicional_especial.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>4959</t>
+  </si>
+  <si>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4959/plo08-2026-_revoga_isencao_copasa.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A REVOGAÇÃO DA ISENÇÃO FISCAL CONCEDIDA À COMPANHIA DE SANEAMENTO DE MINAS GERAIS (COPASA) E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>4960</t>
+  </si>
+  <si>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4960/plo09-2026-_abertura_credito_9.000.000.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O MUNICÍPIO DE LIMEIRA DO OESTE A ABRIR CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO DE 2026.</t>
+  </si>
+  <si>
+    <t>4961</t>
+  </si>
+  <si>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4961/plo10-2026-_ldo-2027.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO, EXECUÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2027, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>4978</t>
+  </si>
+  <si>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4978/projeto_de_lei_ordinaria_11-2026.pdf</t>
+  </si>
+  <si>
+    <t>"REGULAMENTA O USO DE SÍMBOLOS E CORES OFICIAIS NOS BENS DO MUNICÍPIO DE LIMEIRA DO OESTE E DÁ OUTRAS PROVIDÊNCIAS"</t>
+  </si>
+  <si>
     <t>4865</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
     <t>Denomina “Estrada Municipal Sebastião Vieira de Freitas” a estrada vicinal nº 355, no Município de Limeira do Oeste.</t>
   </si>
   <si>
     <t>4885</t>
   </si>
   <si>
     <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4885/plol02-2026-rev_pref_vice_conselheiros.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL AOS VENCIMENTOS DO PREFEITO, VICE-PREFEITO, SECRETÁRIOS E CONSELHEIROS TUTELARES, DO MUNICÍPIO DE LIMEIRA DO OESTE - MG.</t>
   </si>
   <si>
+    <t>4938</t>
+  </si>
+  <si>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4938/plol03-2026-decl_utilidade_publica_os_inovadores.pdf</t>
+  </si>
+  <si>
+    <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO AGROPECUÁRIA “OS INOVADORES”.</t>
+  </si>
+  <si>
     <t>4886</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL E ANUAL AOS SUBSÍDIOS DOS VEREADORES DO MUNICÍPIO DE LIMEIRA DO OESTE, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>4909</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DO ANEXO II, DA LEI Nº 1.095/2024, QUE DISPÕE SOBRE A CONCESSÃO DE DIÁRIAS E ADIANTAMENTOS AO PRESIDENTE DA CÂMARA, VEREADORES, SERVIDORES, PRESTADORES DE SERVIÇO E MEMBROS DE COMISSÕES DO PODER LEGISLATIVO DE LIMEIRA DO OESTE/MG.</t>
   </si>
   <si>
+    <t>4937</t>
+  </si>
+  <si>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4937/projeto_de_resolucao_no_3_-_ouvidoria.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CRIAÇÃO, A ESTRUTURA E O FUNCIONAMENTO DA OUVIDORIA PARLAMENTAR DA CÂMARA MUNICIPAL DE LIMEIRA DO OESTE/MG, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>4919</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4919/01-2026-tia_lainy.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de disponibilização de veículo oficial para participação em congresso.</t>
+  </si>
+  <si>
+    <t>4933</t>
+  </si>
+  <si>
+    <t>VETO</t>
+  </si>
+  <si>
+    <t>Veto</t>
+  </si>
+  <si>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4933/of147-2026-gp-veto_total_prop_lei_ord_06-2026.pdf</t>
+  </si>
+  <si>
+    <t>VETO TOTAL À PROPOSIÇÃO DE LEI ORDINÁRIA Nº 06, DE 19 DE FEVEREIRO DE 2026, QUE "CONCEDE REVISÃO GERAL ANUAL AOS VENCIMENTOS DO PREFEITO, VICE-PREFEITO, SECRETÁRIOS E CONSELHEIROS TUTELARES, DO MUNICÍPIO DE LIMEIRA DO OESTE/MG.</t>
+  </si>
+  <si>
     <t>4833</t>
   </si>
   <si>
     <t>EMEA</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>EMENDA ADITIVA AO PROJETO DE LEI ORDINÁRIA Nº 02, DE 05 DE JANEIRO DE 2026, que "Altera e acrescenta dispositivos ao Projeto de Lei Ordinária nº 02/2026, que cria o Conselho Municipal de Estradas e o Fundo Municipal de Estradas do Município de Limeira do Oeste e dá outras providências".</t>
   </si>
   <si>
+    <t>4932</t>
+  </si>
+  <si>
+    <t>ADEMIR BUGRIN, AILTO MORAES, ALEXANDRE FILHO, ARLETE DA ZERO GRAU, CELITA, DOGLÃO, GILMAR PEIXINHO, TIA LAINY, TIÃO ARARA</t>
+  </si>
+  <si>
+    <t>EMENDA ADITIVA AO PROJETO DE LEI ORDINÁRIA Nº 06/2026.</t>
+  </si>
+  <si>
+    <t>4935</t>
+  </si>
+  <si>
+    <t>ADICIONA PARÁGRAFO ÚNICO AO ART. 4º DO PROJETO DE LEI ORDINÁRIA Nº 7/2026.</t>
+  </si>
+  <si>
     <t>4832</t>
   </si>
   <si>
     <t>EMEM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>"Altera e acrescenta dispositivos ao Projeto de Lei Ordinária nº 02/2026, que cria o Conselho Municipal de Estradas e o Fundo Municipal de Estradas do Município de Limeira do Oeste e dá outras providências".</t>
   </si>
   <si>
     <t>4867</t>
   </si>
   <si>
     <t>Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
     <t>Emenda modificativa ao Projeto de Lei Ordinária nº 05/2026.</t>
+  </si>
+  <si>
+    <t>4931</t>
+  </si>
+  <si>
+    <t>EMENDA MODIFICATIVA AO PROJETO DE LEI ORDINÁRIA Nº 06/2026.</t>
+  </si>
+  <si>
+    <t>4962</t>
+  </si>
+  <si>
+    <t>MODIFICA-SE O CAPUT DO ART. 1º, E A ALÍNEA "A", DO ART. 3º, DO PROJETO DE LEI ORDINÁRIA Nº 09/2026.</t>
   </si>
   <si>
     <t>4883</t>
   </si>
   <si>
     <t>EMES</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL AOS SERVIDORES PÚBLICOS MUNICIPAIS, REAJUSTA O PISO SALARIAL DOS PROFISSIONAIS DO MAGISTÉRIO DA EDUCAÇÃO BÁSICA, AUTORIZA A ATUALIZAÇÃO ANUAL DOS VENCIMENTOS MEDIANTE DECRETO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4824</t>
   </si>
   <si>
     <t>CLJRF</t>
   </si>
   <si>
     <t>Parecer Com. Legislação, Justiça e Redação Final</t>
   </si>
   <si>
     <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4824/parecer_cljrf-01-2026-plo01-2026_1-2.pdf</t>
   </si>
@@ -1002,60 +1720,81 @@
   <si>
     <t>4879</t>
   </si>
   <si>
     <t>4881</t>
   </si>
   <si>
     <t>4884</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Municipal de Incentivos Fiscais e institui o Programa de Recuperação Fiscal – REFIS.</t>
   </si>
   <si>
     <t>4910</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento ao Projeto de Resolução nº 2/2026, que "Dispõe sobre o reajuste do anexo II, da Lei nº 1.095/2024, que "Dispõe sobre a concessão de diárias e adiantamentos ao presidente da Câmara, Vereadores, Servidores, prestadores de serviço e membros de comissões do poder legislativo de Limeira do Oeste/MG.".</t>
   </si>
   <si>
     <t>4911</t>
   </si>
   <si>
     <t>Parecer da Comissão de Legislação, Justiça e Redação Final ao Projeto de Resolução nº 03/2025; que "Dispõe sobre a regulamentação do uso de veículos oficiais da Câmara Municipal de Limeira do Oeste/MG".</t>
   </si>
   <si>
+    <t>4920</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL PROJETO DE LEI ORDINÁRIA Nº 06/2026, DE AUTORIA DO PODER EXECUTIVO, QUE: Autoriza o Poder Executivo Municipal a promover a implementação do Programa Minha Casa Minha Vida – Entidades, no Município de Limeira do Oeste/MG, autoriza a doação de imóveis à entidade organizadora e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4921</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL, AO PROJETO DE DECRETO LEGISLATIVO Nº. 01/2026, QUE: APROVA AS CONTAS DO PREFEITO MUNICIPAL DE LIMEIRA DO OESTE, ESTADO DE MINAS GERAIS, RELATIVAS AO EXERCÍCIO DE 2024 E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>4964</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL, AO PROJETO DE LEI ORDINÁRIA Nº 09/2026.</t>
+  </si>
+  <si>
+    <t>4979</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI ORDINÁRIA DO LEGISLATIVO Nº 3/2026, QUE "DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO AGROPECUÁRIA 'OS INOVADORES' ".</t>
+  </si>
+  <si>
     <t>4825</t>
   </si>
   <si>
     <t>CFO</t>
   </si>
   <si>
     <t>Parecer Comissão Finanças e Orçamento</t>
-  </si>
-[...1 lines deleted...]
-    <t>Comissão Finanças e Orçamento</t>
   </si>
   <si>
     <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4825/parecer_cfo-01-2026-plo01-2026_3-4.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE FINANÇAS E ORÇAMENTO_x000D_
 Projeto de Lei Ordinária nº 01/2026_x000D_
 Autor: Poder Executivo Municipal_x000D_
 Ementa: Autoriza o Município de Limeira do Oeste/MG a celebrar convênios, contratos, ajustes, termos de fomento e de colaboração, acordos de cooperação e outros instrumentos congêneres com entes públicos e privados.</t>
   </si>
   <si>
     <t>4827</t>
   </si>
   <si>
     <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4827/parecer_cfo-02-2026-plo04-2026_3-4.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE FINANÇAS E ORÇAMENTO_x000D_
 Projeto de Lei Ordinária nº 04/2026_x000D_
 Autoria: Poder Executivo Municipal_x000D_
 _x000D_
 Ementa: Autoriza o Poder Executivo Municipal a abrir créditos adicionais suplementares no orçamento do exercício de 2026, por anulação total de dotações, e dá outras providências.</t>
   </si>
   <si>
     <t>4872</t>
@@ -1066,63 +1805,95 @@
   <si>
     <t>4876</t>
   </si>
   <si>
     <t>Concede revisão geral anual aos vencimentos do Prefeito, Vice-prefeito, Secretários Municipais e Conselheiros Tutelares do Município de Limeira do Oeste MG.</t>
   </si>
   <si>
     <t>4877</t>
   </si>
   <si>
     <t>“Concede revisão geral e anual aos subsídios dos Vereadores do Município de Limeira do Oeste, Estado de Minas Gerais.”</t>
   </si>
   <si>
     <t>4880</t>
   </si>
   <si>
     <t>4882</t>
   </si>
   <si>
     <t>4912</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento ao Projeto de Resolução nº 2/2026, que "DISPÕE SOBRE O REAJUSTE DO ANEXO II, DA LEI Nº 1.095/2024, QUE "DISPÕE SOBRE A CONCESSÃO DE DIÁRIAS E ADIANTAMENTOS AO PRESIDENTE DA CÂMARA, VEREADORES, SERVIDORES, PRESTADORES DE SERVIÇO E MEMBROS DE COMISSÕES DO PODER LEGISLATIVO DE LIMEIRA DO OESTE/MG".</t>
   </si>
   <si>
+    <t>4923</t>
+  </si>
+  <si>
+    <t>PARECER COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI ORDINÁRIA Nº 06/2026, QUE: AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROMOVER A IMPLEMENTAÇÃO DO PROGRAMA MINHA CASA MINHA VIDA – ENTIDADES, NO MUNICÍPIO DE LIMEIRA DO OESTE/MG, AUTORIZA A DOAÇÃO DE IMÓVEIS À ENTIDADE ORGANIZADORA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>4936</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL._x000D_
+_x000D_
+RELATÓRIO:_x000D_
+_x000D_
+PROJETO DE LEI ORDINÁRIA Nº 7, DE 20 DE MARÇO DE 2026._x000D_
+ _x000D_
+EMENTA: DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS_x000D_
+_x000D_
+AUTOR: Poder Executivo</t>
+  </si>
+  <si>
+    <t>4963</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO DE FINANÇAS E ORÇAMENTO SOBRE O PROJETO DE LEI ORDINÁRIA Nº 09/2026.</t>
+  </si>
+  <si>
     <t>4869</t>
   </si>
   <si>
     <t>COSPM</t>
   </si>
   <si>
     <t>Parecer Com. de Obras e Ser. Púb. e Meio Ambiente</t>
   </si>
   <si>
     <t>Comissão de Obras e Serviços Públicos e Meio Ambiente</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de Estradas e o Fundo Municipal de Estradas do Município de Limeira do Oeste e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4924</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO DE OBRAS E SERVIÇOS PÚBLICOS E MEIO AMBIENTE AO PROJETO DE LEI ORDINÁRIA Nº 06/2026, DE AUTORIA DO PODER EXECUTIVO MUNICIPAL, QUE “AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROMOVER A IMPLEMENTAÇÃO DO PROGRAMA MINHA CASA MINHA VIDA – ENTIDADES, NO MUNICÍPIO DE LIMEIRA DO OESTE/MG, AUTORIZA A DOAÇÃO DE IMÓVEIS À ENTIDADE ORGANIZADORA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>4829</t>
   </si>
   <si>
     <t>CESA</t>
   </si>
   <si>
     <t>Parecer Comissão de Educação, Saúde e Assistência</t>
   </si>
   <si>
     <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4829/parecer_cesa-03-2026-plc07-2025_2-3.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL_x000D_
 Projeto de Lei Complementar nº 07/2025_x000D_
 Autor: Chefe do Poder Executivo_x000D_
 _x000D_
 Ementa: Altera dispositivos da Lei Complementar nº 9, de 12 de setembro de 2003, que dispõe sobre o Plano de Cargos e Salários do Município de Limeira do Oeste.</t>
   </si>
   <si>
     <t>4871</t>
   </si>
   <si>
     <t>PCE</t>
@@ -1460,67 +2231,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4830/01-2026-_espaco_multissensorial.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4831/02-2026-_reforma_area_convivencia.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4913/03-2026-_limpeza_cemiterio_matinha.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4837/of01-2026-gpc_duodecimo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4838/of02-2026-vcm-empresacidada.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4839/of03-2026-vcm-limpeza_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4840/of04-2026-gpc-adiantamento_repasse.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4841/of05-2026-vcm-transporte_sao_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4842/of06-2026-vcm-informacoes_codigo_postura.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4843/of07-2026-vcm-atividades_ferias.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4844/of08-2026-gpc-of28534-2025-contas2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4845/of09-2026-vcm-festividades_s.reis.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4846/of10-2026-gpc-resp_of04-arlete.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4847/of11-2026-vcm_1-12.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4848/of12-2026-gpc.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4849/of13-2026-gpc.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4850/of14-2026-gpc-reiterarof01-2025-vefp.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4851/of15-2026-vcm.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4852/of16-2026gpc.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4853/of17-2026-vcm.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4854/of18-2026-gpc.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4855/of19-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4856/of20-2026-vcm.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4857/of21-2026-vcm.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4858/of22-2026-vcm_1-5.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4859/of23-2026-vcm_retirado_pauta.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4860/of24-2026-vcm_6.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4861/of25-2026-vcm_7.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4862/of26-2026-vcm_8.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4863/of27-2026-vcm.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4864/of28-2026-vcm.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4888/of29-2026-gpc.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4889/of30-2026-gpc.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4890/of31.2026_-_gpc.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4891/of32-2026-vcm.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4892/of33-2026-vcm.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4893/of34-2026-vcm.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4894/of35-2026-gpc.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4899/of40-2026-vcm.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4900/of41-2026-vcm.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4901/of42-2026-gpc.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4902/of43-2026-gpc-alteracao_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4903/of44.-2026-gpc_3.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4904/of45-2026-gpc_4.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4905/of46-2026-gpc_5.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4906/of47-2026-cartorioeleitoral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4907/of48-2026-vcm_7.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4908/of49-2026-resp.of-cir01-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4887/plcl01-2026-revisao_servidores.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4835/plc01-2026-refis.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4870/plc02-2026-revisao_servidores_executivo.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4820/plo01-2026_celebrar_convenios.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4821/plo02-2026_cria_conselho_estradas.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4822/plo03-2025-altera_lei_1160-subvencoes.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4823/plo04-2025-creditos_adicionais_3.488.100.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4836/plo05-2025-altera_lei_1160-subvencoes_cont.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4885/plol02-2026-rev_pref_vice_conselheiros.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4824/parecer_cljrf-01-2026-plo01-2026_1-2.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4826/parecer_cljrf-02-2026-plo04-2026_1-2.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4828/parecer_cljrf-03-2026-plc07-2025_1.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4825/parecer_cfo-01-2026-plo01-2026_3-4.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4827/parecer_cfo-02-2026-plo04-2026_3-4.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4829/parecer_cesa-03-2026-plc07-2025_2-3.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4830/01-2026-_espaco_multissensorial.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4831/02-2026-_reforma_area_convivencia.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4913/03-2026-_limpeza_cemiterio_matinha.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4922/04-2026-_inst_marco_turistico.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4939/05-2026-_rota_turistica.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4837/of01-2026-gpc_duodecimo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4838/of02-2026-vcm-empresacidada.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4839/of03-2026-vcm-limpeza_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4840/of04-2026-gpc-adiantamento_repasse.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4841/of05-2026-vcm-transporte_sao_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4842/of06-2026-vcm-informacoes_codigo_postura.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4843/of07-2026-vcm-atividades_ferias.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4844/of08-2026-gpc-of28534-2025-contas2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4845/of09-2026-vcm-festividades_s.reis.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4846/of10-2026-gpc-resp_of04-arlete.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4847/of11-2026-vcm_1-12.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4848/of12-2026-gpc.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4849/of13-2026-gpc.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4850/of14-2026-gpc-reiterarof01-2025-vefp.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4851/of15-2026-vcm.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4852/of16-2026gpc.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4853/of17-2026-vcm.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4854/of18-2026-gpc.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4855/of19-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4856/of20-2026-vcm.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4857/of21-2026-vcm.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4858/of22-2026-vcm_1-5.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4859/of23-2026-vcm_retirado_pauta.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4860/of24-2026-vcm_6.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4861/of25-2026-vcm_7.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4862/of26-2026-vcm_8.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4863/of27-2026-vcm.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4864/of28-2026-vcm.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4888/of29-2026-gpc.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4889/of30-2026-gpc.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4890/of31.2026_-_gpc.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4891/of32-2026-vcm.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4892/of33-2026-vcm.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4893/of34-2026-vcm.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4894/of35-2026-gpc.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4899/of40-2026-vcm.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4900/of41-2026-vcm.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4901/of42-2026-gpc.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4902/of43-2026-gpc-alteracao_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4903/of44.-2026-gpc_3.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4904/of45-2026-gpc_4.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4905/of46-2026-gpc_5.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4906/of47-2026-cartorioeleitoral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4907/of48-2026-vcm_7.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4908/of49-2026-resp.of-cir01-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4914/of50-2026_gpc-exp.4aro.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4915/of51-2026_gpc-duodecimo.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4916/of52-2026_vcm-ze_silva.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4926/of54-2026-_jobson-2oten.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4927/of55-2026_vcm-raul_belem.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4928/of56-2026_gpc-respof030-sms.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4929/of57-2026_gpc-respof128.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4930/of58-2026_gpc-leonidio-emendaparlamentar.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4940/of59-2026-_arnaldosilva.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4941/of60-2026_exp5aro.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4942/of61-2026_exp3are.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4943/of62-2026-_douglas.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4944/of63-2026-_arnaldosilva.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4945/of64-2026-_conselhocausaanimal.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4946/of65-2026-_sancao_tacita.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4947/of66-2026-_respof149.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4948/of67-2026-_informa_alteracao_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4949/of68-2026-_manutecaoestadaademar.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4950/of69-2026-_ilumincaobosque.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4951/of70-2026-_recupercaoponte.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4952/of71-2026-_31.16.0344.0347649.2026-17.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4953/of72-2026-_exp4are.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4954/of73-2026-_infor_maquinario.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4955/of74-2026-_solic_prestacaocontas..pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4956/of75-2026-gpc.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4957/of76-2026_os_inovadores.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4965/77-2026-gpc.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4966/of78-2026-gpc.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4967/of79-2026-gpc_solicita_informacoes_exoneracao.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4968/of80-2026-gpc.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4969/of81-2026-vcm.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4970/of82-2026-gpc.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4971/of83-2026-gpc.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4972/of84-2026-gpc.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4973/of85-2026-gpc.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4974/of86-2026-vcm.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4975/of87-2026-vcm.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4976/of88-2026-gpc.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4977/of89-2026-gpc.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4980/of90-2026-gpc.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4981/of91-2026-gpc.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4982/of92-2026-gpc.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4983/of93-2026-gpc.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4984/of94-2026-gpc_.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4985/of95-2026-gpc.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4887/plcl01-2026-revisao_servidores.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4918/pdl_-_aprovacao_contas_2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4835/plc01-2026-refis.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4870/plc02-2026-revisao_servidores_executivo.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4820/plo01-2026_celebrar_convenios.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4821/plo02-2026_cria_conselho_estradas.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4822/plo03-2025-altera_lei_1160-subvencoes.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4823/plo04-2025-creditos_adicionais_3.488.100.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4836/plo05-2025-altera_lei_1160-subvencoes_cont.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4917/projeto_de_lei_ordinaria_no_06-2026.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4934/plo07-2026-_abertura_de_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4959/plo08-2026-_revoga_isencao_copasa.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4960/plo09-2026-_abertura_credito_9.000.000.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4961/plo10-2026-_ldo-2027.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4978/projeto_de_lei_ordinaria_11-2026.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4885/plol02-2026-rev_pref_vice_conselheiros.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4938/plol03-2026-decl_utilidade_publica_os_inovadores.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4937/projeto_de_resolucao_no_3_-_ouvidoria.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4919/01-2026-tia_lainy.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4933/of147-2026-gp-veto_total_prop_lei_ord_06-2026.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4824/parecer_cljrf-01-2026-plo01-2026_1-2.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4826/parecer_cljrf-02-2026-plo04-2026_1-2.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4828/parecer_cljrf-03-2026-plc07-2025_1.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4825/parecer_cfo-01-2026-plo01-2026_3-4.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4827/parecer_cfo-02-2026-plo04-2026_3-4.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4829/parecer_cesa-03-2026-plc07-2025_2-3.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H98"/>
+  <dimension ref="A1:H166"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="46.7109375" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="62.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="121.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="120.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="128.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1592,2469 +2363,4222 @@
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>24</v>
       </c>
       <c r="H4" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>26</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="D5" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G5" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="F5" t="s">
+      <c r="H5" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>31</v>
+      </c>
+      <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
+        <v>18</v>
+      </c>
+      <c r="G6" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="B6" t="s">
-[...14 lines deleted...]
-      <c r="G6" s="1" t="s">
+      <c r="H6" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="D7" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="E7" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="F7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="H7" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="D8" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="E8" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="F8" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>41</v>
       </c>
       <c r="H8" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>43</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
+        <v>22</v>
+      </c>
+      <c r="D9" t="s">
+        <v>35</v>
+      </c>
+      <c r="E9" t="s">
+        <v>36</v>
+      </c>
+      <c r="F9" t="s">
         <v>44</v>
-      </c>
-[...7 lines deleted...]
-        <v>36</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H9" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>47</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
+        <v>27</v>
+      </c>
+      <c r="D10" t="s">
+        <v>35</v>
+      </c>
+      <c r="E10" t="s">
+        <v>36</v>
+      </c>
+      <c r="F10" t="s">
+        <v>37</v>
+      </c>
+      <c r="G10" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="D10" t="s">
-[...5 lines deleted...]
-      <c r="F10" t="s">
+      <c r="H10" t="s">
         <v>49</v>
-      </c>
-[...4 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>31</v>
+      </c>
+      <c r="D11" t="s">
+        <v>35</v>
+      </c>
+      <c r="E11" t="s">
+        <v>36</v>
+      </c>
+      <c r="F11" t="s">
+        <v>44</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="H11" t="s">
         <v>52</v>
-      </c>
-[...19 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>53</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>54</v>
+      </c>
+      <c r="D12" t="s">
+        <v>35</v>
+      </c>
+      <c r="E12" t="s">
+        <v>36</v>
+      </c>
+      <c r="F12" t="s">
+        <v>55</v>
+      </c>
+      <c r="G12" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="B12" t="s">
-[...2 lines deleted...]
-      <c r="C12" t="s">
+      <c r="H12" t="s">
         <v>57</v>
-      </c>
-[...13 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>58</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>59</v>
+      </c>
+      <c r="D13" t="s">
+        <v>35</v>
+      </c>
+      <c r="E13" t="s">
+        <v>36</v>
+      </c>
+      <c r="F13" t="s">
+        <v>55</v>
+      </c>
+      <c r="G13" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="B13" t="s">
-[...2 lines deleted...]
-      <c r="C13" t="s">
+      <c r="H13" t="s">
         <v>61</v>
-      </c>
-[...13 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>62</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>63</v>
+      </c>
+      <c r="D14" t="s">
+        <v>35</v>
+      </c>
+      <c r="E14" t="s">
+        <v>36</v>
+      </c>
+      <c r="F14" t="s">
+        <v>37</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="B14" t="s">
-[...2 lines deleted...]
-      <c r="C14" t="s">
+      <c r="H14" t="s">
         <v>65</v>
-      </c>
-[...13 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>66</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>67</v>
+      </c>
+      <c r="D15" t="s">
+        <v>35</v>
+      </c>
+      <c r="E15" t="s">
+        <v>36</v>
+      </c>
+      <c r="F15" t="s">
+        <v>55</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="B15" t="s">
-[...2 lines deleted...]
-      <c r="C15" t="s">
+      <c r="H15" t="s">
         <v>69</v>
-      </c>
-[...13 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>70</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>71</v>
+      </c>
+      <c r="D16" t="s">
+        <v>35</v>
+      </c>
+      <c r="E16" t="s">
+        <v>36</v>
+      </c>
+      <c r="F16" t="s">
+        <v>37</v>
+      </c>
+      <c r="G16" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="B16" t="s">
-[...2 lines deleted...]
-      <c r="C16" t="s">
+      <c r="H16" t="s">
         <v>73</v>
-      </c>
-[...13 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>74</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>75</v>
+      </c>
+      <c r="D17" t="s">
+        <v>35</v>
+      </c>
+      <c r="E17" t="s">
+        <v>36</v>
+      </c>
+      <c r="F17" t="s">
+        <v>55</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H17" t="s">
         <v>77</v>
-      </c>
-[...19 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>78</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>79</v>
+      </c>
+      <c r="D18" t="s">
+        <v>35</v>
+      </c>
+      <c r="E18" t="s">
+        <v>36</v>
+      </c>
+      <c r="F18" t="s">
+        <v>80</v>
+      </c>
+      <c r="G18" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="B18" t="s">
-[...2 lines deleted...]
-      <c r="C18" t="s">
+      <c r="H18" t="s">
         <v>82</v>
-      </c>
-[...13 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>83</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>84</v>
+      </c>
+      <c r="D19" t="s">
+        <v>35</v>
+      </c>
+      <c r="E19" t="s">
+        <v>36</v>
+      </c>
+      <c r="F19" t="s">
+        <v>80</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="H19" t="s">
         <v>86</v>
-      </c>
-[...19 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
+        <v>87</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>88</v>
+      </c>
+      <c r="D20" t="s">
+        <v>35</v>
+      </c>
+      <c r="E20" t="s">
+        <v>36</v>
+      </c>
+      <c r="F20" t="s">
+        <v>89</v>
+      </c>
+      <c r="G20" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="B20" t="s">
-[...2 lines deleted...]
-      <c r="C20" t="s">
+      <c r="H20" t="s">
         <v>91</v>
-      </c>
-[...13 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
+        <v>92</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>93</v>
+      </c>
+      <c r="D21" t="s">
+        <v>35</v>
+      </c>
+      <c r="E21" t="s">
+        <v>36</v>
+      </c>
+      <c r="F21" t="s">
+        <v>44</v>
+      </c>
+      <c r="G21" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="B21" t="s">
-[...2 lines deleted...]
-      <c r="C21" t="s">
+      <c r="H21" t="s">
         <v>95</v>
-      </c>
-[...13 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
+        <v>96</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>97</v>
+      </c>
+      <c r="D22" t="s">
+        <v>35</v>
+      </c>
+      <c r="E22" t="s">
+        <v>36</v>
+      </c>
+      <c r="F22" t="s">
+        <v>37</v>
+      </c>
+      <c r="G22" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="B22" t="s">
-[...2 lines deleted...]
-      <c r="C22" t="s">
+      <c r="H22" t="s">
         <v>99</v>
-      </c>
-[...13 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
+        <v>100</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>101</v>
+      </c>
+      <c r="D23" t="s">
+        <v>35</v>
+      </c>
+      <c r="E23" t="s">
+        <v>36</v>
+      </c>
+      <c r="F23" t="s">
+        <v>55</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H23" t="s">
         <v>103</v>
-      </c>
-[...16 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
+        <v>104</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>105</v>
+      </c>
+      <c r="D24" t="s">
+        <v>35</v>
+      </c>
+      <c r="E24" t="s">
+        <v>36</v>
+      </c>
+      <c r="F24" t="s">
+        <v>106</v>
+      </c>
+      <c r="G24" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="B24" t="s">
-[...2 lines deleted...]
-      <c r="C24" t="s">
+      <c r="H24" t="s">
         <v>108</v>
-      </c>
-[...13 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
+        <v>109</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>110</v>
+      </c>
+      <c r="D25" t="s">
+        <v>35</v>
+      </c>
+      <c r="E25" t="s">
+        <v>36</v>
+      </c>
+      <c r="G25" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="B25" t="s">
-[...2 lines deleted...]
-      <c r="C25" t="s">
+      <c r="H25" t="s">
         <v>112</v>
-      </c>
-[...13 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
+        <v>113</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>114</v>
+      </c>
+      <c r="D26" t="s">
+        <v>35</v>
+      </c>
+      <c r="E26" t="s">
+        <v>36</v>
+      </c>
+      <c r="F26" t="s">
+        <v>23</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="H26" t="s">
         <v>116</v>
-      </c>
-[...19 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
+        <v>117</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>118</v>
+      </c>
+      <c r="D27" t="s">
+        <v>35</v>
+      </c>
+      <c r="E27" t="s">
+        <v>36</v>
+      </c>
+      <c r="F27" t="s">
+        <v>119</v>
+      </c>
+      <c r="G27" s="1" t="s">
         <v>120</v>
       </c>
-      <c r="B27" t="s">
-[...2 lines deleted...]
-      <c r="C27" t="s">
+      <c r="H27" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
+        <v>122</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>123</v>
+      </c>
+      <c r="D28" t="s">
+        <v>35</v>
+      </c>
+      <c r="E28" t="s">
+        <v>36</v>
+      </c>
+      <c r="F28" t="s">
+        <v>13</v>
+      </c>
+      <c r="G28" s="1" t="s">
         <v>124</v>
       </c>
-      <c r="B28" t="s">
-[...2 lines deleted...]
-      <c r="C28" t="s">
+      <c r="H28" t="s">
         <v>125</v>
-      </c>
-[...13 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
+        <v>126</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>127</v>
+      </c>
+      <c r="D29" t="s">
+        <v>35</v>
+      </c>
+      <c r="E29" t="s">
+        <v>36</v>
+      </c>
+      <c r="F29" t="s">
+        <v>23</v>
+      </c>
+      <c r="G29" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="B29" t="s">
-[...2 lines deleted...]
-      <c r="C29" t="s">
+      <c r="H29" t="s">
         <v>129</v>
-      </c>
-[...13 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
+        <v>130</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>131</v>
+      </c>
+      <c r="D30" t="s">
+        <v>35</v>
+      </c>
+      <c r="E30" t="s">
+        <v>36</v>
+      </c>
+      <c r="F30" t="s">
+        <v>23</v>
+      </c>
+      <c r="G30" s="1" t="s">
         <v>132</v>
       </c>
-      <c r="B30" t="s">
-[...2 lines deleted...]
-      <c r="C30" t="s">
+      <c r="H30" t="s">
         <v>133</v>
-      </c>
-[...13 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
+        <v>134</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>135</v>
+      </c>
+      <c r="D31" t="s">
+        <v>35</v>
+      </c>
+      <c r="E31" t="s">
+        <v>36</v>
+      </c>
+      <c r="F31" t="s">
+        <v>89</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="H31" t="s">
         <v>137</v>
-      </c>
-[...19 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
+        <v>138</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>139</v>
+      </c>
+      <c r="D32" t="s">
+        <v>35</v>
+      </c>
+      <c r="E32" t="s">
+        <v>36</v>
+      </c>
+      <c r="F32" t="s">
+        <v>140</v>
+      </c>
+      <c r="G32" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="B32" t="s">
-[...2 lines deleted...]
-      <c r="C32" t="s">
+      <c r="H32" t="s">
         <v>142</v>
-      </c>
-[...13 lines deleted...]
-        <v>144</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
+        <v>143</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>144</v>
+      </c>
+      <c r="D33" t="s">
+        <v>35</v>
+      </c>
+      <c r="E33" t="s">
+        <v>36</v>
+      </c>
+      <c r="F33" t="s">
+        <v>119</v>
+      </c>
+      <c r="G33" s="1" t="s">
         <v>145</v>
       </c>
-      <c r="B33" t="s">
-[...2 lines deleted...]
-      <c r="C33" t="s">
+      <c r="H33" t="s">
         <v>146</v>
-      </c>
-[...13 lines deleted...]
-        <v>148</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
+        <v>147</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>148</v>
+      </c>
+      <c r="D34" t="s">
+        <v>35</v>
+      </c>
+      <c r="E34" t="s">
+        <v>36</v>
+      </c>
+      <c r="F34" t="s">
+        <v>119</v>
+      </c>
+      <c r="G34" s="1" t="s">
         <v>149</v>
       </c>
-      <c r="B34" t="s">
-[...2 lines deleted...]
-      <c r="C34" t="s">
+      <c r="H34" t="s">
         <v>150</v>
-      </c>
-[...13 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
+        <v>151</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>152</v>
+      </c>
+      <c r="D35" t="s">
+        <v>35</v>
+      </c>
+      <c r="E35" t="s">
+        <v>36</v>
+      </c>
+      <c r="F35" t="s">
+        <v>37</v>
+      </c>
+      <c r="G35" s="1" t="s">
         <v>153</v>
       </c>
-      <c r="B35" t="s">
-[...2 lines deleted...]
-      <c r="C35" t="s">
+      <c r="H35" t="s">
         <v>154</v>
-      </c>
-[...13 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
+        <v>155</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>156</v>
+      </c>
+      <c r="D36" t="s">
+        <v>35</v>
+      </c>
+      <c r="E36" t="s">
+        <v>36</v>
+      </c>
+      <c r="F36" t="s">
+        <v>37</v>
+      </c>
+      <c r="G36" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="B36" t="s">
-[...2 lines deleted...]
-      <c r="C36" t="s">
+      <c r="H36" t="s">
         <v>158</v>
-      </c>
-[...13 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
+        <v>159</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>160</v>
+      </c>
+      <c r="D37" t="s">
+        <v>35</v>
+      </c>
+      <c r="E37" t="s">
+        <v>36</v>
+      </c>
+      <c r="F37" t="s">
+        <v>37</v>
+      </c>
+      <c r="G37" s="1" t="s">
         <v>161</v>
       </c>
-      <c r="B37" t="s">
-[...2 lines deleted...]
-      <c r="C37" t="s">
+      <c r="H37" t="s">
         <v>162</v>
-      </c>
-[...13 lines deleted...]
-        <v>164</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
+        <v>163</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>164</v>
+      </c>
+      <c r="D38" t="s">
+        <v>35</v>
+      </c>
+      <c r="E38" t="s">
+        <v>36</v>
+      </c>
+      <c r="F38" t="s">
+        <v>13</v>
+      </c>
+      <c r="G38" s="1" t="s">
         <v>165</v>
       </c>
-      <c r="B38" t="s">
-[...2 lines deleted...]
-      <c r="C38" t="s">
+      <c r="H38" t="s">
         <v>166</v>
-      </c>
-[...13 lines deleted...]
-        <v>168</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
+        <v>167</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>168</v>
+      </c>
+      <c r="D39" t="s">
+        <v>35</v>
+      </c>
+      <c r="E39" t="s">
+        <v>36</v>
+      </c>
+      <c r="F39" t="s">
+        <v>55</v>
+      </c>
+      <c r="G39" s="1" t="s">
         <v>169</v>
       </c>
-      <c r="B39" t="s">
-[...2 lines deleted...]
-      <c r="C39" t="s">
+      <c r="H39" t="s">
         <v>170</v>
-      </c>
-[...13 lines deleted...]
-        <v>172</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
+        <v>171</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>172</v>
+      </c>
+      <c r="D40" t="s">
+        <v>35</v>
+      </c>
+      <c r="E40" t="s">
+        <v>36</v>
+      </c>
+      <c r="F40" t="s">
+        <v>55</v>
+      </c>
+      <c r="G40" s="1" t="s">
         <v>173</v>
       </c>
-      <c r="B40" t="s">
-[...2 lines deleted...]
-      <c r="C40" t="s">
+      <c r="H40" t="s">
         <v>174</v>
-      </c>
-[...13 lines deleted...]
-        <v>176</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
+        <v>175</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>176</v>
+      </c>
+      <c r="D41" t="s">
+        <v>35</v>
+      </c>
+      <c r="E41" t="s">
+        <v>36</v>
+      </c>
+      <c r="F41" t="s">
+        <v>37</v>
+      </c>
+      <c r="G41" s="1" t="s">
         <v>177</v>
       </c>
-      <c r="B41" t="s">
-[...2 lines deleted...]
-      <c r="C41" t="s">
+      <c r="H41" t="s">
         <v>178</v>
-      </c>
-[...13 lines deleted...]
-        <v>179</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
+        <v>179</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
         <v>180</v>
       </c>
-      <c r="B42" t="s">
-[...2 lines deleted...]
-      <c r="C42" t="s">
+      <c r="D42" t="s">
+        <v>35</v>
+      </c>
+      <c r="E42" t="s">
+        <v>36</v>
+      </c>
+      <c r="F42" t="s">
+        <v>18</v>
+      </c>
+      <c r="G42" s="1" t="s">
         <v>181</v>
-      </c>
-[...10 lines deleted...]
-        <v>175</v>
       </c>
       <c r="H42" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
         <v>183</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
         <v>184</v>
       </c>
       <c r="D43" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="E43" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="F43" t="s">
-        <v>83</v>
+        <v>18</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="H43" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
         <v>186</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
         <v>187</v>
       </c>
       <c r="D44" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="E44" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="F44" t="s">
-        <v>36</v>
+        <v>89</v>
       </c>
       <c r="G44" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H44" t="s">
         <v>188</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
+        <v>189</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
         <v>190</v>
       </c>
-      <c r="B45" t="s">
-[...2 lines deleted...]
-      <c r="C45" t="s">
+      <c r="D45" t="s">
+        <v>35</v>
+      </c>
+      <c r="E45" t="s">
+        <v>36</v>
+      </c>
+      <c r="F45" t="s">
+        <v>89</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H45" t="s">
         <v>191</v>
-      </c>
-[...13 lines deleted...]
-        <v>193</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
+        <v>192</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>193</v>
+      </c>
+      <c r="D46" t="s">
+        <v>35</v>
+      </c>
+      <c r="E46" t="s">
+        <v>36</v>
+      </c>
+      <c r="F46" t="s">
+        <v>44</v>
+      </c>
+      <c r="G46" s="1" t="s">
         <v>194</v>
       </c>
-      <c r="B46" t="s">
-[...2 lines deleted...]
-      <c r="C46" t="s">
+      <c r="H46" t="s">
         <v>195</v>
-      </c>
-[...13 lines deleted...]
-        <v>198</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
+        <v>196</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>197</v>
+      </c>
+      <c r="D47" t="s">
+        <v>35</v>
+      </c>
+      <c r="E47" t="s">
+        <v>36</v>
+      </c>
+      <c r="F47" t="s">
+        <v>44</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="H47" t="s">
         <v>199</v>
-      </c>
-[...19 lines deleted...]
-        <v>202</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
+        <v>200</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>201</v>
+      </c>
+      <c r="D48" t="s">
+        <v>35</v>
+      </c>
+      <c r="E48" t="s">
+        <v>36</v>
+      </c>
+      <c r="F48" t="s">
+        <v>202</v>
+      </c>
+      <c r="G48" s="1" t="s">
         <v>203</v>
       </c>
-      <c r="B48" t="s">
-[...2 lines deleted...]
-      <c r="C48" t="s">
+      <c r="H48" t="s">
         <v>204</v>
-      </c>
-[...13 lines deleted...]
-        <v>206</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
+        <v>205</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>206</v>
+      </c>
+      <c r="D49" t="s">
+        <v>35</v>
+      </c>
+      <c r="E49" t="s">
+        <v>36</v>
+      </c>
+      <c r="F49" t="s">
+        <v>37</v>
+      </c>
+      <c r="G49" s="1" t="s">
         <v>207</v>
       </c>
-      <c r="B49" t="s">
-[...2 lines deleted...]
-      <c r="C49" t="s">
+      <c r="H49" t="s">
         <v>208</v>
-      </c>
-[...13 lines deleted...]
-        <v>210</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
+        <v>209</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>210</v>
+      </c>
+      <c r="D50" t="s">
+        <v>35</v>
+      </c>
+      <c r="E50" t="s">
+        <v>36</v>
+      </c>
+      <c r="F50" t="s">
+        <v>37</v>
+      </c>
+      <c r="G50" s="1" t="s">
         <v>211</v>
       </c>
-      <c r="B50" t="s">
-[...2 lines deleted...]
-      <c r="C50" t="s">
+      <c r="H50" t="s">
         <v>212</v>
-      </c>
-[...13 lines deleted...]
-        <v>214</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
+        <v>213</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>214</v>
+      </c>
+      <c r="D51" t="s">
+        <v>35</v>
+      </c>
+      <c r="E51" t="s">
+        <v>36</v>
+      </c>
+      <c r="F51" t="s">
+        <v>37</v>
+      </c>
+      <c r="G51" s="1" t="s">
         <v>215</v>
       </c>
-      <c r="B51" t="s">
-[...2 lines deleted...]
-      <c r="C51" t="s">
+      <c r="H51" t="s">
         <v>216</v>
-      </c>
-[...13 lines deleted...]
-        <v>218</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
+        <v>217</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>218</v>
+      </c>
+      <c r="D52" t="s">
+        <v>35</v>
+      </c>
+      <c r="E52" t="s">
+        <v>36</v>
+      </c>
+      <c r="F52" t="s">
+        <v>37</v>
+      </c>
+      <c r="G52" s="1" t="s">
         <v>219</v>
       </c>
-      <c r="B52" t="s">
-[...2 lines deleted...]
-      <c r="C52" t="s">
+      <c r="H52" t="s">
         <v>220</v>
-      </c>
-[...13 lines deleted...]
-        <v>222</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
+        <v>221</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>222</v>
+      </c>
+      <c r="D53" t="s">
+        <v>35</v>
+      </c>
+      <c r="E53" t="s">
+        <v>36</v>
+      </c>
+      <c r="F53" t="s">
+        <v>37</v>
+      </c>
+      <c r="G53" s="1" t="s">
         <v>223</v>
       </c>
-      <c r="B53" t="s">
-[...2 lines deleted...]
-      <c r="C53" t="s">
+      <c r="H53" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
+        <v>225</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>226</v>
+      </c>
+      <c r="D54" t="s">
+        <v>35</v>
+      </c>
+      <c r="E54" t="s">
+        <v>36</v>
+      </c>
+      <c r="F54" t="s">
+        <v>119</v>
+      </c>
+      <c r="G54" s="1" t="s">
         <v>227</v>
       </c>
-      <c r="B54" t="s">
-[...2 lines deleted...]
-      <c r="C54" t="s">
+      <c r="H54" t="s">
         <v>228</v>
-      </c>
-[...13 lines deleted...]
-        <v>229</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
+        <v>229</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
         <v>230</v>
       </c>
-      <c r="B55" t="s">
-[...2 lines deleted...]
-      <c r="C55" t="s">
+      <c r="D55" t="s">
+        <v>35</v>
+      </c>
+      <c r="E55" t="s">
+        <v>36</v>
+      </c>
+      <c r="F55" t="s">
+        <v>37</v>
+      </c>
+      <c r="G55" s="1" t="s">
         <v>231</v>
-      </c>
-[...10 lines deleted...]
-        <v>175</v>
       </c>
       <c r="H55" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
         <v>233</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
         <v>234</v>
       </c>
       <c r="D56" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="E56" t="s">
-        <v>28</v>
+        <v>36</v>
+      </c>
+      <c r="F56" t="s">
+        <v>37</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>175</v>
+        <v>235</v>
       </c>
       <c r="H56" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>10</v>
+        <v>238</v>
       </c>
       <c r="D57" t="s">
-        <v>237</v>
+        <v>35</v>
       </c>
       <c r="E57" t="s">
-        <v>238</v>
+        <v>36</v>
       </c>
       <c r="F57" t="s">
+        <v>37</v>
+      </c>
+      <c r="G57" s="1" t="s">
         <v>239</v>
       </c>
-      <c r="G57" s="1" t="s">
+      <c r="H57" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
+        <v>241</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
         <v>242</v>
       </c>
-      <c r="B58" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D58" t="s">
+        <v>35</v>
+      </c>
+      <c r="E58" t="s">
+        <v>36</v>
+      </c>
+      <c r="G58" s="1" t="s">
         <v>243</v>
       </c>
-      <c r="E58" t="s">
+      <c r="H58" t="s">
         <v>244</v>
-      </c>
-[...7 lines deleted...]
-        <v>247</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
+        <v>245</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>246</v>
+      </c>
+      <c r="D59" t="s">
+        <v>35</v>
+      </c>
+      <c r="E59" t="s">
+        <v>36</v>
+      </c>
+      <c r="F59" t="s">
+        <v>247</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H59" t="s">
         <v>248</v>
-      </c>
-[...19 lines deleted...]
-        <v>250</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
+        <v>249</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>250</v>
+      </c>
+      <c r="D60" t="s">
+        <v>35</v>
+      </c>
+      <c r="E60" t="s">
+        <v>36</v>
+      </c>
+      <c r="F60" t="s">
+        <v>55</v>
+      </c>
+      <c r="G60" s="1" t="s">
         <v>251</v>
       </c>
-      <c r="B60" t="s">
-[...5 lines deleted...]
-      <c r="D60" t="s">
+      <c r="H60" t="s">
         <v>252</v>
-      </c>
-[...10 lines deleted...]
-        <v>255</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
+        <v>253</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>254</v>
+      </c>
+      <c r="D61" t="s">
+        <v>35</v>
+      </c>
+      <c r="E61" t="s">
+        <v>36</v>
+      </c>
+      <c r="F61" t="s">
+        <v>13</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="H61" t="s">
         <v>256</v>
-      </c>
-[...19 lines deleted...]
-        <v>258</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
+        <v>257</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>258</v>
+      </c>
+      <c r="D62" t="s">
+        <v>35</v>
+      </c>
+      <c r="E62" t="s">
+        <v>36</v>
+      </c>
+      <c r="F62" t="s">
+        <v>37</v>
+      </c>
+      <c r="G62" s="1" t="s">
         <v>259</v>
       </c>
-      <c r="B62" t="s">
-[...14 lines deleted...]
-      <c r="G62" s="1" t="s">
+      <c r="H62" t="s">
         <v>260</v>
-      </c>
-[...1 lines deleted...]
-        <v>261</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
+        <v>261</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
         <v>262</v>
       </c>
-      <c r="B63" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D63" t="s">
-        <v>252</v>
+        <v>35</v>
       </c>
       <c r="E63" t="s">
-        <v>253</v>
+        <v>36</v>
       </c>
       <c r="F63" t="s">
-        <v>245</v>
+        <v>37</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>263</v>
       </c>
       <c r="H63" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
         <v>265</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>44</v>
+        <v>266</v>
       </c>
       <c r="D64" t="s">
-        <v>252</v>
+        <v>35</v>
       </c>
       <c r="E64" t="s">
-        <v>253</v>
+        <v>36</v>
       </c>
       <c r="F64" t="s">
-        <v>245</v>
+        <v>119</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="H64" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>10</v>
+        <v>270</v>
       </c>
       <c r="D65" t="s">
-        <v>269</v>
+        <v>35</v>
       </c>
       <c r="E65" t="s">
-        <v>270</v>
+        <v>36</v>
       </c>
       <c r="F65" t="s">
-        <v>83</v>
+        <v>18</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>175</v>
+        <v>271</v>
       </c>
       <c r="H65" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>17</v>
+        <v>274</v>
       </c>
       <c r="D66" t="s">
-        <v>269</v>
+        <v>35</v>
       </c>
       <c r="E66" t="s">
-        <v>270</v>
+        <v>36</v>
       </c>
       <c r="F66" t="s">
-        <v>239</v>
+        <v>37</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="H66" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>10</v>
+        <v>278</v>
       </c>
       <c r="D67" t="s">
-        <v>276</v>
+        <v>35</v>
       </c>
       <c r="E67" t="s">
-        <v>277</v>
+        <v>36</v>
       </c>
       <c r="F67" t="s">
-        <v>239</v>
+        <v>37</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>175</v>
+        <v>279</v>
       </c>
       <c r="H67" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>17</v>
+        <v>282</v>
       </c>
       <c r="D68" t="s">
-        <v>276</v>
+        <v>35</v>
       </c>
       <c r="E68" t="s">
-        <v>277</v>
+        <v>36</v>
       </c>
       <c r="F68" t="s">
-        <v>239</v>
+        <v>37</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>175</v>
+        <v>283</v>
       </c>
       <c r="H68" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>10</v>
+        <v>286</v>
       </c>
       <c r="D69" t="s">
-        <v>282</v>
+        <v>35</v>
       </c>
       <c r="E69" t="s">
-        <v>283</v>
+        <v>36</v>
+      </c>
+      <c r="F69" t="s">
+        <v>18</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>175</v>
+        <v>287</v>
       </c>
       <c r="H69" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>10</v>
+        <v>290</v>
       </c>
       <c r="D70" t="s">
-        <v>286</v>
+        <v>35</v>
       </c>
       <c r="E70" t="s">
-        <v>287</v>
+        <v>36</v>
+      </c>
+      <c r="F70" t="s">
+        <v>37</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>175</v>
+        <v>291</v>
       </c>
       <c r="H70" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>17</v>
+        <v>294</v>
       </c>
       <c r="D71" t="s">
-        <v>286</v>
+        <v>35</v>
       </c>
       <c r="E71" t="s">
-        <v>287</v>
+        <v>36</v>
       </c>
       <c r="F71" t="s">
-        <v>290</v>
+        <v>37</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>175</v>
+        <v>295</v>
       </c>
       <c r="H71" t="s">
-        <v>291</v>
+        <v>296</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>292</v>
+        <v>297</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>10</v>
+        <v>298</v>
       </c>
       <c r="D72" t="s">
-        <v>293</v>
+        <v>35</v>
       </c>
       <c r="E72" t="s">
-        <v>294</v>
+        <v>36</v>
       </c>
       <c r="F72" t="s">
-        <v>83</v>
+        <v>37</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>175</v>
+        <v>299</v>
       </c>
       <c r="H72" t="s">
-        <v>295</v>
+        <v>300</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>10</v>
+        <v>302</v>
       </c>
       <c r="D73" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="E73" t="s">
-        <v>298</v>
+        <v>36</v>
       </c>
       <c r="F73" t="s">
-        <v>290</v>
+        <v>37</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="H73" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>17</v>
+        <v>306</v>
       </c>
       <c r="D74" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="E74" t="s">
-        <v>298</v>
+        <v>36</v>
       </c>
       <c r="F74" t="s">
-        <v>290</v>
+        <v>23</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>302</v>
+        <v>307</v>
       </c>
       <c r="H74" t="s">
-        <v>303</v>
+        <v>308</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>304</v>
+        <v>309</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>22</v>
+        <v>310</v>
       </c>
       <c r="D75" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="E75" t="s">
-        <v>298</v>
+        <v>36</v>
       </c>
       <c r="F75" t="s">
-        <v>290</v>
+        <v>311</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>305</v>
+        <v>312</v>
       </c>
       <c r="H75" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>40</v>
+        <v>315</v>
       </c>
       <c r="D76" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="E76" t="s">
-        <v>298</v>
+        <v>36</v>
       </c>
       <c r="F76" t="s">
-        <v>290</v>
+        <v>44</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>175</v>
+        <v>316</v>
       </c>
       <c r="H76" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>309</v>
+        <v>318</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>44</v>
+        <v>319</v>
       </c>
       <c r="D77" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="E77" t="s">
-        <v>298</v>
+        <v>36</v>
       </c>
       <c r="F77" t="s">
-        <v>290</v>
+        <v>37</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>175</v>
+        <v>320</v>
       </c>
       <c r="H77" t="s">
-        <v>271</v>
+        <v>321</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>310</v>
+        <v>322</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>48</v>
+        <v>323</v>
       </c>
       <c r="D78" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="E78" t="s">
-        <v>298</v>
+        <v>36</v>
       </c>
       <c r="F78" t="s">
-        <v>290</v>
+        <v>37</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>175</v>
+        <v>324</v>
       </c>
       <c r="H78" t="s">
-        <v>311</v>
+        <v>325</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>312</v>
+        <v>326</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>53</v>
+        <v>327</v>
       </c>
       <c r="D79" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="E79" t="s">
-        <v>298</v>
+        <v>36</v>
       </c>
       <c r="F79" t="s">
-        <v>290</v>
+        <v>328</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>175</v>
+        <v>329</v>
       </c>
       <c r="H79" t="s">
-        <v>241</v>
+        <v>330</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>313</v>
+        <v>331</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>57</v>
+        <v>332</v>
       </c>
       <c r="D80" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="E80" t="s">
-        <v>298</v>
+        <v>36</v>
       </c>
       <c r="F80" t="s">
-        <v>290</v>
+        <v>328</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>175</v>
+        <v>333</v>
       </c>
       <c r="H80" t="s">
-        <v>274</v>
+        <v>334</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>314</v>
+        <v>335</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>61</v>
+        <v>336</v>
       </c>
       <c r="D81" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="E81" t="s">
-        <v>298</v>
+        <v>36</v>
       </c>
       <c r="F81" t="s">
-        <v>290</v>
+        <v>37</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>175</v>
+        <v>337</v>
       </c>
       <c r="H81" t="s">
-        <v>278</v>
+        <v>338</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>315</v>
+        <v>339</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>65</v>
+        <v>340</v>
       </c>
       <c r="D82" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="E82" t="s">
-        <v>298</v>
+        <v>36</v>
       </c>
       <c r="F82" t="s">
-        <v>290</v>
+        <v>37</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>175</v>
+        <v>341</v>
       </c>
       <c r="H82" t="s">
-        <v>247</v>
+        <v>342</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>316</v>
+        <v>343</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>69</v>
+        <v>344</v>
       </c>
       <c r="D83" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="E83" t="s">
-        <v>298</v>
+        <v>36</v>
       </c>
       <c r="F83" t="s">
-        <v>290</v>
+        <v>37</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>175</v>
+        <v>345</v>
       </c>
       <c r="H83" t="s">
-        <v>295</v>
+        <v>346</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>317</v>
+        <v>347</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>73</v>
+        <v>348</v>
       </c>
       <c r="D84" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="E84" t="s">
-        <v>298</v>
+        <v>36</v>
       </c>
       <c r="F84" t="s">
-        <v>290</v>
+        <v>37</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>175</v>
+        <v>349</v>
       </c>
       <c r="H84" t="s">
-        <v>318</v>
+        <v>350</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>319</v>
+        <v>351</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>78</v>
+        <v>352</v>
       </c>
       <c r="D85" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="E85" t="s">
-        <v>298</v>
+        <v>36</v>
       </c>
       <c r="F85" t="s">
-        <v>290</v>
+        <v>353</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>175</v>
+        <v>354</v>
       </c>
       <c r="H85" t="s">
-        <v>320</v>
+        <v>355</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>321</v>
+        <v>356</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>82</v>
+        <v>357</v>
       </c>
       <c r="D86" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="E86" t="s">
-        <v>298</v>
+        <v>36</v>
       </c>
       <c r="F86" t="s">
-        <v>290</v>
+        <v>353</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>175</v>
+        <v>358</v>
       </c>
       <c r="H86" t="s">
-        <v>322</v>
+        <v>359</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>323</v>
+        <v>360</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>10</v>
+        <v>361</v>
       </c>
       <c r="D87" t="s">
-        <v>324</v>
+        <v>35</v>
       </c>
       <c r="E87" t="s">
-        <v>325</v>
-[...2 lines deleted...]
-        <v>326</v>
+        <v>36</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>327</v>
+        <v>362</v>
       </c>
       <c r="H87" t="s">
-        <v>328</v>
+        <v>363</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>329</v>
+        <v>364</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>17</v>
+        <v>365</v>
       </c>
       <c r="D88" t="s">
-        <v>324</v>
+        <v>35</v>
       </c>
       <c r="E88" t="s">
-        <v>325</v>
+        <v>36</v>
       </c>
       <c r="F88" t="s">
-        <v>326</v>
+        <v>44</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>330</v>
+        <v>366</v>
       </c>
       <c r="H88" t="s">
-        <v>331</v>
+        <v>367</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>332</v>
+        <v>368</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>22</v>
+        <v>369</v>
       </c>
       <c r="D89" t="s">
-        <v>324</v>
+        <v>35</v>
       </c>
       <c r="E89" t="s">
-        <v>325</v>
+        <v>36</v>
       </c>
       <c r="F89" t="s">
-        <v>326</v>
+        <v>370</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>175</v>
+        <v>371</v>
       </c>
       <c r="H89" t="s">
-        <v>261</v>
+        <v>372</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>333</v>
+        <v>373</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>40</v>
+        <v>374</v>
       </c>
       <c r="D90" t="s">
-        <v>324</v>
+        <v>35</v>
       </c>
       <c r="E90" t="s">
-        <v>325</v>
+        <v>36</v>
       </c>
       <c r="F90" t="s">
-        <v>326</v>
+        <v>44</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>175</v>
+        <v>375</v>
       </c>
       <c r="H90" t="s">
-        <v>241</v>
+        <v>376</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>334</v>
+        <v>377</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
+        <v>378</v>
+      </c>
+      <c r="D91" t="s">
+        <v>35</v>
+      </c>
+      <c r="E91" t="s">
+        <v>36</v>
+      </c>
+      <c r="F91" t="s">
         <v>44</v>
       </c>
-      <c r="D91" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G91" s="1" t="s">
-        <v>175</v>
+        <v>379</v>
       </c>
       <c r="H91" t="s">
-        <v>335</v>
+        <v>380</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>336</v>
+        <v>381</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>48</v>
+        <v>382</v>
       </c>
       <c r="D92" t="s">
-        <v>324</v>
+        <v>35</v>
       </c>
       <c r="E92" t="s">
-        <v>325</v>
+        <v>36</v>
       </c>
       <c r="F92" t="s">
-        <v>326</v>
+        <v>18</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>175</v>
+        <v>383</v>
       </c>
       <c r="H92" t="s">
-        <v>337</v>
+        <v>384</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>338</v>
+        <v>385</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>53</v>
+        <v>386</v>
       </c>
       <c r="D93" t="s">
-        <v>324</v>
+        <v>35</v>
       </c>
       <c r="E93" t="s">
-        <v>325</v>
-[...2 lines deleted...]
-        <v>326</v>
+        <v>36</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>175</v>
+        <v>387</v>
       </c>
       <c r="H93" t="s">
-        <v>247</v>
+        <v>388</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>339</v>
+        <v>389</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>57</v>
+        <v>390</v>
       </c>
       <c r="D94" t="s">
-        <v>324</v>
+        <v>35</v>
       </c>
       <c r="E94" t="s">
-        <v>325</v>
+        <v>36</v>
       </c>
       <c r="F94" t="s">
-        <v>326</v>
+        <v>89</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>175</v>
+        <v>391</v>
       </c>
       <c r="H94" t="s">
-        <v>295</v>
+        <v>392</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>340</v>
+        <v>393</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>61</v>
+        <v>394</v>
       </c>
       <c r="D95" t="s">
-        <v>324</v>
+        <v>35</v>
       </c>
       <c r="E95" t="s">
-        <v>325</v>
+        <v>36</v>
       </c>
       <c r="F95" t="s">
-        <v>326</v>
+        <v>395</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>175</v>
+        <v>396</v>
       </c>
       <c r="H95" t="s">
-        <v>341</v>
+        <v>397</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>342</v>
+        <v>398</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>10</v>
+        <v>399</v>
       </c>
       <c r="D96" t="s">
-        <v>343</v>
+        <v>35</v>
       </c>
       <c r="E96" t="s">
-        <v>344</v>
+        <v>36</v>
       </c>
       <c r="F96" t="s">
-        <v>345</v>
+        <v>37</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>175</v>
+        <v>400</v>
       </c>
       <c r="H96" t="s">
-        <v>346</v>
+        <v>401</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>347</v>
+        <v>402</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>10</v>
+        <v>403</v>
       </c>
       <c r="D97" t="s">
-        <v>348</v>
+        <v>35</v>
       </c>
       <c r="E97" t="s">
-        <v>349</v>
+        <v>36</v>
+      </c>
+      <c r="F97" t="s">
+        <v>18</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>350</v>
+        <v>404</v>
       </c>
       <c r="H97" t="s">
-        <v>351</v>
+        <v>405</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>352</v>
+        <v>406</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
+        <v>407</v>
+      </c>
+      <c r="D98" t="s">
+        <v>35</v>
+      </c>
+      <c r="E98" t="s">
+        <v>36</v>
+      </c>
+      <c r="F98" t="s">
+        <v>408</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="H98" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>411</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>412</v>
+      </c>
+      <c r="D99" t="s">
+        <v>35</v>
+      </c>
+      <c r="E99" t="s">
+        <v>36</v>
+      </c>
+      <c r="F99" t="s">
+        <v>413</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="H99" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>416</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>417</v>
+      </c>
+      <c r="D100" t="s">
+        <v>35</v>
+      </c>
+      <c r="E100" t="s">
+        <v>36</v>
+      </c>
+      <c r="F100" t="s">
+        <v>418</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="H100" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>421</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>422</v>
+      </c>
+      <c r="D101" t="s">
+        <v>35</v>
+      </c>
+      <c r="E101" t="s">
+        <v>36</v>
+      </c>
+      <c r="F101" t="s">
+        <v>44</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="H101" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>425</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
         <v>10</v>
       </c>
-      <c r="D98" t="s">
-[...12 lines deleted...]
-        <v>356</v>
+      <c r="D102" t="s">
+        <v>426</v>
+      </c>
+      <c r="E102" t="s">
+        <v>427</v>
+      </c>
+      <c r="F102" t="s">
+        <v>428</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="H102" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>431</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>10</v>
+      </c>
+      <c r="D103" t="s">
+        <v>432</v>
+      </c>
+      <c r="E103" t="s">
+        <v>433</v>
+      </c>
+      <c r="F103" t="s">
+        <v>434</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="H103" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>437</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>10</v>
+      </c>
+      <c r="D104" t="s">
+        <v>438</v>
+      </c>
+      <c r="E104" t="s">
+        <v>439</v>
+      </c>
+      <c r="F104" t="s">
+        <v>440</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="H104" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>443</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>17</v>
+      </c>
+      <c r="D105" t="s">
+        <v>438</v>
+      </c>
+      <c r="E105" t="s">
+        <v>439</v>
+      </c>
+      <c r="F105" t="s">
+        <v>440</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="H105" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>446</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>10</v>
+      </c>
+      <c r="D106" t="s">
+        <v>447</v>
+      </c>
+      <c r="E106" t="s">
+        <v>448</v>
+      </c>
+      <c r="F106" t="s">
+        <v>440</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="H106" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>451</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>17</v>
+      </c>
+      <c r="D107" t="s">
+        <v>447</v>
+      </c>
+      <c r="E107" t="s">
+        <v>448</v>
+      </c>
+      <c r="F107" t="s">
+        <v>440</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="H107" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>454</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>22</v>
+      </c>
+      <c r="D108" t="s">
+        <v>447</v>
+      </c>
+      <c r="E108" t="s">
+        <v>448</v>
+      </c>
+      <c r="F108" t="s">
+        <v>440</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="H108" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>457</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>27</v>
+      </c>
+      <c r="D109" t="s">
+        <v>447</v>
+      </c>
+      <c r="E109" t="s">
+        <v>448</v>
+      </c>
+      <c r="F109" t="s">
+        <v>440</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="H109" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>460</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>31</v>
+      </c>
+      <c r="D110" t="s">
+        <v>447</v>
+      </c>
+      <c r="E110" t="s">
+        <v>448</v>
+      </c>
+      <c r="F110" t="s">
+        <v>440</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="H110" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>463</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>54</v>
+      </c>
+      <c r="D111" t="s">
+        <v>447</v>
+      </c>
+      <c r="E111" t="s">
+        <v>448</v>
+      </c>
+      <c r="F111" t="s">
+        <v>440</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="H111" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>466</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>59</v>
+      </c>
+      <c r="D112" t="s">
+        <v>447</v>
+      </c>
+      <c r="E112" t="s">
+        <v>448</v>
+      </c>
+      <c r="F112" t="s">
+        <v>440</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="H112" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>469</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>63</v>
+      </c>
+      <c r="D113" t="s">
+        <v>447</v>
+      </c>
+      <c r="E113" t="s">
+        <v>448</v>
+      </c>
+      <c r="F113" t="s">
+        <v>440</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="H113" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>472</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>67</v>
+      </c>
+      <c r="D114" t="s">
+        <v>447</v>
+      </c>
+      <c r="E114" t="s">
+        <v>448</v>
+      </c>
+      <c r="F114" t="s">
+        <v>440</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="H114" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>475</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>71</v>
+      </c>
+      <c r="D115" t="s">
+        <v>447</v>
+      </c>
+      <c r="E115" t="s">
+        <v>448</v>
+      </c>
+      <c r="F115" t="s">
+        <v>440</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="H115" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>478</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>75</v>
+      </c>
+      <c r="D116" t="s">
+        <v>447</v>
+      </c>
+      <c r="E116" t="s">
+        <v>448</v>
+      </c>
+      <c r="F116" t="s">
+        <v>440</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="H116" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>481</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>10</v>
+      </c>
+      <c r="D117" t="s">
+        <v>482</v>
+      </c>
+      <c r="E117" t="s">
+        <v>483</v>
+      </c>
+      <c r="F117" t="s">
+        <v>89</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H117" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>485</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>17</v>
+      </c>
+      <c r="D118" t="s">
+        <v>482</v>
+      </c>
+      <c r="E118" t="s">
+        <v>483</v>
+      </c>
+      <c r="F118" t="s">
+        <v>428</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="H118" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>488</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>22</v>
+      </c>
+      <c r="D119" t="s">
+        <v>482</v>
+      </c>
+      <c r="E119" t="s">
+        <v>483</v>
+      </c>
+      <c r="F119" t="s">
+        <v>89</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="H119" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>491</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>10</v>
+      </c>
+      <c r="D120" t="s">
+        <v>492</v>
+      </c>
+      <c r="E120" t="s">
+        <v>493</v>
+      </c>
+      <c r="F120" t="s">
+        <v>428</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H120" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>495</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>17</v>
+      </c>
+      <c r="D121" t="s">
+        <v>492</v>
+      </c>
+      <c r="E121" t="s">
+        <v>493</v>
+      </c>
+      <c r="F121" t="s">
+        <v>428</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H121" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>497</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>22</v>
+      </c>
+      <c r="D122" t="s">
+        <v>492</v>
+      </c>
+      <c r="E122" t="s">
+        <v>493</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="H122" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>500</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>10</v>
+      </c>
+      <c r="D123" t="s">
+        <v>501</v>
+      </c>
+      <c r="E123" t="s">
+        <v>502</v>
+      </c>
+      <c r="F123" t="s">
+        <v>13</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="H123" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>505</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>10</v>
+      </c>
+      <c r="D124" t="s">
+        <v>506</v>
+      </c>
+      <c r="E124" t="s">
+        <v>507</v>
+      </c>
+      <c r="F124" t="s">
+        <v>440</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="H124" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>510</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>10</v>
+      </c>
+      <c r="D125" t="s">
+        <v>511</v>
+      </c>
+      <c r="E125" t="s">
+        <v>512</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H125" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>514</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>17</v>
+      </c>
+      <c r="D126" t="s">
+        <v>511</v>
+      </c>
+      <c r="E126" t="s">
+        <v>512</v>
+      </c>
+      <c r="F126" t="s">
+        <v>515</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H126" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>517</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>22</v>
+      </c>
+      <c r="D127" t="s">
+        <v>511</v>
+      </c>
+      <c r="E127" t="s">
+        <v>512</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H127" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>519</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>10</v>
+      </c>
+      <c r="D128" t="s">
+        <v>520</v>
+      </c>
+      <c r="E128" t="s">
+        <v>521</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H128" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>523</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>17</v>
+      </c>
+      <c r="D129" t="s">
+        <v>520</v>
+      </c>
+      <c r="E129" t="s">
+        <v>521</v>
+      </c>
+      <c r="F129" t="s">
+        <v>524</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H129" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>526</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>22</v>
+      </c>
+      <c r="D130" t="s">
+        <v>520</v>
+      </c>
+      <c r="E130" t="s">
+        <v>521</v>
+      </c>
+      <c r="F130" t="s">
+        <v>515</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H130" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>528</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>27</v>
+      </c>
+      <c r="D131" t="s">
+        <v>520</v>
+      </c>
+      <c r="E131" t="s">
+        <v>521</v>
+      </c>
+      <c r="F131" t="s">
+        <v>89</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H131" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>530</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>10</v>
+      </c>
+      <c r="D132" t="s">
+        <v>531</v>
+      </c>
+      <c r="E132" t="s">
+        <v>532</v>
+      </c>
+      <c r="F132" t="s">
+        <v>89</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H132" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>534</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>10</v>
+      </c>
+      <c r="D133" t="s">
+        <v>535</v>
+      </c>
+      <c r="E133" t="s">
+        <v>536</v>
+      </c>
+      <c r="F133" t="s">
+        <v>524</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="H133" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>539</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>17</v>
+      </c>
+      <c r="D134" t="s">
+        <v>535</v>
+      </c>
+      <c r="E134" t="s">
+        <v>536</v>
+      </c>
+      <c r="F134" t="s">
+        <v>524</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="H134" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>542</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>22</v>
+      </c>
+      <c r="D135" t="s">
+        <v>535</v>
+      </c>
+      <c r="E135" t="s">
+        <v>536</v>
+      </c>
+      <c r="F135" t="s">
+        <v>524</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="H135" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>545</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>27</v>
+      </c>
+      <c r="D136" t="s">
+        <v>535</v>
+      </c>
+      <c r="E136" t="s">
+        <v>536</v>
+      </c>
+      <c r="F136" t="s">
+        <v>524</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H136" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>547</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>31</v>
+      </c>
+      <c r="D137" t="s">
+        <v>535</v>
+      </c>
+      <c r="E137" t="s">
+        <v>536</v>
+      </c>
+      <c r="F137" t="s">
+        <v>524</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H137" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>548</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>54</v>
+      </c>
+      <c r="D138" t="s">
+        <v>535</v>
+      </c>
+      <c r="E138" t="s">
+        <v>536</v>
+      </c>
+      <c r="F138" t="s">
+        <v>524</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H138" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>550</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>59</v>
+      </c>
+      <c r="D139" t="s">
+        <v>535</v>
+      </c>
+      <c r="E139" t="s">
+        <v>536</v>
+      </c>
+      <c r="F139" t="s">
+        <v>524</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H139" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>551</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>63</v>
+      </c>
+      <c r="D140" t="s">
+        <v>535</v>
+      </c>
+      <c r="E140" t="s">
+        <v>536</v>
+      </c>
+      <c r="F140" t="s">
+        <v>524</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H140" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>552</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>67</v>
+      </c>
+      <c r="D141" t="s">
+        <v>535</v>
+      </c>
+      <c r="E141" t="s">
+        <v>536</v>
+      </c>
+      <c r="F141" t="s">
+        <v>524</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H141" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>553</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>71</v>
+      </c>
+      <c r="D142" t="s">
+        <v>535</v>
+      </c>
+      <c r="E142" t="s">
+        <v>536</v>
+      </c>
+      <c r="F142" t="s">
+        <v>524</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H142" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>554</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>75</v>
+      </c>
+      <c r="D143" t="s">
+        <v>535</v>
+      </c>
+      <c r="E143" t="s">
+        <v>536</v>
+      </c>
+      <c r="F143" t="s">
+        <v>524</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H143" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>555</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>79</v>
+      </c>
+      <c r="D144" t="s">
+        <v>535</v>
+      </c>
+      <c r="E144" t="s">
+        <v>536</v>
+      </c>
+      <c r="F144" t="s">
+        <v>524</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H144" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>557</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>84</v>
+      </c>
+      <c r="D145" t="s">
+        <v>535</v>
+      </c>
+      <c r="E145" t="s">
+        <v>536</v>
+      </c>
+      <c r="F145" t="s">
+        <v>524</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H145" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>559</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>88</v>
+      </c>
+      <c r="D146" t="s">
+        <v>535</v>
+      </c>
+      <c r="E146" t="s">
+        <v>536</v>
+      </c>
+      <c r="F146" t="s">
+        <v>524</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H146" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>561</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>93</v>
+      </c>
+      <c r="D147" t="s">
+        <v>535</v>
+      </c>
+      <c r="E147" t="s">
+        <v>536</v>
+      </c>
+      <c r="F147" t="s">
+        <v>524</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H147" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>563</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>97</v>
+      </c>
+      <c r="D148" t="s">
+        <v>535</v>
+      </c>
+      <c r="E148" t="s">
+        <v>536</v>
+      </c>
+      <c r="F148" t="s">
+        <v>524</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H148" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>565</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>101</v>
+      </c>
+      <c r="D149" t="s">
+        <v>535</v>
+      </c>
+      <c r="E149" t="s">
+        <v>536</v>
+      </c>
+      <c r="F149" t="s">
+        <v>524</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H149" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>567</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>105</v>
+      </c>
+      <c r="D150" t="s">
+        <v>535</v>
+      </c>
+      <c r="E150" t="s">
+        <v>536</v>
+      </c>
+      <c r="F150" t="s">
+        <v>524</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H150" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>569</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>10</v>
+      </c>
+      <c r="D151" t="s">
+        <v>570</v>
+      </c>
+      <c r="E151" t="s">
+        <v>571</v>
+      </c>
+      <c r="F151" t="s">
+        <v>434</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="H151" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>574</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>17</v>
+      </c>
+      <c r="D152" t="s">
+        <v>570</v>
+      </c>
+      <c r="E152" t="s">
+        <v>571</v>
+      </c>
+      <c r="F152" t="s">
+        <v>434</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="H152" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>577</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>22</v>
+      </c>
+      <c r="D153" t="s">
+        <v>570</v>
+      </c>
+      <c r="E153" t="s">
+        <v>571</v>
+      </c>
+      <c r="F153" t="s">
+        <v>434</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H153" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>578</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>27</v>
+      </c>
+      <c r="D154" t="s">
+        <v>570</v>
+      </c>
+      <c r="E154" t="s">
+        <v>571</v>
+      </c>
+      <c r="F154" t="s">
+        <v>434</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H154" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>579</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>31</v>
+      </c>
+      <c r="D155" t="s">
+        <v>570</v>
+      </c>
+      <c r="E155" t="s">
+        <v>571</v>
+      </c>
+      <c r="F155" t="s">
+        <v>434</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H155" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>581</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>54</v>
+      </c>
+      <c r="D156" t="s">
+        <v>570</v>
+      </c>
+      <c r="E156" t="s">
+        <v>571</v>
+      </c>
+      <c r="F156" t="s">
+        <v>434</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H156" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>583</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>59</v>
+      </c>
+      <c r="D157" t="s">
+        <v>570</v>
+      </c>
+      <c r="E157" t="s">
+        <v>571</v>
+      </c>
+      <c r="F157" t="s">
+        <v>434</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H157" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>584</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>63</v>
+      </c>
+      <c r="D158" t="s">
+        <v>570</v>
+      </c>
+      <c r="E158" t="s">
+        <v>571</v>
+      </c>
+      <c r="F158" t="s">
+        <v>434</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H158" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>585</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>67</v>
+      </c>
+      <c r="D159" t="s">
+        <v>570</v>
+      </c>
+      <c r="E159" t="s">
+        <v>571</v>
+      </c>
+      <c r="F159" t="s">
+        <v>434</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H159" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>587</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>71</v>
+      </c>
+      <c r="D160" t="s">
+        <v>570</v>
+      </c>
+      <c r="E160" t="s">
+        <v>571</v>
+      </c>
+      <c r="F160" t="s">
+        <v>434</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H160" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>589</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>75</v>
+      </c>
+      <c r="D161" t="s">
+        <v>570</v>
+      </c>
+      <c r="E161" t="s">
+        <v>571</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H161" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>591</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>79</v>
+      </c>
+      <c r="D162" t="s">
+        <v>570</v>
+      </c>
+      <c r="E162" t="s">
+        <v>571</v>
+      </c>
+      <c r="F162" t="s">
+        <v>434</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H162" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>593</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>10</v>
+      </c>
+      <c r="D163" t="s">
+        <v>594</v>
+      </c>
+      <c r="E163" t="s">
+        <v>595</v>
+      </c>
+      <c r="F163" t="s">
+        <v>596</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H163" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>598</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>17</v>
+      </c>
+      <c r="D164" t="s">
+        <v>594</v>
+      </c>
+      <c r="E164" t="s">
+        <v>595</v>
+      </c>
+      <c r="F164" t="s">
+        <v>596</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H164" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>600</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>10</v>
+      </c>
+      <c r="D165" t="s">
+        <v>601</v>
+      </c>
+      <c r="E165" t="s">
+        <v>602</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="H165" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>605</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>10</v>
+      </c>
+      <c r="D166" t="s">
+        <v>606</v>
+      </c>
+      <c r="E166" t="s">
+        <v>607</v>
+      </c>
+      <c r="F166" t="s">
+        <v>608</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H166" t="s">
+        <v>609</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -4112,50 +6636,118 @@
     <hyperlink ref="G74" r:id="rId73"/>
     <hyperlink ref="G75" r:id="rId74"/>
     <hyperlink ref="G76" r:id="rId75"/>
     <hyperlink ref="G77" r:id="rId76"/>
     <hyperlink ref="G78" r:id="rId77"/>
     <hyperlink ref="G79" r:id="rId78"/>
     <hyperlink ref="G80" r:id="rId79"/>
     <hyperlink ref="G81" r:id="rId80"/>
     <hyperlink ref="G82" r:id="rId81"/>
     <hyperlink ref="G83" r:id="rId82"/>
     <hyperlink ref="G84" r:id="rId83"/>
     <hyperlink ref="G85" r:id="rId84"/>
     <hyperlink ref="G86" r:id="rId85"/>
     <hyperlink ref="G87" r:id="rId86"/>
     <hyperlink ref="G88" r:id="rId87"/>
     <hyperlink ref="G89" r:id="rId88"/>
     <hyperlink ref="G90" r:id="rId89"/>
     <hyperlink ref="G91" r:id="rId90"/>
     <hyperlink ref="G92" r:id="rId91"/>
     <hyperlink ref="G93" r:id="rId92"/>
     <hyperlink ref="G94" r:id="rId93"/>
     <hyperlink ref="G95" r:id="rId94"/>
     <hyperlink ref="G96" r:id="rId95"/>
     <hyperlink ref="G97" r:id="rId96"/>
     <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>