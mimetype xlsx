--- v2 (2026-05-05)
+++ v3 (2026-05-07)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1318" uniqueCount="610">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1326" uniqueCount="613">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -1466,50 +1466,59 @@
     <t>4960</t>
   </si>
   <si>
     <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4960/plo09-2026-_abertura_credito_9.000.000.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE LIMEIRA DO OESTE A ABRIR CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO DE 2026.</t>
   </si>
   <si>
     <t>4961</t>
   </si>
   <si>
     <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4961/plo10-2026-_ldo-2027.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO, EXECUÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2027, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4978</t>
   </si>
   <si>
     <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4978/projeto_de_lei_ordinaria_11-2026.pdf</t>
   </si>
   <si>
     <t>"REGULAMENTA O USO DE SÍMBOLOS E CORES OFICIAIS NOS BENS DO MUNICÍPIO DE LIMEIRA DO OESTE E DÁ OUTRAS PROVIDÊNCIAS"</t>
+  </si>
+  <si>
+    <t>4986</t>
+  </si>
+  <si>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4986/oficio_no_206-2026-gp-encaminha_projeto_de_lei_ordinaria_no_12-2026_-_construcao_uai.pdf</t>
+  </si>
+  <si>
+    <t>"AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM A CAIXA ECONÔMICA FEDERAL, A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4865</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
     <t>Denomina “Estrada Municipal Sebastião Vieira de Freitas” a estrada vicinal nº 355, no Município de Limeira do Oeste.</t>
   </si>
   <si>
     <t>4885</t>
   </si>
   <si>
     <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4885/plol02-2026-rev_pref_vice_conselheiros.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL AOS VENCIMENTOS DO PREFEITO, VICE-PREFEITO, SECRETÁRIOS E CONSELHEIROS TUTELARES, DO MUNICÍPIO DE LIMEIRA DO OESTE - MG.</t>
   </si>
   <si>
     <t>4938</t>
   </si>
@@ -2231,67 +2240,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4830/01-2026-_espaco_multissensorial.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4831/02-2026-_reforma_area_convivencia.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4913/03-2026-_limpeza_cemiterio_matinha.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4922/04-2026-_inst_marco_turistico.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4939/05-2026-_rota_turistica.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4837/of01-2026-gpc_duodecimo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4838/of02-2026-vcm-empresacidada.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4839/of03-2026-vcm-limpeza_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4840/of04-2026-gpc-adiantamento_repasse.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4841/of05-2026-vcm-transporte_sao_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4842/of06-2026-vcm-informacoes_codigo_postura.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4843/of07-2026-vcm-atividades_ferias.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4844/of08-2026-gpc-of28534-2025-contas2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4845/of09-2026-vcm-festividades_s.reis.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4846/of10-2026-gpc-resp_of04-arlete.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4847/of11-2026-vcm_1-12.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4848/of12-2026-gpc.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4849/of13-2026-gpc.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4850/of14-2026-gpc-reiterarof01-2025-vefp.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4851/of15-2026-vcm.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4852/of16-2026gpc.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4853/of17-2026-vcm.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4854/of18-2026-gpc.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4855/of19-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4856/of20-2026-vcm.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4857/of21-2026-vcm.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4858/of22-2026-vcm_1-5.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4859/of23-2026-vcm_retirado_pauta.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4860/of24-2026-vcm_6.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4861/of25-2026-vcm_7.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4862/of26-2026-vcm_8.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4863/of27-2026-vcm.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4864/of28-2026-vcm.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4888/of29-2026-gpc.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4889/of30-2026-gpc.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4890/of31.2026_-_gpc.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4891/of32-2026-vcm.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4892/of33-2026-vcm.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4893/of34-2026-vcm.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4894/of35-2026-gpc.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4899/of40-2026-vcm.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4900/of41-2026-vcm.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4901/of42-2026-gpc.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4902/of43-2026-gpc-alteracao_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4903/of44.-2026-gpc_3.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4904/of45-2026-gpc_4.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4905/of46-2026-gpc_5.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4906/of47-2026-cartorioeleitoral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4907/of48-2026-vcm_7.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4908/of49-2026-resp.of-cir01-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4914/of50-2026_gpc-exp.4aro.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4915/of51-2026_gpc-duodecimo.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4916/of52-2026_vcm-ze_silva.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4926/of54-2026-_jobson-2oten.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4927/of55-2026_vcm-raul_belem.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4928/of56-2026_gpc-respof030-sms.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4929/of57-2026_gpc-respof128.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4930/of58-2026_gpc-leonidio-emendaparlamentar.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4940/of59-2026-_arnaldosilva.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4941/of60-2026_exp5aro.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4942/of61-2026_exp3are.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4943/of62-2026-_douglas.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4944/of63-2026-_arnaldosilva.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4945/of64-2026-_conselhocausaanimal.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4946/of65-2026-_sancao_tacita.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4947/of66-2026-_respof149.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4948/of67-2026-_informa_alteracao_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4949/of68-2026-_manutecaoestadaademar.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4950/of69-2026-_ilumincaobosque.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4951/of70-2026-_recupercaoponte.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4952/of71-2026-_31.16.0344.0347649.2026-17.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4953/of72-2026-_exp4are.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4954/of73-2026-_infor_maquinario.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4955/of74-2026-_solic_prestacaocontas..pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4956/of75-2026-gpc.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4957/of76-2026_os_inovadores.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4965/77-2026-gpc.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4966/of78-2026-gpc.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4967/of79-2026-gpc_solicita_informacoes_exoneracao.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4968/of80-2026-gpc.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4969/of81-2026-vcm.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4970/of82-2026-gpc.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4971/of83-2026-gpc.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4972/of84-2026-gpc.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4973/of85-2026-gpc.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4974/of86-2026-vcm.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4975/of87-2026-vcm.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4976/of88-2026-gpc.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4977/of89-2026-gpc.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4980/of90-2026-gpc.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4981/of91-2026-gpc.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4982/of92-2026-gpc.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4983/of93-2026-gpc.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4984/of94-2026-gpc_.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4985/of95-2026-gpc.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4887/plcl01-2026-revisao_servidores.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4918/pdl_-_aprovacao_contas_2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4835/plc01-2026-refis.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4870/plc02-2026-revisao_servidores_executivo.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4820/plo01-2026_celebrar_convenios.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4821/plo02-2026_cria_conselho_estradas.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4822/plo03-2025-altera_lei_1160-subvencoes.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4823/plo04-2025-creditos_adicionais_3.488.100.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4836/plo05-2025-altera_lei_1160-subvencoes_cont.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4917/projeto_de_lei_ordinaria_no_06-2026.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4934/plo07-2026-_abertura_de_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4959/plo08-2026-_revoga_isencao_copasa.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4960/plo09-2026-_abertura_credito_9.000.000.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4961/plo10-2026-_ldo-2027.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4978/projeto_de_lei_ordinaria_11-2026.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4885/plol02-2026-rev_pref_vice_conselheiros.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4938/plol03-2026-decl_utilidade_publica_os_inovadores.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4937/projeto_de_resolucao_no_3_-_ouvidoria.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4919/01-2026-tia_lainy.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4933/of147-2026-gp-veto_total_prop_lei_ord_06-2026.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4824/parecer_cljrf-01-2026-plo01-2026_1-2.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4826/parecer_cljrf-02-2026-plo04-2026_1-2.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4828/parecer_cljrf-03-2026-plc07-2025_1.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4825/parecer_cfo-01-2026-plo01-2026_3-4.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4827/parecer_cfo-02-2026-plo04-2026_3-4.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4829/parecer_cesa-03-2026-plc07-2025_2-3.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4830/01-2026-_espaco_multissensorial.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4831/02-2026-_reforma_area_convivencia.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4913/03-2026-_limpeza_cemiterio_matinha.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4922/04-2026-_inst_marco_turistico.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4939/05-2026-_rota_turistica.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4837/of01-2026-gpc_duodecimo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4838/of02-2026-vcm-empresacidada.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4839/of03-2026-vcm-limpeza_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4840/of04-2026-gpc-adiantamento_repasse.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4841/of05-2026-vcm-transporte_sao_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4842/of06-2026-vcm-informacoes_codigo_postura.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4843/of07-2026-vcm-atividades_ferias.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4844/of08-2026-gpc-of28534-2025-contas2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4845/of09-2026-vcm-festividades_s.reis.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4846/of10-2026-gpc-resp_of04-arlete.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4847/of11-2026-vcm_1-12.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4848/of12-2026-gpc.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4849/of13-2026-gpc.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4850/of14-2026-gpc-reiterarof01-2025-vefp.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4851/of15-2026-vcm.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4852/of16-2026gpc.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4853/of17-2026-vcm.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4854/of18-2026-gpc.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4855/of19-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4856/of20-2026-vcm.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4857/of21-2026-vcm.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4858/of22-2026-vcm_1-5.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4859/of23-2026-vcm_retirado_pauta.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4860/of24-2026-vcm_6.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4861/of25-2026-vcm_7.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4862/of26-2026-vcm_8.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4863/of27-2026-vcm.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4864/of28-2026-vcm.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4888/of29-2026-gpc.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4889/of30-2026-gpc.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4890/of31.2026_-_gpc.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4891/of32-2026-vcm.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4892/of33-2026-vcm.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4893/of34-2026-vcm.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4894/of35-2026-gpc.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4899/of40-2026-vcm.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4900/of41-2026-vcm.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4901/of42-2026-gpc.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4902/of43-2026-gpc-alteracao_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4903/of44.-2026-gpc_3.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4904/of45-2026-gpc_4.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4905/of46-2026-gpc_5.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4906/of47-2026-cartorioeleitoral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4907/of48-2026-vcm_7.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4908/of49-2026-resp.of-cir01-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4914/of50-2026_gpc-exp.4aro.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4915/of51-2026_gpc-duodecimo.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4916/of52-2026_vcm-ze_silva.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4926/of54-2026-_jobson-2oten.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4927/of55-2026_vcm-raul_belem.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4928/of56-2026_gpc-respof030-sms.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4929/of57-2026_gpc-respof128.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4930/of58-2026_gpc-leonidio-emendaparlamentar.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4940/of59-2026-_arnaldosilva.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4941/of60-2026_exp5aro.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4942/of61-2026_exp3are.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4943/of62-2026-_douglas.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4944/of63-2026-_arnaldosilva.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4945/of64-2026-_conselhocausaanimal.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4946/of65-2026-_sancao_tacita.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4947/of66-2026-_respof149.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4948/of67-2026-_informa_alteracao_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4949/of68-2026-_manutecaoestadaademar.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4950/of69-2026-_ilumincaobosque.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4951/of70-2026-_recupercaoponte.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4952/of71-2026-_31.16.0344.0347649.2026-17.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4953/of72-2026-_exp4are.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4954/of73-2026-_infor_maquinario.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4955/of74-2026-_solic_prestacaocontas..pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4956/of75-2026-gpc.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4957/of76-2026_os_inovadores.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4965/77-2026-gpc.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4966/of78-2026-gpc.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4967/of79-2026-gpc_solicita_informacoes_exoneracao.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4968/of80-2026-gpc.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4969/of81-2026-vcm.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4970/of82-2026-gpc.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4971/of83-2026-gpc.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4972/of84-2026-gpc.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4973/of85-2026-gpc.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4974/of86-2026-vcm.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4975/of87-2026-vcm.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4976/of88-2026-gpc.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4977/of89-2026-gpc.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4980/of90-2026-gpc.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4981/of91-2026-gpc.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4982/of92-2026-gpc.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4983/of93-2026-gpc.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4984/of94-2026-gpc_.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4985/of95-2026-gpc.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4887/plcl01-2026-revisao_servidores.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4918/pdl_-_aprovacao_contas_2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4835/plc01-2026-refis.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4870/plc02-2026-revisao_servidores_executivo.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4820/plo01-2026_celebrar_convenios.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4821/plo02-2026_cria_conselho_estradas.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4822/plo03-2025-altera_lei_1160-subvencoes.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4823/plo04-2025-creditos_adicionais_3.488.100.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4836/plo05-2025-altera_lei_1160-subvencoes_cont.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4917/projeto_de_lei_ordinaria_no_06-2026.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4934/plo07-2026-_abertura_de_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4959/plo08-2026-_revoga_isencao_copasa.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4960/plo09-2026-_abertura_credito_9.000.000.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4961/plo10-2026-_ldo-2027.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4978/projeto_de_lei_ordinaria_11-2026.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4986/oficio_no_206-2026-gp-encaminha_projeto_de_lei_ordinaria_no_12-2026_-_construcao_uai.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4885/plol02-2026-rev_pref_vice_conselheiros.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4938/plol03-2026-decl_utilidade_publica_os_inovadores.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4937/projeto_de_resolucao_no_3_-_ouvidoria.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4919/01-2026-tia_lainy.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4933/of147-2026-gp-veto_total_prop_lei_ord_06-2026.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4824/parecer_cljrf-01-2026-plo01-2026_1-2.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4826/parecer_cljrf-02-2026-plo04-2026_1-2.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4828/parecer_cljrf-03-2026-plc07-2025_1.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4825/parecer_cfo-01-2026-plo01-2026_3-4.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4827/parecer_cfo-02-2026-plo04-2026_3-4.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2026/4829/parecer_cesa-03-2026-plc07-2025_2-3.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H166"/>
+  <dimension ref="A1:H167"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="46.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="120.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="128.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="162.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -5263,1322 +5272,1348 @@
       </c>
       <c r="D116" t="s">
         <v>447</v>
       </c>
       <c r="E116" t="s">
         <v>448</v>
       </c>
       <c r="F116" t="s">
         <v>440</v>
       </c>
       <c r="G116" s="1" t="s">
         <v>479</v>
       </c>
       <c r="H116" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
         <v>481</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>10</v>
+        <v>79</v>
       </c>
       <c r="D117" t="s">
+        <v>447</v>
+      </c>
+      <c r="E117" t="s">
+        <v>448</v>
+      </c>
+      <c r="F117" t="s">
+        <v>440</v>
+      </c>
+      <c r="G117" s="1" t="s">
         <v>482</v>
       </c>
-      <c r="E117" t="s">
+      <c r="H117" t="s">
         <v>483</v>
-      </c>
-[...7 lines deleted...]
-        <v>484</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
+        <v>484</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>10</v>
+      </c>
+      <c r="D118" t="s">
         <v>485</v>
       </c>
-      <c r="B118" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E118" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
       <c r="F118" t="s">
-        <v>428</v>
+        <v>89</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>486</v>
+        <v>181</v>
       </c>
       <c r="H118" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
         <v>488</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D119" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="E119" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
       <c r="F119" t="s">
-        <v>89</v>
+        <v>428</v>
       </c>
       <c r="G119" s="1" t="s">
         <v>489</v>
       </c>
       <c r="H119" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
         <v>491</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="D120" t="s">
+        <v>485</v>
+      </c>
+      <c r="E120" t="s">
+        <v>486</v>
+      </c>
+      <c r="F120" t="s">
+        <v>89</v>
+      </c>
+      <c r="G120" s="1" t="s">
         <v>492</v>
       </c>
-      <c r="E120" t="s">
+      <c r="H120" t="s">
         <v>493</v>
-      </c>
-[...7 lines deleted...]
-        <v>494</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
+        <v>494</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>10</v>
+      </c>
+      <c r="D121" t="s">
         <v>495</v>
       </c>
-      <c r="B121" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E121" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F121" t="s">
         <v>428</v>
       </c>
       <c r="G121" s="1" t="s">
         <v>181</v>
       </c>
       <c r="H121" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D122" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="E122" t="s">
-        <v>493</v>
+        <v>496</v>
+      </c>
+      <c r="F122" t="s">
+        <v>428</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>498</v>
+        <v>181</v>
       </c>
       <c r="H122" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
         <v>500</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="D123" t="s">
+        <v>495</v>
+      </c>
+      <c r="E123" t="s">
+        <v>496</v>
+      </c>
+      <c r="G123" s="1" t="s">
         <v>501</v>
       </c>
-      <c r="E123" t="s">
+      <c r="H123" t="s">
         <v>502</v>
-      </c>
-[...7 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>505</v>
+        <v>503</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
         <v>10</v>
       </c>
       <c r="D124" t="s">
+        <v>504</v>
+      </c>
+      <c r="E124" t="s">
+        <v>505</v>
+      </c>
+      <c r="F124" t="s">
+        <v>13</v>
+      </c>
+      <c r="G124" s="1" t="s">
         <v>506</v>
       </c>
-      <c r="E124" t="s">
+      <c r="H124" t="s">
         <v>507</v>
-      </c>
-[...7 lines deleted...]
-        <v>509</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
         <v>10</v>
       </c>
       <c r="D125" t="s">
+        <v>509</v>
+      </c>
+      <c r="E125" t="s">
+        <v>510</v>
+      </c>
+      <c r="F125" t="s">
+        <v>440</v>
+      </c>
+      <c r="G125" s="1" t="s">
         <v>511</v>
       </c>
-      <c r="E125" t="s">
+      <c r="H125" t="s">
         <v>512</v>
-      </c>
-[...4 lines deleted...]
-        <v>513</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
+        <v>513</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>10</v>
+      </c>
+      <c r="D126" t="s">
         <v>514</v>
       </c>
-      <c r="B126" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E126" t="s">
-        <v>512</v>
-[...1 lines deleted...]
-      <c r="F126" t="s">
         <v>515</v>
       </c>
       <c r="G126" s="1" t="s">
         <v>181</v>
       </c>
       <c r="H126" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
         <v>517</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D127" t="s">
-        <v>511</v>
+        <v>514</v>
       </c>
       <c r="E127" t="s">
-        <v>512</v>
+        <v>515</v>
+      </c>
+      <c r="F127" t="s">
+        <v>518</v>
       </c>
       <c r="G127" s="1" t="s">
         <v>181</v>
       </c>
       <c r="H127" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="D128" t="s">
-        <v>520</v>
+        <v>514</v>
       </c>
       <c r="E128" t="s">
-        <v>521</v>
+        <v>515</v>
       </c>
       <c r="G128" s="1" t="s">
         <v>181</v>
       </c>
       <c r="H128" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
+        <v>522</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>10</v>
+      </c>
+      <c r="D129" t="s">
         <v>523</v>
       </c>
-      <c r="B129" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E129" t="s">
-        <v>521</v>
-[...1 lines deleted...]
-      <c r="F129" t="s">
         <v>524</v>
       </c>
       <c r="G129" s="1" t="s">
         <v>181</v>
       </c>
       <c r="H129" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
         <v>526</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D130" t="s">
-        <v>520</v>
+        <v>523</v>
       </c>
       <c r="E130" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="F130" t="s">
-        <v>515</v>
+        <v>527</v>
       </c>
       <c r="G130" s="1" t="s">
         <v>181</v>
       </c>
       <c r="H130" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="D131" t="s">
-        <v>520</v>
+        <v>523</v>
       </c>
       <c r="E131" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="F131" t="s">
-        <v>89</v>
+        <v>518</v>
       </c>
       <c r="G131" s="1" t="s">
         <v>181</v>
       </c>
       <c r="H131" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="D132" t="s">
-        <v>531</v>
+        <v>523</v>
       </c>
       <c r="E132" t="s">
-        <v>532</v>
+        <v>524</v>
       </c>
       <c r="F132" t="s">
         <v>89</v>
       </c>
       <c r="G132" s="1" t="s">
         <v>181</v>
       </c>
       <c r="H132" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
         <v>10</v>
       </c>
       <c r="D133" t="s">
+        <v>534</v>
+      </c>
+      <c r="E133" t="s">
         <v>535</v>
       </c>
-      <c r="E133" t="s">
+      <c r="F133" t="s">
+        <v>89</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H133" t="s">
         <v>536</v>
-      </c>
-[...7 lines deleted...]
-        <v>538</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
+        <v>537</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>10</v>
+      </c>
+      <c r="D134" t="s">
+        <v>538</v>
+      </c>
+      <c r="E134" t="s">
         <v>539</v>
       </c>
-      <c r="B134" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F134" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="G134" s="1" t="s">
         <v>540</v>
       </c>
       <c r="H134" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
         <v>542</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D135" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="E135" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F135" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="G135" s="1" t="s">
         <v>543</v>
       </c>
       <c r="H135" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
         <v>545</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="D136" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="E136" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F136" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>181</v>
+        <v>546</v>
       </c>
       <c r="H136" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="D137" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="E137" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F137" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="G137" s="1" t="s">
         <v>181</v>
       </c>
       <c r="H137" t="s">
-        <v>484</v>
+        <v>549</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>54</v>
+        <v>31</v>
       </c>
       <c r="D138" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="E138" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F138" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="G138" s="1" t="s">
         <v>181</v>
       </c>
       <c r="H138" t="s">
-        <v>549</v>
+        <v>487</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="D139" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="E139" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F139" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="G139" s="1" t="s">
         <v>181</v>
       </c>
       <c r="H139" t="s">
-        <v>430</v>
+        <v>552</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="D140" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="E140" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F140" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>181</v>
       </c>
       <c r="H140" t="s">
-        <v>487</v>
+        <v>430</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="D141" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="E141" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F141" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="G141" s="1" t="s">
         <v>181</v>
       </c>
       <c r="H141" t="s">
-        <v>494</v>
+        <v>490</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="D142" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="E142" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F142" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="G142" s="1" t="s">
         <v>181</v>
       </c>
       <c r="H142" t="s">
-        <v>442</v>
+        <v>497</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="D143" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="E143" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F143" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="G143" s="1" t="s">
         <v>181</v>
       </c>
       <c r="H143" t="s">
-        <v>533</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="D144" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="E144" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F144" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="G144" s="1" t="s">
         <v>181</v>
       </c>
       <c r="H144" t="s">
-        <v>556</v>
+        <v>536</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="D145" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="E145" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F145" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="G145" s="1" t="s">
         <v>181</v>
       </c>
       <c r="H145" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="D146" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="E146" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F146" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="G146" s="1" t="s">
         <v>181</v>
       </c>
       <c r="H146" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="D147" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="E147" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F147" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="G147" s="1" t="s">
         <v>181</v>
       </c>
       <c r="H147" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="D148" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="E148" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F148" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="G148" s="1" t="s">
         <v>181</v>
       </c>
       <c r="H148" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="D149" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="E149" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F149" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="G149" s="1" t="s">
         <v>181</v>
       </c>
       <c r="H149" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="D150" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="E150" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F150" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="G150" s="1" t="s">
         <v>181</v>
       </c>
       <c r="H150" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>10</v>
+        <v>105</v>
       </c>
       <c r="D151" t="s">
-        <v>570</v>
+        <v>538</v>
       </c>
       <c r="E151" t="s">
+        <v>539</v>
+      </c>
+      <c r="F151" t="s">
+        <v>527</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H151" t="s">
         <v>571</v>
-      </c>
-[...7 lines deleted...]
-        <v>573</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
+        <v>572</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>10</v>
+      </c>
+      <c r="D152" t="s">
+        <v>573</v>
+      </c>
+      <c r="E152" t="s">
         <v>574</v>
-      </c>
-[...10 lines deleted...]
-        <v>571</v>
       </c>
       <c r="F152" t="s">
         <v>434</v>
       </c>
       <c r="G152" s="1" t="s">
         <v>575</v>
       </c>
       <c r="H152" t="s">
         <v>576</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
         <v>577</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D153" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
       <c r="E153" t="s">
-        <v>571</v>
+        <v>574</v>
       </c>
       <c r="F153" t="s">
         <v>434</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>181</v>
+        <v>578</v>
       </c>
       <c r="H153" t="s">
-        <v>456</v>
+        <v>579</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="D154" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
       <c r="E154" t="s">
-        <v>571</v>
+        <v>574</v>
       </c>
       <c r="F154" t="s">
         <v>434</v>
       </c>
       <c r="G154" s="1" t="s">
         <v>181</v>
       </c>
       <c r="H154" t="s">
-        <v>430</v>
+        <v>456</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="D155" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
       <c r="E155" t="s">
-        <v>571</v>
+        <v>574</v>
       </c>
       <c r="F155" t="s">
         <v>434</v>
       </c>
       <c r="G155" s="1" t="s">
         <v>181</v>
       </c>
       <c r="H155" t="s">
-        <v>580</v>
+        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>54</v>
+        <v>31</v>
       </c>
       <c r="D156" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
       <c r="E156" t="s">
-        <v>571</v>
+        <v>574</v>
       </c>
       <c r="F156" t="s">
         <v>434</v>
       </c>
       <c r="G156" s="1" t="s">
         <v>181</v>
       </c>
       <c r="H156" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="D157" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
       <c r="E157" t="s">
-        <v>571</v>
+        <v>574</v>
       </c>
       <c r="F157" t="s">
         <v>434</v>
       </c>
       <c r="G157" s="1" t="s">
         <v>181</v>
       </c>
       <c r="H157" t="s">
-        <v>442</v>
+        <v>585</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="D158" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
       <c r="E158" t="s">
-        <v>571</v>
+        <v>574</v>
       </c>
       <c r="F158" t="s">
         <v>434</v>
       </c>
       <c r="G158" s="1" t="s">
         <v>181</v>
       </c>
       <c r="H158" t="s">
-        <v>533</v>
+        <v>442</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="D159" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
       <c r="E159" t="s">
-        <v>571</v>
+        <v>574</v>
       </c>
       <c r="F159" t="s">
         <v>434</v>
       </c>
       <c r="G159" s="1" t="s">
         <v>181</v>
       </c>
       <c r="H159" t="s">
-        <v>586</v>
+        <v>536</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="D160" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
       <c r="E160" t="s">
-        <v>571</v>
+        <v>574</v>
       </c>
       <c r="F160" t="s">
         <v>434</v>
       </c>
       <c r="G160" s="1" t="s">
         <v>181</v>
       </c>
       <c r="H160" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="D161" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
       <c r="E161" t="s">
-        <v>571</v>
+        <v>574</v>
+      </c>
+      <c r="F161" t="s">
+        <v>434</v>
       </c>
       <c r="G161" s="1" t="s">
         <v>181</v>
       </c>
       <c r="H161" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="D162" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
       <c r="E162" t="s">
-        <v>571</v>
-[...2 lines deleted...]
-        <v>434</v>
+        <v>574</v>
       </c>
       <c r="G162" s="1" t="s">
         <v>181</v>
       </c>
       <c r="H162" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>10</v>
+        <v>79</v>
       </c>
       <c r="D163" t="s">
-        <v>594</v>
+        <v>573</v>
       </c>
       <c r="E163" t="s">
-        <v>595</v>
+        <v>574</v>
       </c>
       <c r="F163" t="s">
-        <v>596</v>
+        <v>434</v>
       </c>
       <c r="G163" s="1" t="s">
         <v>181</v>
       </c>
       <c r="H163" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
+        <v>596</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>10</v>
+      </c>
+      <c r="D164" t="s">
+        <v>597</v>
+      </c>
+      <c r="E164" t="s">
         <v>598</v>
       </c>
-      <c r="B164" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F164" t="s">
-        <v>596</v>
+        <v>599</v>
       </c>
       <c r="G164" s="1" t="s">
         <v>181</v>
       </c>
       <c r="H164" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D165" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="E165" t="s">
+        <v>598</v>
+      </c>
+      <c r="F165" t="s">
+        <v>599</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H165" t="s">
         <v>602</v>
-      </c>
-[...4 lines deleted...]
-        <v>604</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
         <v>10</v>
       </c>
       <c r="D166" t="s">
+        <v>604</v>
+      </c>
+      <c r="E166" t="s">
+        <v>605</v>
+      </c>
+      <c r="G166" s="1" t="s">
         <v>606</v>
       </c>
-      <c r="E166" t="s">
+      <c r="H166" t="s">
         <v>607</v>
       </c>
-      <c r="F166" t="s">
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
         <v>608</v>
       </c>
-      <c r="G166" s="1" t="s">
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>10</v>
+      </c>
+      <c r="D167" t="s">
+        <v>609</v>
+      </c>
+      <c r="E167" t="s">
+        <v>610</v>
+      </c>
+      <c r="F167" t="s">
+        <v>611</v>
+      </c>
+      <c r="G167" s="1" t="s">
         <v>181</v>
       </c>
-      <c r="H166" t="s">
-        <v>609</v>
+      <c r="H167" t="s">
+        <v>612</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -6704,50 +6739,51 @@
     <hyperlink ref="G142" r:id="rId141"/>
     <hyperlink ref="G143" r:id="rId142"/>
     <hyperlink ref="G144" r:id="rId143"/>
     <hyperlink ref="G145" r:id="rId144"/>
     <hyperlink ref="G146" r:id="rId145"/>
     <hyperlink ref="G147" r:id="rId146"/>
     <hyperlink ref="G148" r:id="rId147"/>
     <hyperlink ref="G149" r:id="rId148"/>
     <hyperlink ref="G150" r:id="rId149"/>
     <hyperlink ref="G151" r:id="rId150"/>
     <hyperlink ref="G152" r:id="rId151"/>
     <hyperlink ref="G153" r:id="rId152"/>
     <hyperlink ref="G154" r:id="rId153"/>
     <hyperlink ref="G155" r:id="rId154"/>
     <hyperlink ref="G156" r:id="rId155"/>
     <hyperlink ref="G157" r:id="rId156"/>
     <hyperlink ref="G158" r:id="rId157"/>
     <hyperlink ref="G159" r:id="rId158"/>
     <hyperlink ref="G160" r:id="rId159"/>
     <hyperlink ref="G161" r:id="rId160"/>
     <hyperlink ref="G162" r:id="rId161"/>
     <hyperlink ref="G163" r:id="rId162"/>
     <hyperlink ref="G164" r:id="rId163"/>
     <hyperlink ref="G165" r:id="rId164"/>
     <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>