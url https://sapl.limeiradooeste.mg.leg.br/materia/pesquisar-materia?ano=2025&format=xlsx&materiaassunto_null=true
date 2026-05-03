--- v1 (2026-01-23)
+++ v2 (2026-05-03)
@@ -54,468 +54,468 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4378</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>GILMAR PEIXINHO</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4378/01-08-2025_p1-p1.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4378/01-08-2025_p1-p1.pdf</t>
   </si>
   <si>
     <t>determine providências para a roçagem das faixas laterais à Avenida da Saudade.</t>
   </si>
   <si>
     <t>4379</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4379/02-08-2025_p2-p2.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4379/02-08-2025_p2-p2.pdf</t>
   </si>
   <si>
     <t>determine a poda da árvore localizada na Avenida da Saudade em frente a oficina da Prefeitura.</t>
   </si>
   <si>
     <t>4380</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>ARLETE DA ZERO GRAU</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4380/03-08-2025_p3-p3.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4380/03-08-2025_p3-p3.pdf</t>
   </si>
   <si>
     <t>aquisição de localizadores de veias para atender à demanda da equipe de enfermagem da UAI Dra. Marivone Ribeiro Lacerda.</t>
   </si>
   <si>
     <t>4381</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>DOGLÃO</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4381/04-08-2025_p4-p4.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4381/04-08-2025_p4-p4.pdf</t>
   </si>
   <si>
     <t>determine a substituição da ponte localizada no Banco da Terra, Fazenda Paraíso, próximo às propriedades rurais dos Senhores Valdivino e “Pezão”.</t>
   </si>
   <si>
     <t>4382</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>CELITA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4382/05-08-2025_p5-p5.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4382/05-08-2025_p5-p5.pdf</t>
   </si>
   <si>
     <t>determine o conserto do final da Rua Juvenal Carneiro de Queiroz, bem como a limpeza do local e verificação do motivo da água correndo a céu aberto.</t>
   </si>
   <si>
     <t>4383</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4383/06-08-2025_p6-p6.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4383/06-08-2025_p6-p6.pdf</t>
   </si>
   <si>
     <t>determine a limpeza do lote na Rua Élcio de Souza, Bairro Bela Vista I e na Rua Antônio Rainho, Bairro Independência.</t>
   </si>
   <si>
     <t>4384</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>ARLETE DA ZERO GRAU, CELITA, DOGLÃO, GILMAR PEIXINHO</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4384/07-08-2025_p7-p7.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4384/07-08-2025_p7-p7.pdf</t>
   </si>
   <si>
     <t>determine a reconstrução da ponte popularmente conhecida como "Ponte do Toco", localizada sobre o Ribeirão do Toco, que estabelece importante ligação com a Serrinha.</t>
   </si>
   <si>
     <t>4385</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4385/08-08-2025_p8-p8.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4385/08-08-2025_p8-p8.pdf</t>
   </si>
   <si>
     <t>urgente necessidade de limpeza e manutenção da estrada na Comunidade Fazenda Canaã. A presença de bambus nas margens da via tem crescido de forma descontrolada, dificultando significativamente a passagem de veículos e pedestres.</t>
   </si>
   <si>
     <t>4413</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>ADEMIR BUGRIN, ALEXANDRE FILHO, TIA LAINY</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito a construção de quiosques na Praça da Matriz, com o objetivo de proporcionar um espaço adequado para que os idosos da comunidade possam se reunir para jogar baralho.</t>
   </si>
   <si>
     <t>4414</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>AILTO MORAES, ARLETE DA ZERO GRAU, CELITA, DOGLÃO, GILMAR PEIXINHO</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4414/10-2025_p1-p1_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4414/10-2025_p1-p1_opt.pdf</t>
   </si>
   <si>
     <t>Executivo Municipal a realização de estudos técnicos com a finalidade de promover a recuperação da estrada que atravessa as propriedades dos Senhores Claudionor Carmelo e Guilherme Maestrello, nesta localidade.</t>
   </si>
   <si>
     <t>4415</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4415/11-2025_p2-p2.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4415/11-2025_p2-p2.pdf</t>
   </si>
   <si>
     <t>solicitar ao Senhor Prefeito que determine a construção de um parque infantil na Praça Duque de Caxias (pracinha da Prefeitura).</t>
   </si>
   <si>
     <t>4416</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4416/12-2025_p3-p3.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4416/12-2025_p3-p3.pdf</t>
   </si>
   <si>
     <t>solicitar ao Senhor Prefeito que inclua o calçamento entre os túmulos do cemitério municipal em seu plano de obras.</t>
   </si>
   <si>
     <t>4422</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4422/ind13-2025.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4422/ind13-2025.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Senhor Prefeito que determine o conserto da Rua Paraguai esquina com a Avenida Chile.</t>
   </si>
   <si>
     <t>4423</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4423/ind14-2025.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4423/ind14-2025.pdf</t>
   </si>
   <si>
     <t>Determine a instalação de ares condicionados nas novas salas do Centro de Educação Infantil Ana Galicioli do Nascimento.</t>
   </si>
   <si>
     <t>4424</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>TIA LAINY</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4424/ind15-2025.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4424/ind15-2025.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Senhor Prefeito que determine o calçamento do pátio do CRAS.</t>
   </si>
   <si>
     <t>4425</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4425/ind16-2025.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4425/ind16-2025.pdf</t>
   </si>
   <si>
     <t>Realização da retirada do lixo do “Bosque do Jovino”, conserto dos bancos e substituição das lixeiras.</t>
   </si>
   <si>
     <t>4430</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>CELITA, DOGLÃO, GILMAR PEIXINHO</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4430/ind17-2025.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4430/ind17-2025.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Senhor Prefeito que determine a colocação de uma caçamba para depósito de lixo na Escola Municipal Honório Silveira Lacerda.</t>
   </si>
   <si>
     <t>4482</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4482/ind18-2025_1-2.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4482/ind18-2025_1-2.pdf</t>
   </si>
   <si>
     <t>Determine à Secretaria de Obras a viabilidade de construção de lombadas com sinalização nos seguintes endereços:</t>
   </si>
   <si>
     <t>4483</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4483/ind19-2025_3.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4483/ind19-2025_3.pdf</t>
   </si>
   <si>
     <t>INDICAR à Secretaria competente que verifique a possibilidade de abertura de uma rua no bairro Joamário, dando prosseguimento da Rua Paraguai até à Avenida da Saudade.</t>
   </si>
   <si>
     <t>4484</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4484/ind20-2025_4.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4484/ind20-2025_4.pdf</t>
   </si>
   <si>
     <t>INDICAR à Secretaria competente, para que realize, em caráter de urgência, o conserto do bebedouro de água gelada localizado ao lado do Estádio Luiz Carlos Ferrari.</t>
   </si>
   <si>
     <t>4535</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4535/ind21-2025.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4535/ind21-2025.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Senhor Prefeito que determine a limpeza, cascalhamento e o alargamento da estrada vicinal Anísio Demétrio Jorge – Anizão, próximo à residência do Senhor Célio Lopes.</t>
   </si>
   <si>
     <t>4555</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4555/ind22-2025_p1-p1.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4555/ind22-2025_p1-p1.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Senhor Prefeito que determine a construção de arquibancadas na quadra Domingos Rodrigues Pires localizada na Escola Municipal Honório Silveira Lacerda, região da Lama.</t>
   </si>
   <si>
     <t>4556</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4556/ind23-2025_p2-p2.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4556/ind23-2025_p2-p2.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Senhor Prefeito que determine reparos na ponte conhecida como “Ponte da Cabrinha”, próxima à propriedade do Zicão.</t>
   </si>
   <si>
     <t>4601</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4601/ind24-2025_geracaoesporte.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4601/ind24-2025_geracaoesporte.pdf</t>
   </si>
   <si>
     <t>solicitar ao Senhor Prefeito a adesão do “Programa Geração Esporte”._x000D_
 _x000D_
 https://social.mg.gov.br/noticias-artigos/2549-icms-esportivo-2025-municipios-de-minas-ja-podem-conferir-a-lista-provisoria-de-habilitados_x000D_
 _x000D_
 https://drive.google.com/file/d/1WYlSYTlnYeFuAUOnkkKhKQlEO0Zum_hS/view</t>
   </si>
   <si>
     <t>4617</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4617/ind25-2025-douglas.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4617/ind25-2025-douglas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Senhor Prefeito que determine a instalação de iluminação no campinho da praça do Bairro Joamário, localizada na Rua Amazonas entre as Avenidas Argentina e Chile.</t>
   </si>
   <si>
     <t>4634</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4634/ind26-2025_arvoresfrutiferas.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4634/ind26-2025_arvoresfrutiferas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Senhor Prefeito que determine a confecção de um projeto para a arborização com árvores frutíferas e ipês nas Praças Terezinha Oliveira Freitas do Residencial Independência e João Botassim Neto do Bairro Joamário.</t>
   </si>
   <si>
     <t>4635</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Solicitar ao Executivo Municipal que adquira máquinas para apoio à Associação dos Recicladores e Catadores Autônomos de Limeira do Oeste (ARCAL).</t>
   </si>
   <si>
     <t>4647</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4647/ind28-2025_lombada.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4647/ind28-2025_lombada.pdf</t>
   </si>
   <si>
     <t>Solicitar que o Senhor Prefeito determine a secretaria de obras verificar tecnicamente a viabilidade da construção de lombada na Avenida Chile em frente à casa do Thiago Teixeira (Filho Deusmauro), Bairro Joamário.</t>
   </si>
   <si>
     <t>4648</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4648/ind29-2025_lombadas-gilmar.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4648/ind29-2025_lombadas-gilmar.pdf</t>
   </si>
   <si>
     <t>Solicitar que o Senhor Prefeito determine à Secretaria de Obras que verifique a viabilidade de construção de lombadas com sinalização nos seguintes locais:_x000D_
 		1 – Avenida Dom José entre as Ruas Pernambuco e Brasil próximo à residência do Senhor Mizael;_x000D_
 		2 – Avenida Dom José entre as Ruas Pernambuco e Santa Catarina próximo à residência da Senhora Ozana.</t>
   </si>
   <si>
     <t>4649</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4649/ind30-2025_lombada-mg62.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4649/ind30-2025_lombada-mg62.pdf</t>
   </si>
   <si>
     <t>Solicitar que o Senhor Prefeito determine à Secretaria de Obras que construa uma lombada na Avenida Minas Gerais, altura do nº 62 no Bairro “Bela Vista I”, após a Rua 6 de Novembro.</t>
   </si>
   <si>
     <t>4655</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>ARLETE DA ZERO GRAU, DOGLÃO</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4655/indicacao_no_31.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4655/indicacao_no_31.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Senhor Prefeito que determine alguns consertos no Centro de Educação Infantil Ana Galicioli do Nascimento, sendo: manutenção do parquinho infantil; colocação de calhas no telhado do barracão, manutenção do piso que está em desnível e efetuar a poda das árvores.</t>
   </si>
   <si>
     <t>4656</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4656/indicacao_no_32.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4656/indicacao_no_32.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Senhor Prefeito que determine as providências necessárias para solucionar as seguintes demandas no cemitério municipal: instalação de iluminação; ossário coletivo; infraestrutura das vias da ampliação do cemitério.</t>
   </si>
   <si>
     <t>4657</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>DOGLÃO, GILMAR PEIXINHO</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4657/indicacao_n_33.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4657/indicacao_n_33.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Senhor Prefeito que determine a construção de uma ciclovia no anel viário Enedino Pereira de Souza.</t>
   </si>
   <si>
     <t>4680</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>ALEXANDRE FILHO, ARLETE DA ZERO GRAU, CELITA, DOGLÃO</t>
   </si>
   <si>
     <t>Assunto: Solicitação de obras de quebra de barranco e levantamento da Estrada 080 (Sebastião Barcelos da Fonseca) – Trecho "Estrada do Queijeiro" até a propriedade do Sr. Vandico.</t>
   </si>
   <si>
     <t>4681</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>DOGLÃO, TIA LAINY</t>
   </si>
@@ -528,3141 +528,3141 @@
   <si>
     <t>36</t>
   </si>
   <si>
     <t>ADEMIR BUGRIN, ARLETE DA ZERO GRAU, DOGLÃO</t>
   </si>
   <si>
     <t>Recuperação da "Ponte do Colorado" e Trecho Adjacente.</t>
   </si>
   <si>
     <t>4688</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Rotatória no encontro das Ruas José Florindo de Queiroz com Elson de Souza e reparo na canaleta de escoamento de águas pluviais.</t>
   </si>
   <si>
     <t>4699</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4699/ind38-2025_alargar_estrada_joaodam.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4699/ind38-2025_alargar_estrada_joaodam.pdf</t>
   </si>
   <si>
     <t>Alargamento da Estrada sobre o bueiro de gado, na propriedade do Sr. João Dam.</t>
   </si>
   <si>
     <t>4742</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4742/ind39-2025_limpeza_vegetacao_ponte_cabrinha.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4742/ind39-2025_limpeza_vegetacao_ponte_cabrinha.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Senhor Prefeito que determine as providências necessárias para a limpeza da vegetação sobre a ponte do Córrego da Cabrinha.</t>
   </si>
   <si>
     <t>4343</t>
   </si>
   <si>
     <t>OFI</t>
   </si>
   <si>
     <t>Ofício</t>
   </si>
   <si>
     <t>TIÃO ARARA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4343/of01-2025.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4343/of01-2025.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, venho requisitar de Vossa Excelência, a 1ª (primeira) parcela do Duodécimo, referente ao mês de janeiro de 2025.</t>
   </si>
   <si>
     <t>4344</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4344/of02-2025.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4344/of02-2025.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Venho respeitosamente informar fatos, com imagens comprobatórias anexas e solicitar que medidas sejam tomadas.</t>
   </si>
   <si>
     <t>4348</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4348/of03-2025.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4348/of03-2025.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Fernando Augusto Quatroque, 1º Ten. Comandante do 4º Pelotão da Polícia Militar Rodoviária de Iturama; Vimos solicitar apoio à mobilização que ocorrerá no dia 11 de janeiro do corrente ano às 7 horas na Rodovia LMG 865 km 29 ao 30 próximo à propriedade do Senhor Oscar Isenco (Oscarzinho).</t>
   </si>
   <si>
     <t>4349</t>
   </si>
   <si>
     <t>ADEMIR BUGRIN</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4349/of04-2025.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4349/of04-2025.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Zé Vitor, Deputado Federal; Vimos por este solicitar intermediação de Vossa Excelência, em caráter de urgência junto aos governos estadual e federal para que sejam determinadas providências necessárias para a realização de um recapeamento na rodovia LMG 865 e na MGC-497.</t>
   </si>
   <si>
     <t>4350</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4350/of05-2025.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4350/of05-2025.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Maxlei Carlos Rezende, 1º Ten. Comandante do 5º Pelotão da Polícia Militar Limeira do Oeste - MG; Vimos informar Vossa Senhoria sobre uma mobilização que ocorrerá no dia 11 de janeiro do corrente ano às 7 horas na Rodovia LMG 865 km 29 ao 30 próximo à propriedade do Senhor Oscar Isenco (Oscarzinho).</t>
   </si>
   <si>
     <t>4351</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4351/of06-2025.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4351/of06-2025.pdf</t>
   </si>
   <si>
     <t>À Senhora Maria Clara Marra Deputada Estadual; Vimos por este solicitar a viabilização de uma retroescavadeira e uma pá carregadeira para nosso município.</t>
   </si>
   <si>
     <t>4352</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4352/of07-2025.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4352/of07-2025.pdf</t>
   </si>
   <si>
     <t>À Senhora Maria Clara Marra Deputada Estadual; Vimos por este solicitar a que atue junto aos órgãos competentes no sentido de viabilizar a aquisição de até 150 mata-burros de ferro e 02 conjuntos de vigas metálicas de 15 metros para o nosso município.</t>
   </si>
   <si>
     <t>4353</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4353/of08-2025.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4353/of08-2025.pdf</t>
   </si>
   <si>
     <t>À Senhora Ana Paula Fontana Florentino, Setor de Cultura e Comunicação – Usina Coruripe Açúcar e Álcool S/A; Vimos por este informar sobre uma mobilização que ocorrerá no dia 11 de janeiro do corrente ano às 7 horas na Rodovia LMG 865 km 29 ao 30 próximo à propriedade do Senhor Oscar Isenco (Oscarzinho).</t>
   </si>
   <si>
     <t>4354</t>
   </si>
   <si>
     <t>ALEXANDRE FILHO</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4354/of09-2025.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4354/of09-2025.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Venho respeitosamente solicitar que seja realizada a limpeza dos canteiros da Avenida da Saudade e da Avenida Vereador Antônio Policarpo Garcia.</t>
   </si>
   <si>
     <t>4355</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4355/of10-2025.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4355/of10-2025.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Maurício Souza, Deputado Federal; Vimos por este solicitar intermediação de Vossa Excelência, em caráter de urgência junto aos governos estadual e federal para que sejam determinadas providências necessárias para a realização de um recapeamento na rodovia LMG 865 e na MGC-497.</t>
   </si>
   <si>
     <t>4356</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4356/of11-2025.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4356/of11-2025.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Solicito adiantamento de parte do repasse, no valor de R$ 50.000,00 para pagamento de algumas despesas da Casa que precisam ser feitas imediatamente, dentre elas a posse dos agentes políticos.</t>
   </si>
   <si>
     <t>4357</t>
   </si>
   <si>
     <t>AILTO MORAES</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4357/of12-2025.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4357/of12-2025.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Vimos respeitosamente solicitar transporte nas seguintes datas e horários para as festividades que ocorrerão na cidade de São Sebastião do Pontal:_x000D_
 		- no dia 11/01 saída de Limeira do Oeste às 20 horas;_x000D_
 		- no dia 12/01 saída de Limeira do Oeste às 7 horas.</t>
   </si>
   <si>
     <t>4358</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4358/of13-2025.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4358/of13-2025.pdf</t>
   </si>
   <si>
     <t>Senhor Zé Silva, Deputado Federal, Vimos por este solicitar que verifique junto aos órgãos a possibilidade de viabilizar recursos para a aquisição de uma patrol, uma pá carregadeira e um caminhão basculante para o nosso município.</t>
   </si>
   <si>
     <t>4359</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4359/of14-2025.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4359/of14-2025.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Vimos respeitosamente solicitar transporte para as festividades que ocorrerão na cidade de São Sebastião do Pontal no dia 18 de janeiro às 20 horas, onde ocorrerá show da dupla Gino e Geno.</t>
   </si>
   <si>
     <t>4360</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4360/of15-2025.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4360/of15-2025.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Zé Silva, Deputado Federal, Solicitamos que viabilize recursos financeiros para aquisição de 01 micro ônibus para atender ao setor educacional do município.</t>
   </si>
   <si>
     <t>4361</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4361/of16-2025.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4361/of16-2025.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Raul Belém, Vimos por este solicitar a viabilização de recursos para a aquisição de três ambulâncias para atender à demanda da Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>4362</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4362/of17-2025.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4362/of17-2025.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Solicito a Vossa Excelência que seja feita uma correção nos salários dos servidores, bem como um aumento real de 15% (quinze por cento) em seus vencimentos, visto que a defasagem salarial é muito grande.</t>
   </si>
   <si>
     <t>4363</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4363/of18-2025.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4363/of18-2025.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Venho por este solicitar que seja efetivado convênio de saúde a custo zero para os servidores públicos municipais.</t>
   </si>
   <si>
     <t>4364</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4364/of19-2025.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4364/of19-2025.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,  Diante do aumento significativo do custo de vida e da inflação nos últimos meses, venho solicitar formalmente um reajuste no valor do vale-alimentação. Sugiro um reajuste de R$ 500,00 (quinhentos reais), que é próximo aos valores praticados no setor privado e suficiente para custear uma cesta básica.</t>
   </si>
   <si>
     <t>4365</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4365/of20-2025.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4365/of20-2025.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, solicito um reajuste em igualdade com o que foi dado aos vencimentos do Prefeito, conforme compromisso do mesmo.</t>
   </si>
   <si>
     <t>4366</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4366/of21-2025.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4366/of21-2025.pdf</t>
   </si>
   <si>
     <t>Senhora Jaqueline Moreira Arruda, Secretária Municipal de Saúde, Venho por este sugerir que os horários de saída das viagens voltem a ser como anteriormente.</t>
   </si>
   <si>
     <t>4367</t>
   </si>
   <si>
     <t>ADEMIR BUGRIN, ALEXANDRE FILHO, ARLETE DA ZERO GRAU, CELITA, DOGLÃO, GILMAR PEIXINHO, TIA LAINY, TIÃO ARARA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4367/of22-2025.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4367/of22-2025.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Considerando o aumento significativo de casos de dengue, venho por esse solicitar que sejam tomadas as providências para a realização do fumacê.</t>
   </si>
   <si>
     <t>4368</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4368/of23-2025.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4368/of23-2025.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Em visita à Unidade de Atendimento Imediato Dra Marivone Ribeiro Lacerda constatei que a sala de curativo trata-se de um local totalmente inadequado para a realização desse trabalho.</t>
   </si>
   <si>
     <t>4369</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4369/of24-2025.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4369/of24-2025.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Solicitamos ao Poder Executivo que interceda junto às universidades para que possam ser viabilizados os descontos e também bolsas de estudos, ajudando assim nossos jovens a ingressar e se manter no ensino superior.</t>
   </si>
   <si>
     <t>4370</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4370/of25-2025.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4370/of25-2025.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Solicito a Vossa Excelência a reconstrução da ponte localizada no córrego da Lama, na Fazenda Barreiro, próximo ao Sandoval.</t>
   </si>
   <si>
     <t>4371</t>
   </si>
   <si>
     <t>ARLETE DA ZERO GRAU, DOGLÃO, GILMAR PEIXINHO</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4371/of26-2025.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4371/of26-2025.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Solicitamos providências em relação a duas demandas na “estrada da   Valdete” sentido ao Banco da Terra Paraíso.</t>
   </si>
   <si>
     <t>4372</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4372/of27-2025_opt_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4372/of27-2025_opt_opt.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Venho por este solicitar que seja realizada a limpeza do bosque localizado no Jardim Bela Vista I.</t>
   </si>
   <si>
     <t>4373</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4373/of28-2025.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4373/of28-2025.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Possivelmente já seja de Vosso conhecimento a problemática sobre as caçambas dispostas em alguns pontos da cidade para depósito de lixo.</t>
   </si>
   <si>
     <t>4374</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4374/of29-2025.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4374/of29-2025.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Encaminho a Vossa Excelência os seguintes documentos contábeis da Câmara Municipal referente à competência de dezembro de 2024.</t>
   </si>
   <si>
     <t>4375</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4375/of30-2025.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4375/of30-2025.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Solicitamos de Vossa Excelência a reforma e reparos na Creche Amor de Mãe, tendo em vista a necessidade desta solicitação que proporcionará aos alunos e profissionais o ambiente adequado para exercer suas atividades.</t>
   </si>
   <si>
     <t>4388</t>
   </si>
   <si>
     <t>ARLETE DA ZERO GRAU, CELITA, GILMAR PEIXINHO</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4388/of31-2025.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4388/of31-2025.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, solicitamos transporte para as festividades que ocorrerão na comunidade São Sebastião, na Matinha, no dia 25 de janeiro de 2025.</t>
   </si>
   <si>
     <t>4389</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4389/of32-2025.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4389/of32-2025.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Tendo em vista que há tempos vem acontecendo acidentes no cruzamento entre a Avenida Bahia e a Rua Amazonas e que de uns tempos pra cá aumentou a gravidade desses acidentes._x000D_
 Solicito que seja feita uma avaliação técnica para solucionar essa questão.</t>
   </si>
   <si>
     <t>4390</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4390/of33-2025.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4390/of33-2025.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Solicito que a Vossa Excelência invista em cursos profissionalizantes,_x000D_
 disponibilizando-os à população.</t>
   </si>
   <si>
     <t>4393</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4393/of34-2025_p01-p01.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4393/of34-2025_p01-p01.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Encaminho o expediente aprovado na 1ª Reunião Ordinária realizada no dia 20 de janeiro do corrente ano:</t>
   </si>
   <si>
     <t>4394</t>
   </si>
   <si>
     <t>ARLETE DA ZERO GRAU, CELITA, DOGLÃO, GILMAR PEIXINHO, TIÃO ARARA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4394/of35-2025_p02-p02.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4394/of35-2025_p02-p02.pdf</t>
   </si>
   <si>
     <t>Senhor Deputado Zé Silva, Solicitação de Reunião para Discussão sobre a LMG-865</t>
   </si>
   <si>
     <t>4395</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4395/of36-2025_p03-p03.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4395/of36-2025_p03-p03.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, peço que sejam tomadas as devidas providências para que por intermédio da Secretaria competente, seja realizada a sinalização vertical e horizontal das ruas e avenidas de nossa cidade, com prioridade para a Avenida Bahia, esquina com a Rua José Florindo de Queiroz, local em que já tiveram vários acidentes.</t>
   </si>
   <si>
     <t>4396</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4396/of37-2025_p04-p04.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4396/of37-2025_p04-p04.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Venho por meio deste solicitar a realização de reparos urgentes nas estradas do P.A. Reserva (Tracajá).</t>
   </si>
   <si>
     <t>4397</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4397/of38-2025_p05-p05.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4397/of38-2025_p05-p05.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Com o intuito de promover a inclusão social e ampliar as oportunidades de emprego e renda para os cidadãos do nosso município, venho por meio desta solicitar a implantação do programa CNH Social.</t>
   </si>
   <si>
     <t>4398</t>
   </si>
   <si>
     <t>ADEMIR BUGRIN, AILTO MORAES, ALEXANDRE FILHO, ARLETE DA ZERO GRAU, CELITA, DOGLÃO, GILMAR PEIXINHO, TIA LAINY, TIÃO ARARA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4398/of39-2025_p06-p06.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4398/of39-2025_p06-p06.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, pedimos a Vossa Excelência especial empenho em buscar recursos para a construção de uma quadra com cobertura na Escola Municipal Maria Tonini.</t>
   </si>
   <si>
     <t>4399</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4399/of40-2025_p07-p07.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4399/of40-2025_p07-p07.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Vimos por este solicitar a construção de pontos de ônibus com cobertura em nossa cidade.</t>
   </si>
   <si>
     <t>4400</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4400/of41-2025_p08-p08.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4400/of41-2025_p08-p08.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Venho por este solicitar a implantação ou parceria com “Casas de Apoio” na cidade de Barretos - SP que atenda às necessidades dos usuários de Limeira do Oeste.</t>
   </si>
   <si>
     <t>4401</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4401/of42-2025_p09-p09.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4401/of42-2025_p09-p09.pdf</t>
   </si>
   <si>
     <t>A Excelentíssima Senhora, Gabriela Stefanello Pires - Promotora de Justiça, 1ª Promotoria de Justiça da Comarca de Iturama/MG._x000D_
 Encaminha resposta ao Ofício nº 010/2024/1ªPJ/ITMPJ - Referente: Inquérito Civil n° 04.16.0344.0052216.2023-90.</t>
   </si>
   <si>
     <t>4402</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4402/of43-2025_p10-p10.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4402/of43-2025_p10-p10.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Encaminho em anexo as emendas individuais impositivas referentes ao exercício corrente, dos seguintes vereadores: Ademir Silva Costa, Ailto de Moraes Cavalcante, Arlete Pereira de Alencar, Celita Queiroz de Oliveira, Douglas Aparecido Ferreira Vieira, Elainy Aparecida de Souza, Gilmar Vidal Souza, José Alexandre de Plácido Filho e Sebastião Gomes Nogueira.</t>
   </si>
   <si>
     <t>4403</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4403/of44-2025_p11-p11.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4403/of44-2025_p11-p11.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Venho respeitosamente solicitar a construção de uma faixa elevada para em frente às escolas municipais.</t>
   </si>
   <si>
     <t>4404</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4404/of45-2025_p12-p12.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4404/of45-2025_p12-p12.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Vimos respeitosamente solicitar a construção de faixas de pedestre elevadas ao lado da UBS localizada no cruzamento das Avenidas Bahia e Tocantins.</t>
   </si>
   <si>
     <t>4405</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4405/of46-2025_p13-p13.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4405/of46-2025_p13-p13.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Em atendimento à população que está construindo suas casas com dificuldade e tendo em vista o aumento de preços dos produtos impactando na vida das pessoas, solicito parceria com empresas locadoras de caçambas para que possam oferecer descontos, incentivando assim a construção de casas.</t>
   </si>
   <si>
     <t>4406</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4406/of47-2025_p14-p14.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4406/of47-2025_p14-p14.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Tendo em vista que periodicamente uma equipe de saúde se desloca para atendimento nas comunidades rurais, solicitamos que seja realizada a limpeza do posto de atendimento da Comunidade P. A. Reserva, retiros 1 e 2.</t>
   </si>
   <si>
     <t>4407</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4407/of48-2025_p15-p15.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4407/of48-2025_p15-p15.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, solicitamos que seja realizado junto à secretarias competentes um projeto de horta comunitária para atendimento das famílias em situação de vulnerabilidade, auxiliando na complementação e melhorando os hábitos alimentares dessas pessoas.</t>
   </si>
   <si>
     <t>4431</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4431/of49-2025_p16-p16.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4431/of49-2025_p16-p16.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Solicitamos que determine ao setor competente a realização dos procedimentos necessários para a colocação de alambrados na Praça Geraldo Tomaz de Queiroz.</t>
   </si>
   <si>
     <t>4432</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4432/of50_-_ademir_-_elainy_-_alexandre_filho_-_relatorio_vigilancia_sanitaria_-_cemiterio.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4432/of50_-_ademir_-_elainy_-_alexandre_filho_-_relatorio_vigilancia_sanitaria_-_cemiterio.pdf</t>
   </si>
   <si>
     <t>Senhora Layane Queiroz Oliveira Bozza, solicitamos que nos encaminhe a cópia do_x000D_
 relatório técnico gerado por essa vigilância sanitária, sobre a visita realizada no cemitério e velório municipais no dia 29 de janeiro do corrente ano.</t>
   </si>
   <si>
     <t>4433</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>DOGLÃO, TIÃO ARARA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4433/of51-2025_p18-p18.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4433/of51-2025_p18-p18.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Vimos através do presente solicitar especial atenção no sentido de_x000D_
 autorizar o setor competente que construa um aterro com bueiros de concreto bem como a fixação de corrimão na estrada junto à propriedade rural do senhor José Nunes Covizzi, popular Zé Maraia, próxima à ponte no Córrego do Chapéu, na Fazenda Barreiro.</t>
   </si>
   <si>
     <t>4434</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4434/of52-2025_p19-p19.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4434/of52-2025_p19-p19.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, realizar uma limpeza e roçagem nas proximidades da ponte de concreto do Calais e melhoria na sinalização.</t>
   </si>
   <si>
     <t>4435</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4435/of53-2025_p1-p1.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4435/of53-2025_p1-p1.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, venho requisitar a 2ª parcela do Duodécimo, referente ao mês de fevereiro.</t>
   </si>
   <si>
     <t>4436</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4436/of54-2025_p2-p2.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4436/of54-2025_p2-p2.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Encaminho o expediente aprovado na 2ª RO realizada no dia 03 de fevereiro.</t>
   </si>
   <si>
     <t>4437</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4437/of55-2025_p01-p02.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4437/of55-2025_p01-p02.pdf</t>
   </si>
   <si>
     <t>Senhora Ana Paula Junqueira Leão, Vimos por este solicitar a viabilização de uma patrola e uma pá carregadeira para nosso município.</t>
   </si>
   <si>
     <t>4438</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>AILTO MORAES, GILMAR PEIXINHO</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4438/of56-2025_p03-p04.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4438/of56-2025_p03-p04.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Vimos por este solicitar a isenção das taxas para os times que tem interesse em disputar a Copa Comércio, como era nos últimos anos.</t>
   </si>
   <si>
     <t>4439</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4439/of57-2025_p05-p06.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4439/of57-2025_p05-p06.pdf</t>
   </si>
   <si>
     <t>Senhor Jader José, Presidente do SISPLO, venho por este solicitar que seja informado se existe, por parte desse sindicato, alguma proposta para reivindicação de reajuste salarial, das diárias de viagens dos servidores bem como do vale alimentação.</t>
   </si>
   <si>
     <t>4440</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4440/of58-2025_p07-p08.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4440/of58-2025_p07-p08.pdf</t>
   </si>
   <si>
     <t>Senhor Maria Clara, Deputada Estadual, Solicitamos a especial atenção de Vossa Excelência para que interceda junto ao presidente da CEMIG no sentido de determinar aos setores competentes a realização de um estudo minucioso em busca de uma solução urgente para os problemas da queda de energia elétrica em nosso município.</t>
   </si>
   <si>
     <t>4441</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4441/of59_-alexandre_filho_-_casas_-_minha_casa_minha_vida.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4441/of59_-alexandre_filho_-_casas_-_minha_casa_minha_vida.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Maykon Delfino, Presidente da Hatitaeng, Venho respeitosamente solicitar especial empenho para destinar para nosso município:_x000D_
 - 50 casas do Projeto Minha Casa Minha Vida para o setor urbano;_x000D_
 - 50 casas do Projeto Minha Casa Minha Vida para o setor rural.</t>
   </si>
   <si>
     <t>4442</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4442/of60_-alexandre_filho_-_gilmar_machado_-_solicitacao_de_upa.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4442/of60_-alexandre_filho_-_gilmar_machado_-_solicitacao_de_upa.pdf</t>
   </si>
   <si>
     <t>Senhor Gilmar Machado, Assessor especial da Secretaria da República, Venho por este solicitar Vossa intercessão junto aos órgãos competentes para que seja destinada verba para construção de uma Unidade de Pronto Atendimento – UPA em nosso município.</t>
   </si>
   <si>
     <t>4443</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4443/of61-2025_p09-p10.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4443/of61-2025_p09-p10.pdf</t>
   </si>
   <si>
     <t>Senhora Jaqueline Moreira Arruda, SMS, Venho respeitosamente solicitar que seja colocado um estande com profissionais da área da saúde durante as festividades do pré carnaval que ocorrerá de 21 a 23 de fevereiro na Praça José Cândido de Lima.</t>
   </si>
   <si>
     <t>4444</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4444/of62-2025_p11-p12.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4444/of62-2025_p11-p12.pdf</t>
   </si>
   <si>
     <t>Senhor Michel Lopes, Receita Federal, venho solicitar que seja disponibilizado ao município de Limeira do Oeste/MG, na forma de cessão ou doação:</t>
   </si>
   <si>
     <t>4445</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4445/of63-2025_p13-p14.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4445/of63-2025_p13-p14.pdf</t>
   </si>
   <si>
     <t>Senhora Jaqueline Moreira Arruda, SMS; Venho, por meio deste ofício, solicitar informações sobre a ausência de Agente Comunitário de Saúde (ACS) no Bairro Morumbi.</t>
   </si>
   <si>
     <t>4446</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4446/of64_-elainy_-_secretaria_de_saude_-_cordoes_identificacao_autistas.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4446/of64_-elainy_-_secretaria_de_saude_-_cordoes_identificacao_autistas.pdf</t>
   </si>
   <si>
     <t>A Senhora Jaqueline Moreira Arruda, solicito que sejam adquiridos pela Secretaria de Saúde esses cordões de girassol e entregues às pessoas que preencham os requisitos para portá-los.</t>
   </si>
   <si>
     <t>4447</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4447/of65-2025_p15-p16.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4447/of65-2025_p15-p16.pdf</t>
   </si>
   <si>
     <t>A Senhora Maria Clara, Deputada Estadual, Vimos por este solicitar a disponibilização de recurso para aquisição de uma van para uso da Secretaria de Saúde de nosso município.</t>
   </si>
   <si>
     <t>4448</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4448/of66-2025_p17-p18.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4448/of66-2025_p17-p18.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Solicito que seja viabilizada a contratação de jovens aprendizes para_x000D_
 atuar no setor público de Limeira do Oeste visto que isso sempre fez parte das_x000D_
 Vossas cobranças enquanto Vereador desta Casa de Leis, conforme cópia do Ofício_x000D_
 nº 015/2018.</t>
   </si>
   <si>
     <t>4449</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>AILTO MORAES, ARLETE DA ZERO GRAU, CELITA, DOGLÃO, GILMAR PEIXINHO, TIÃO ARARA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4449/of67-2025_p19-p20.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4449/of67-2025_p19-p20.pdf</t>
   </si>
   <si>
     <t>Ao André Janones Deputado Federal, Vimos por este solicitar a viabilização de uma patrola e uma pá carregadeira para nosso município.</t>
   </si>
   <si>
     <t>4450</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4450/of68-2025-ailto_-_copasa.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4450/of68-2025-ailto_-_copasa.pdf</t>
   </si>
   <si>
     <t>Solicitação de Reparo de Buraco/Valeta na Rua Nelson Anastácio.</t>
   </si>
   <si>
     <t>4451</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4451/of69-2025-alexandre-prefeito-uai.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4451/of69-2025-alexandre-prefeito-uai.pdf</t>
   </si>
   <si>
     <t>Solicitação de Relatório e Melhorias na Unidade de Atendimento</t>
   </si>
   <si>
     <t>4457</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4457/of70-2025_mariaclara.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4457/of70-2025_mariaclara.pdf</t>
   </si>
   <si>
     <t>Senhora Maria Clara Marra, Deputada Estadual, Solicitamos a especial atenção de Vossa Excelência para viabilização de recursos financeiros para aquisição de um veículo para atender especificamente às crianças portadoras do TEA transtorno espectro autista.</t>
   </si>
   <si>
     <t>4458</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4458/of71-2025_zesilva.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4458/of71-2025_zesilva.pdf</t>
   </si>
   <si>
     <t>Senhor Zé Silva, Deputado Federal, Vimos por este solicitar a disponibilização de recurso para aquisição de uma van para uso da Secretaria de Saúde de nosso município.</t>
   </si>
   <si>
     <t>4459</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4459/of72-2025_anapaula.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4459/of72-2025_anapaula.pdf</t>
   </si>
   <si>
     <t>Senhora Ana Paula Leão, Deputada Federal, Vimos por este solicitar a disponibilização de recurso para aquisição de uma van para uso da Secretaria de Saúde de nosso município.</t>
   </si>
   <si>
     <t>4460</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4460/of73-2025_anapaula.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4460/of73-2025_anapaula.pdf</t>
   </si>
   <si>
     <t>A Senhora Ana Paula Leão, Deputada Federal, Solicitamos que viabilize recursos financeiros para aquisição de 01 ônibus para atender ao setor educacional do município.</t>
   </si>
   <si>
     <t>4461</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4461/of74-2025-mauriciovolei-zevitor.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4461/of74-2025-mauriciovolei-zevitor.pdf</t>
   </si>
   <si>
     <t>Senhores Deputados Maurício do Vôlei e Zé Vitor, Venho por este solicitar o envio de recursos para aquisição de 50 mata-burros de ferro para serem utilizados nas propriedades rurais de nosso município.</t>
   </si>
   <si>
     <t>4462</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4462/of75-2025_zevitor.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4462/of75-2025_zevitor.pdf</t>
   </si>
   <si>
     <t>Senhor Deputado Zé Vitor, Venho por este solicitar Vossa intercessão junto aos órgãos_x000D_
 competentes para que sejam destinados recursos no valor de R$ 5.000.000,00_x000D_
 (cinco milhões de reais) que serão destinados para construção de uma Unidade de_x000D_
 Pronto Atendimento UPA em nosso município.</t>
   </si>
   <si>
     <t>4463</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4463/of76-2025_zesilva.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4463/of76-2025_zesilva.pdf</t>
   </si>
   <si>
     <t>Senhor Deputado Zé Silva, Venho por este solicitar recursos financeiros na ordem de R$_x000D_
 2.000.000,00 (dois milhões de reais) do Ministério da Saúde para a construção de_x000D_
 uma UPA em nosso município, garantindo assim o atendimento à toda demanda_x000D_
 existente.</t>
   </si>
   <si>
     <t>4464</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4464/of77-2025-elainy-jaqueline.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4464/of77-2025-elainy-jaqueline.pdf</t>
   </si>
   <si>
     <t>Senhora Jaqueline Moreira Arruda, SMS, Venho por este solicitar uma reunião entre Vossa Senhoria, a servidora Gláucia, responsável pela agenda de viagens e as mães de crianças atípicas para tratar de assuntos referentes aos tratamentos dessas crianças.</t>
   </si>
   <si>
     <t>4465</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4465/of78-2025-ademir-prefeito.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4465/of78-2025-ademir-prefeito.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Venho por este solicitar a instalação de câmeras de monitoramento nas_x000D_
 seguintes áreas da zona rural:</t>
   </si>
   <si>
     <t>4466</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4466/of79-2025-exp3a_re.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4466/of79-2025-exp3a_re.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminha o expediente aprovado na 3ª RE, realizada neste dia.</t>
   </si>
   <si>
     <t>4467</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4467/of80-2025_gabriel_promotor.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4467/of80-2025_gabriel_promotor.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor, Gabriel Rufino Galindo Campos Camargo Bandeira, Promotor de Justiça; É com grande satisfação que, em nome da população de Limeira do Oeste - MG, manifestamos nossas boas-vindas por vossa chegada a esta Comarca.</t>
   </si>
   <si>
     <t>4468</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4468/of81-2025_alexandre-arnaldo_silva.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4468/of81-2025_alexandre-arnaldo_silva.pdf</t>
   </si>
   <si>
     <t>Senhor Deputado Arnaldo Silva, Vimos por este solicitar destinação de emendas para nosso município para as seguintes demandas, considerando a urgência e necessidade; APAE, Escola Mun. Antônio Vicente e Conselho Tutelar.</t>
   </si>
   <si>
     <t>4470</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4470/of82-2025_2.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4470/of82-2025_2.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Venho, em nome dos moradores da região da propriedade do Senhor Max Lacerda, solicitar, com a urgência máxima, que Vossa Excelência determine à secretaria competente o patrolamento da estrada vicinal e o levantamento do aterro.</t>
   </si>
   <si>
     <t>4471</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4471/of83-2025_3.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4471/of83-2025_3.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito: Venho à Vossa Excelência, em nome dos moradores da Rua Baltazar Freitas da Costa, que residem no perímetro urbano deste Município, solicitar com urgência, a autorização de Vossa Excelência para que a Secretaria de Obras realize os trabalhos de levantamento e de cascalhamento da referida rua.</t>
   </si>
   <si>
     <t>4472</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4472/of84-2025_4.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4472/of84-2025_4.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito: Solicito que o Poder Executivo indique uma área para construção da sede do Conselho Tutelar.</t>
   </si>
   <si>
     <t>4473</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4473/of085-2025-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4473/of085-2025-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito: peço que seja viabilizada a construção de banheiros nas praças do Bairro Joamário e do Residencial Independência.</t>
   </si>
   <si>
     <t>4474</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4474/of86-2025_5.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4474/of86-2025_5.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito: Venho por este agradecer Vossa Excelência pelo atendimento à solicitação em conceder transporte gratuito para as viagens da melhor idade, visto que a importância do transporte para a melhor idade vai muito além da simples locomoção.</t>
   </si>
   <si>
     <t>4475</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4475/of087-2025-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4475/of087-2025-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito: Considerando o laudo anexo elaborado pela vigilância sanitária municipal, cópia anexa, em que fica demonstrada as condições críticas e preocupantes do cemitério e velório municipal, solicito medidas urgentes para sanar as irregularidades apresentadas.</t>
   </si>
   <si>
     <t>4476</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4476/of88-2025_raulbelem.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4476/of88-2025_raulbelem.pdf</t>
   </si>
   <si>
     <t>Senhores Deputados: Raul Belém e João Júnior, Solicito que sejam enviados recursos para construção de uma cobertura na quadra de voleibol da Escola Estadual Izoldino Soares de Freitas.</t>
   </si>
   <si>
     <t>4477</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4477/of089-2025-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4477/of089-2025-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Vimos por este solicitar um projeto para a construção um quiosque com 5 mesas na Praça José Cândido de Lima (praça da matriz).</t>
   </si>
   <si>
     <t>4478</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4478/of90-2025_8.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4478/of90-2025_8.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito: Solicitamos que sejam determinadas providências para a revitalização do espaço conhecido como “buracão”.</t>
   </si>
   <si>
     <t>4479</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4479/of91-2025_9-11.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4479/of91-2025_9-11.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito: Encaminho em anexo a tabela de retificação das minhas emendas impositivas para o ano de 2025 para as devidas providências.</t>
   </si>
   <si>
     <t>4480</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4480/of92-2025_12-14.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4480/of92-2025_12-14.pdf</t>
   </si>
   <si>
     <t>4486</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4486/of093-2025vcm_p1-p1.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4486/of093-2025vcm_p1-p1.pdf</t>
   </si>
   <si>
     <t>Senhor Charles Santos, Deputado Estadual, Venho por este solicitar o envio de recursos para aquisição de mata-burros de ferro para serem utilizados nas propriedades rurais de nosso município.</t>
   </si>
   <si>
     <t>4487</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4487/of094-2025vcm_p2-p2.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4487/of094-2025vcm_p2-p2.pdf</t>
   </si>
   <si>
     <t>Senhor Charles Santos, Deputado Estadual, Solicito recurso para aquisição de 2 pontes de ferro para substituir pontes de madeira.</t>
   </si>
   <si>
     <t>4488</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4488/of095-2025vcm_p3-p3.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4488/of095-2025vcm_p3-p3.pdf</t>
   </si>
   <si>
     <t>Senhor Charles Santos, Deputado Estadual, Solicito que Vossa Excelência interceda junto ao DER para que as lombadas existentes na LMG - 865, onde entesta a Estrada Municipal Juvenal Carneiro de Queiroz - Juvenal Chico, sejam retiradas e instalados radares, pois essas lombadas na rodovia já causaram muitos estragos em veículos.</t>
   </si>
   <si>
     <t>4489</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4489/of096-2025vcm_p4-p4.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4489/of096-2025vcm_p4-p4.pdf</t>
   </si>
   <si>
     <t>Senhor Charles Santos, Deputado Estadual, Solicito que Vossa Excelência encaminhe, em regime de urgência, recurso financeiro para aquisição de duas ambulâncias visto que as que disponíveis no município estão em estado precário, precisando serem substituídas.</t>
   </si>
   <si>
     <t>4490</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4490/of97-2025_15-16.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4490/of97-2025_15-16.pdf</t>
   </si>
   <si>
     <t>Senhor Elismar Prado, Deputado Estadual, solicito a alocação do montante de R$ 150.000,00 (cento e cinquenta mil reais) para a Assistência Social de Limeira do Oeste/MG.</t>
   </si>
   <si>
     <t>4491</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4491/of98-2025_17.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4491/of98-2025_17.pdf</t>
   </si>
   <si>
     <t>Senhor Weliton Prado, Deputado Federal, solicito o seu apoio na alocação de recursos destinados ao financiamento de cirurgias eletivas, exames e biópsias, serviços que, infelizmente, nem todos são cobertos pelo Sistema Único de Saúde (SUS).</t>
   </si>
   <si>
     <t>4492</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4492/of99-2025_18.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4492/of99-2025_18.pdf</t>
   </si>
   <si>
     <t>Senhor Elismar Prado, Deputado Estadual, solicito o seu apoio na alocação de recursos para a aquisição de um micro-ônibus executivo destinado ao transporte de pacientes oncológicos.</t>
   </si>
   <si>
     <t>4493</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4493/of100-2025_19.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4493/of100-2025_19.pdf</t>
   </si>
   <si>
     <t>Senhor Weliton Prado, Deputado Federal, solicitação do devido apoio no sentido de viabilizar a implantação da Nova Unidade de Atendimento Imediato (UAI) no nosso Município.</t>
   </si>
   <si>
     <t>4494</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4494/of101-2025_20.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4494/of101-2025_20.pdf</t>
   </si>
   <si>
     <t>Senhora Divina Ferreira de Queiroz Covizzi, convida Vossa Senhoria e o servidor Marlon Herrique Freitas Souza para uma reunião com o objetivo de esclarecer os fatos e prestar informações à esta Casa Legislativa e à população, referentes à organização e realização do Pré Carnaval de 2025.</t>
   </si>
   <si>
     <t>4495</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>ARLETE DA ZERO GRAU, DOGLÃO, TIÃO ARARA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4495/of102-2025_21-22.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4495/of102-2025_21-22.pdf</t>
   </si>
   <si>
     <t>Senhor Arnaldo Silva, Deputado Estadual, Vimos por este solicitar a viabilização de uma retroescavadeira e uma pá carregadeira para nosso município.</t>
   </si>
   <si>
     <t>4496</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4496/of103-2025_23-24.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4496/of103-2025_23-24.pdf</t>
   </si>
   <si>
     <t>Senhor Arnaldo Silva, Deputado Estadual, Vimos por este solicitar a disponibilização de recurso para aquisição de uma van para uso da Secretaria de Saúde de nosso município.</t>
   </si>
   <si>
     <t>4497</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4497/of104-2025_25-26.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4497/of104-2025_25-26.pdf</t>
   </si>
   <si>
     <t>Senhor Arnaldo Silva, Deputado Estadual,Solicitamos que viabilize recursos financeiros para aquisição de 01 ônibus para atender ao setor educacional do município.</t>
   </si>
   <si>
     <t>4498</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4498/of105-2025_27-28.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4498/of105-2025_27-28.pdf</t>
   </si>
   <si>
     <t>Senhora Maria Clara, Deputada Estadual, Vimos por este solicitar a disponibilização de recursos destinados à aquisição de um caminhão coletor de lixo para atendimento das demandas do nosso município.</t>
   </si>
   <si>
     <t>4499</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4499/of106-2025_29-30.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4499/of106-2025_29-30.pdf</t>
   </si>
   <si>
     <t>Senhora Maria Clara, Deputada Estadual, Vimos por este solicitar a viabilização de recursos financeiros para aquisição de um caminhão pipa para atendimento das demandas do nosso_x000D_
 município.</t>
   </si>
   <si>
     <t>4500</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>ARLETE DA ZERO GRAU, CELITA, DOGLÃO</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4500/of107-2025_31-32.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4500/of107-2025_31-32.pdf</t>
   </si>
   <si>
     <t>Senhor Fred Costa, Deputado Federal, Solicitamos a vossa especial atenção no sentido de viabilizar recursos financeiros na ordem de R$ 200.000,00 (duzentos mil reais) para a construção de uma sala adaptada para animais (cães e gatos) a ser construída neste município.</t>
   </si>
   <si>
     <t>4505</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4505/of108-2025_vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4505/of108-2025_vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho anexo a tabela de retificação das minhas emendas impositivas para o ano de 2025.</t>
   </si>
   <si>
     <t>4506</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4506/of109-2025_gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4506/of109-2025_gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho o expediente aprovado na 5ª RO realizada no dia 17 de março.</t>
   </si>
   <si>
     <t>4507</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4507/of110-2025_vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4507/of110-2025_vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, solicito que seja oferecido aos servidores do município cursos de capacitação.</t>
   </si>
   <si>
     <t>4508</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4508/of111-2025_vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4508/of111-2025_vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Tendo em vista o aumento da nossa população, sugiro a construção de um "Parque das águas".</t>
   </si>
   <si>
     <t>4509</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4509/of112-2025_vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4509/of112-2025_vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Newton Cardoso, solicitamos o envio de um veículo para a Defesa Civil de nosso município.</t>
   </si>
   <si>
     <t>4510</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4510/of113-2025_gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4510/of113-2025_gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Retifica tabela de emendas impositivas individuais.</t>
   </si>
   <si>
     <t>4511</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>ALEXANDRE FILHO, CELITA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4511/of114-2025_vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4511/of114-2025_vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Solicitamos em regime de urgência que sejam adotadas as medidas necessárias para que haja estacionamento em apenas um dos lados na Rua Brasil entre a Avenida da Saudade e a Avenida Dom José.</t>
   </si>
   <si>
     <t>4512</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4512/of115-2025_vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4512/of115-2025_vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Solicitamos urgentemente o conserto das valetas de escoamento de água, pois muitas estão danificadas, com buracos consideráveis precisando ser consertados para evitar danos nos veículos.</t>
   </si>
   <si>
     <t>4513</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4513/of116-2025_vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4513/of116-2025_vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Considerando que havia uma caçambas para coleta de lixo na entrada da cidade e essa foi retirada do local, solicito, uma vez que esse benefício sempre foi oferecido à população, que a caçamba seja recolocada visto que tenho recebido inúmeros pedidos e reclamações dos moradores dos sítios no entorno da cidade.</t>
   </si>
   <si>
     <t>4514</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4514/of117-2025_vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4514/of117-2025_vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Encaminho em anexo a tabela de retificação das minhas emendas impositivas para o ano de 2025 para as devidas providências.</t>
   </si>
   <si>
     <t>4515</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4515/of118_-_elainy_-_prefeito_-_substituicao_das_casas_de_madeira.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4515/of118_-_elainy_-_prefeito_-_substituicao_das_casas_de_madeira.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Venho por este solicitar que seja desenvolvido um projeto junto às secretarias competentes para a substituição das casas de madeira por casas de alvenaria.</t>
   </si>
   <si>
     <t>4516</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>ALEXANDRE FILHO, TIA LAINY</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4516/of119-alexandre_filho_-_elainy_-_cameras_e_iluminacao_no_lixao.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4516/of119-alexandre_filho_-_elainy_-_cameras_e_iluminacao_no_lixao.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Solicitamos que seja feita a iluminação e a instalação de câmeras de segurança no local destinado ao lixão.</t>
   </si>
   <si>
     <t>4517</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>ALEXANDRE FILHO, ARLETE DA ZERO GRAU, DOGLÃO, GILMAR PEIXINHO</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4517/of120-2025_leonidio.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4517/of120-2025_leonidio.pdf</t>
   </si>
   <si>
     <t>Senhor Leonídio Bouças, Deputado Estadual, solicitamos a disponibilização de recursos destinados à aquisição de um caminhão coletor de lixo para atendimento das demandas do nosso município.</t>
   </si>
   <si>
     <t>4518</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4518/of121-2025_leonidio.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4518/of121-2025_leonidio.pdf</t>
   </si>
   <si>
     <t>Senhor Leonídio Bouças, Deputado Estadual, Vimos por este solicitar a viabilização de recursos financeiros para aquisição de um caminhão pipa.</t>
   </si>
   <si>
     <t>4519</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4519/of122-2025_leonidio.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4519/of122-2025_leonidio.pdf</t>
   </si>
   <si>
     <t>Senhor Leonídio Bouças, Deputado Estadual, Solicitamos o envio de um veículo para a Defesa Civil de nosso município, pois a frota atual não disponibiliza de um veículo que atenda à necessidade da Defesa Civil.</t>
   </si>
   <si>
     <t>4520</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4520/of123-2025_raulbelem.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4520/of123-2025_raulbelem.pdf</t>
   </si>
   <si>
     <t>Senhor Raul Belém, Deputado Estadual, Solicitamos o envio de um veículo para a Defesa Civil de nosso município, pois a frota atual não disponibiliza de um veículo que atenda à necessidade da Defesa Civil.</t>
   </si>
   <si>
     <t>4521</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4521/of124-2025_raulbelem.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4521/of124-2025_raulbelem.pdf</t>
   </si>
   <si>
     <t>Senhor Raul Belém, Deputado Estadual, Vimos por este solicitar a viabilização de recursos financeiros para aquisição de um caminhão pipa para atendimento das demandas do nosso município.</t>
   </si>
   <si>
     <t>4522</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4522/of125-2025_raulbelem.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4522/of125-2025_raulbelem.pdf</t>
   </si>
   <si>
     <t>Senhor Raul Belém, Deputado Estadual, Vimos por este solicitar a disponibilização de recursos destinados à aquisição de um caminhão coletor de lixo para atendimento das demandas do nosso município.</t>
   </si>
   <si>
     <t>4523</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4523/of126-2025_vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4523/of126-2025_vcm.pdf</t>
   </si>
   <si>
     <t>4526</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>o Senhor Adrian Franco Silva Coordenador da 31ª Regional - DER Ituitutaba MG. Providenciar com urgência a respeito do acumulo de água em dia de chuva na altura do  km 03 . Sobre uma erosão no aterro da Taquaritinga, na altura do km 07.</t>
   </si>
   <si>
     <t>4527</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>ADEMIR BUGRIN, AILTO MORAES, ALEXANDRE FILHO, ARLETE DA ZERO GRAU, CELITA, DOGLÃO, GILMAR PEIXINHO, TIÃO ARARA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4527/of128-2025_vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4527/of128-2025_vcm.pdf</t>
   </si>
   <si>
     <t>Informações a respeito do projeto de lei ordinária nº 128/2025.</t>
   </si>
   <si>
     <t>4528</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>Resposta ao Ofício nº 103/2025</t>
   </si>
   <si>
     <t>4529</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4529/of130-2025_gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4529/of130-2025_gpc.pdf</t>
   </si>
   <si>
     <t>A Senhora Rosemar Assis Vasconcelos, indico os seguintes membros para Conselho Municipal de Educação:_x000D_
 titular: Arlete Pereira de Alencar_x000D_
 suplente: José Alexandre de Plácido Filho.</t>
   </si>
   <si>
     <t>4530</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4530/of131-2025_gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4530/of131-2025_gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Conforme solicitação contida no Ofício nº 134/2025-GP, devolvo o Projeto de Lei Complementar nº 03/2025.</t>
   </si>
   <si>
     <t>4531</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4531/of132-2025_gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4531/of132-2025_gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, venho requisitar a 4ª parcela do Duodécimo, referente ao mês de abril.</t>
   </si>
   <si>
     <t>4536</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4536/of133-2025_vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4536/of133-2025_vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, vimos por este solicitar que sejam instaladas câmeras de segurança nas escolas municipais.</t>
   </si>
   <si>
     <t>4537</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4537/of134-2025_vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4537/of134-2025_vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Vimos por este solicitar a construção de um anfiteatro em nossa cidade.</t>
   </si>
   <si>
     <t>4538</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4538/of135-2025_vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4538/of135-2025_vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Vanderlei Queiroz Pereira, Agente Desenvolvimento - SENAR; Venho por este solicitar que seja pleiteado junto ao SENAR ou outras instituições parceiras um curso para formação de pedreiro.</t>
   </si>
   <si>
     <t>4539</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>AILTO MORAES, CELITA, GILMAR PEIXINHO</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4539/of136-2025_vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4539/of136-2025_vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Solicitamos que este recurso seja transferido para uma conta específica e seja utilizado somente para a finalidade que foi dita no vídeo.</t>
   </si>
   <si>
     <t>4540</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4540/of137-2025_vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4540/of137-2025_vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Adrian Franco Silva, Coordenador 31ª Regional - DER, Venho por este, respeitosamente, solicitar que seja informado quando será o início das obras de recapeamento da LMG 865, no trecho entre Limeira do Oeste e Usina Coruripe — Filial Iturama.</t>
   </si>
   <si>
     <t>4541</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4541/of138-2025_gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4541/of138-2025_gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho expediente aprovado na 6ª RO, realizada no dia 07 de abril.</t>
   </si>
   <si>
     <t>4542</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4542/of139-2025_vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4542/of139-2025_vcm.pdf</t>
   </si>
   <si>
     <t>4543</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4543/of140-2025-gpc-respof010-smct.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4543/of140-2025-gpc-respof010-smct.pdf</t>
   </si>
   <si>
     <t>Senhora Queila Rodrigues, Secretária Municipal de Cultura, em resposta ao OF010/2025-SMCT, indico as vereadoras:_x000D_
 titular: Arlete Pereira de Alencar_x000D_
 suplente: Celita Queiroz de Oliveira</t>
   </si>
   <si>
     <t>4547</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>ALEXANDRE FILHO, ARLETE DA ZERO GRAU, CELITA, DOGLÃO, TIÃO ARARA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4547/of141-2025-vcm_leonidio-compactador.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4547/of141-2025-vcm_leonidio-compactador.pdf</t>
   </si>
   <si>
     <t>Senhor Leonídio Bouças, Deputado Estadual, Vimos por este solicitar a disponibilização de recurso financeiro para aquisição de um rolo compactador FRC 1700 ou FRC800.</t>
   </si>
   <si>
     <t>4548</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>ARLETE DA ZERO GRAU, CELITA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4548/of142-2025-vcm_bancosnovacanaaa.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4548/of142-2025-vcm_bancosnovacanaaa.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Solicitamos que seja feita a restauração e/ou substituição dos bancos e mesa da Comunidade Nova Canaã visto que encontram-se muito danificados.</t>
   </si>
   <si>
     <t>4549</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4549/of143-2025-vcm_zevitor.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4549/of143-2025-vcm_zevitor.pdf</t>
   </si>
   <si>
     <t>Senhor Zé Vitor, Deputado Federal, Venho por este solicitar que Vossa Excelência envie ao nosso município equipamentos odontológicos para unidades do Sistema Único de Saúde_x000D_
 (SUS).</t>
   </si>
   <si>
     <t>4550</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4550/of144-2025-vcm_sma-placas.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4550/of144-2025-vcm_sma-placas.pdf</t>
   </si>
   <si>
     <t>Senhora Franciely Covizzi Costa, Secretária de Meio Ambiente, Venho respeitosamente solicitar a colocação de placas que alertem sobre crime para soltura de animais, em pontos estratégicos.</t>
   </si>
   <si>
     <t>4557</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4557/of145-2025-vcm_ailto-copasa.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4557/of145-2025-vcm_ailto-copasa.pdf</t>
   </si>
   <si>
     <t>Tendo em vista o investimento da COPASA - MG em Limeira do Oeste para melhoria do fornecimento de água, solicito especial atenção também para a rede de esgoto.</t>
   </si>
   <si>
     <t>4558</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4558/of146-2025-vcm_ailto-prefeito.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4558/of146-2025-vcm_ailto-prefeito.pdf</t>
   </si>
   <si>
     <t>Solicitar transporte, como de costume, para as festividades que ocorrerão na cidade de Carneirinho a partir da data de hoje até o dia 27 de abril, e para a cidade de União de Minas, ao menos nos dias 02 e 03 de maio do corrente ano.</t>
   </si>
   <si>
     <t>4565</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4565/of147-2025_gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4565/of147-2025_gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminha o expediente aprovado na 7ª RO realizada no dia 22 de abril.</t>
   </si>
   <si>
     <t>4566</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4566/of148-2025_vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4566/of148-2025_vcm.pdf</t>
   </si>
   <si>
     <t>Senhor José Roney, Secretário de Estradas, Solicito que seja realizado um trabalho para recuperação e levantamento da “estrada do Brentan”.</t>
   </si>
   <si>
     <t>4567</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4567/of149-2025_gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4567/of149-2025_gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho o expediente aprovado na 4ª RE realizada neste dia.</t>
   </si>
   <si>
     <t>4568</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4568/of150-2025_vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4568/of150-2025_vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito Leandro e Senhor Coordenador do Transporte Escolar Éberton, Considerando a grande procura por parte de pais e alunos que relatam más condições de alguns veículos que realizam o transporte escolar e universitário, solicito que seja determinada uma vistoria nesses veículos para apuração dos fatos e verificação das condições em que se encontram.</t>
   </si>
   <si>
     <t>4569</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4569/of151-2025_vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4569/of151-2025_vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Considerando que há vários lotes e calçadas sujos com capim, solicito que sejam determinadas providências para a limpeza pois o capim alto e o acúmulo de sujeira criam um ambiente ideal para a proliferação de vetores de doenças.</t>
   </si>
   <si>
     <t>4570</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4570/of152-2025_gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4570/of152-2025_gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, solicitamos a 5ª parcela do Duodécimo, referente ao mês de maio.</t>
   </si>
   <si>
     <t>4571</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4571/of153-2025_vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4571/of153-2025_vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, solicitamos transporte para as festividades da tradicional "Festa da Comunidade Barreiro".</t>
   </si>
   <si>
     <t>4573</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4573/of154-2025_vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4573/of154-2025_vcm.pdf</t>
   </si>
   <si>
     <t>Senhor José Roney, Secretário Municipal de Estradas, solicito que seja feita a melhoria da estrada que liga Limeira do Oeste até o local da festa para facilitar o acesso.</t>
   </si>
   <si>
     <t>4574</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4574/of155-2025_vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4574/of155-2025_vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Solicitamos que seja realizado um estudo técnico e, posteriormente, implementada a mão única na Avenida Vereador Antônio Policarpo Garcia, entre as Ruas Mato Grosso e Rua Santa Catarina.</t>
   </si>
   <si>
     <t>4575</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4575/of156-2025_vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4575/of156-2025_vcm.pdf</t>
   </si>
   <si>
     <t>Senhora Franciély Covizzi Costa, Secretária Meio Ambiente, Solicito que seja enviada a esta Casa de Leis a cópia do relatório sobre a análise de água do poço perfurado próximo ao lixão.</t>
   </si>
   <si>
     <t>4576</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4576/of157-2025_vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4576/of157-2025_vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Solicito que Vossa Excelência determine o conserto da cabeceira da ponte localizada sob o córrego do Reserva, na divisa do Cancella e PA. Reserva, visto que há buracos com grande risco de acidentes.</t>
   </si>
   <si>
     <t>4577</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4577/of158-2025_vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4577/of158-2025_vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Solicito que seja determinada a manutenção da estrada em frente a propriedade do Senhor Welington Marculino e a estrada frente a propriedade do Senhor José Manoel da Silva (Bizunga).</t>
   </si>
   <si>
     <t>4578</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4578/of159-2025_gpc-act-interlegis.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4578/of159-2025_gpc-act-interlegis.pdf</t>
   </si>
   <si>
     <t>Solicitação de Acordo de Cooperação Técnica (ACT).</t>
   </si>
   <si>
     <t>4579</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4579/of160-2025_gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4579/of160-2025_gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho o expediente aprovado na 8ª RO realizada no dia 5 de maio.</t>
   </si>
   <si>
     <t>4580</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4580/of161-2025_vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4580/of161-2025_vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, solicito a Vossa Excelência que determine a manutenção dos parquinhos infantis e das academias ao ar livre visto que algumas peças estão danificadas e necessitam ser substituídas.</t>
   </si>
   <si>
     <t>4581</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4581/of162-2025_gpc-caixa-96-144.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4581/of162-2025_gpc-caixa-96-144.pdf</t>
   </si>
   <si>
     <t>Senhor Rogério Pereira Dutra, Gerente da Agencia de Iturama/MG; Aumento do prazo de contratação e renovação do convênio consignado 96 para 144 meses.</t>
   </si>
   <si>
     <t>4582</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4582/of163-2025_vcm_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4582/of163-2025_vcm_opt.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Hudson Elvis Ferreira, agente relacionamento CEMIG; Considerando que há vários galhos tocando a rede de alta tensão que distribui energia elétrica para o P. A. Reserva | e Il, solicito que sejam tomadas as providências necessárias para resolver a questão.</t>
   </si>
   <si>
     <t>4583</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4583/of164-2025_vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4583/of164-2025_vcm.pdf</t>
   </si>
   <si>
     <t>A Senhora Rosemar Assis Vasconcelos, Secretária Educação; Solicito que seja realizado um “Torneio de Pipa” envolvendo as Secretarias Municipais de Esporte e Lazer, Cultura e Turismo e Educação.</t>
   </si>
   <si>
     <t>4584</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4584/of165-2025_vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4584/of165-2025_vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 Conforme as imagens anexas, solicito, com a máxima urgência, o  conserto dos banheiros públicos localizados na Praça José Cândido de Lima.</t>
   </si>
   <si>
     <t>4585</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4585/of166-2025_vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4585/of166-2025_vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 Tendo em vista o concurso público que está sendo realizado por esta Câmara Municipal, solicito a disponibilização das Escolas Municipais Antônio Vicente Fonseca e Maria Tonini da Silva para realização das provas objetivas no dia 27/07/2025, conforme cronograma anexo.</t>
   </si>
   <si>
     <t>4586</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4586/of167-2025_vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4586/of167-2025_vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Venho respeitosamente solicitar algumas ações a serem realizadas na_x000D_
 Praça José Cândido de Lima (Praça da Matriz):_x000D_
 1 distribuição de lixeiras na praça;_x000D_
 2 pintura do piso da cobertura Alípio Soares Barbosa;_x000D_
 3 sinalização do estacionamento de ônibus no Terminal Rodoviário.</t>
   </si>
   <si>
     <t>4591</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4591/of168-2025_vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4591/of168-2025_vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho em anexo a tabela de retificação das minhas emendas impositivas.</t>
   </si>
   <si>
     <t>4592</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4592/of169-2025_vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4592/of169-2025_vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, indico a Vereadora Arlete Pereira como representante do Poder Legislativo para compor a Comissão Especial, face a Lei Ordinária 1130.</t>
   </si>
   <si>
     <t>4593</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4593/of170-2025_gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4593/of170-2025_gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Adrian Franco Silva, Chefe da 31ª Regional - DER - Ituiutaba/MG, solicitar que seja realizada a roçagem do capim às margens da Rodovia LMG 865, trecho entre Limeira do Oeste e a Usina Coruripe — Filial Iturama.</t>
   </si>
   <si>
     <t>4598</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4598/of171-2025_gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4598/of171-2025_gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho o expediente aprovado na 9ª RO realizada nesta data.</t>
   </si>
   <si>
     <t>4599</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4599/of172-2025-_vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4599/of172-2025-_vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, solicito o transporte, como de costume, para as festividades que ocorrerão na cidade de Alexandrita - MG conforme programação anexa.</t>
   </si>
   <si>
     <t>4600</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4600/of173-2025-_vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4600/of173-2025-_vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Solicitamos que seja feita a aquisição de equipamentos médico hospitalares para atender às demandas da saúde, da UTI móvel e da Unidade Básica de Saúde “ENFERMEIRA THAUGY FURTADO DA SILVA”.</t>
   </si>
   <si>
     <t>4602</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4602/of174-2025-_vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4602/of174-2025-_vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Venho por este solicitar que Vossa Excelência determine ao setor competente que faça a reposição da areia no “parquinho” do Bosque Municipal Nelson Coelho Araújo.</t>
   </si>
   <si>
     <t>4603</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4603/of175-2025_gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4603/of175-2025_gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Zé Silva, Deputado Federal, Solicitamos Vossa atuação junto ao Diretor do DER-MG, Dr. Rodrigo Tavares, com a finalidade de verificar em qual fase está o processo de licitação e a previsão de início das obras referentes à execução do projeto de recape da Rodovia LMG 865, no trecho entre Limeira do Oeste à Usina Coruripe - Filial Iturama.</t>
   </si>
   <si>
     <t>4604</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4604/of176-2025-_vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4604/of176-2025-_vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Venho por este solicitar a aquisição dos seguintes itens para a Unidade_x000D_
 de Atendimento Imediato Marivone Ribeiro Lacerda: BIC (bamba de infusão contínua - aparelho para aferição de glicemia - aspirador portátil.</t>
   </si>
   <si>
     <t>4605</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4605/of177-2025-_vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4605/of177-2025-_vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Venho por este solicitar que seja determinada a construção de mesas_x000D_
 de cimento com banquetas na Praça João Botassim Neto, no Bairro Joamário.</t>
   </si>
   <si>
     <t>4606</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4606/of178-2025-_vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4606/of178-2025-_vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Cláudio Dame Soler, Encaregado de Sistema -  COPASA, Solicito que sejam tomadas providências para limpeza do entulho gerado por uma obra de melhoria no sistema de abastecimento de água na Rua Nelson Anastácio.</t>
   </si>
   <si>
     <t>4607</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>ADEMIR BUGRIN, ALEXANDRE FILHO, GILMAR PEIXINHO, TIA LAINY</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4607/of179-2025-_p04-p04.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4607/of179-2025-_p04-p04.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Solicitamos que sejam colocados bicicletários nas escolas municipais,_x000D_
 pois além de deixar o local organizado é também uma medida que oferece vários benefícios, impactando positivamente a saúde dos estudantes, a mobilidade urbana, a sustentabilidade e o desenvolvimento educacional.</t>
   </si>
   <si>
     <t>4608</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4608/of180-2025-_vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4608/of180-2025-_vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Vimos por este solicitar e justificar a urgência e a necessidade inadiável_x000D_
 do conserto das ruas e avenidas esburacadas em nossa cidade.</t>
   </si>
   <si>
     <t>4609</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4609/of181-2025-_vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4609/of181-2025-_vcm.pdf</t>
   </si>
   <si>
     <t>Senhor José Roney, Secretário de Estradas, venho por este solicitar que seja construída uma lombada em frente a propriedade do Senhor José Manoel da Silva (Bizunga), objetivando reduzir a velocidade dos veículos e com isso diminuir a poeira que chega a ser sufocante em sua residência.</t>
   </si>
   <si>
     <t>4610</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4610/of182-2025-_vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4610/of182-2025-_vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Considerando que há algum tempo tem sido discutido pelo Ministério Público sobre a implantação das Ouvidorias Municipais, solicitamos que o Executivo Municipal implemente esse sistema.</t>
   </si>
   <si>
     <t>4611</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4611/of183-2025-_vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4611/of183-2025-_vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Venho por este solicitar informações sobre o atual andamento da obra de construção do anel viário.</t>
   </si>
   <si>
     <t>4612</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4612/of184-2025-_vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4612/of184-2025-_vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Venho respeitosamente, solicitar o apoio de Vossa Excelência para a instalação da Unidade de Atendimento ao Eleitor UAE que funcionará como posto de atendimento presencial, facilitando o acesso a serviços da Justiça Eleitoral</t>
   </si>
   <si>
     <t>4613</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4613/of185-2025-_vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4613/of185-2025-_vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Waldemar Teodoro, Diretor do CEI, dirijo-me à Vossa Senhoria, para informar que todo o valor referente às minhas emendas impositivas desse ano já foi totalmente comprometido.</t>
   </si>
   <si>
     <t>4614</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4614/of186-2025-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4614/of186-2025-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Gabriel Rufino Galindo - Promotor de Justiça, 1ª Promotoria de Justiça - Iturama/MG, Encaminha resposta a Recomendação no 05/2025 - Referente: Inquérito Civil n°_x000D_
 04.16.0344.0158939.2024-48.</t>
   </si>
   <si>
     <t>4615</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4615/of187-2025-_gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4615/of187-2025-_gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Em resposta ao Ofício no 169/2025 GP indico os seguintes vereadores para membros para o Conselho Municipal de Proteção e Defesa Civil no Município de Limeira do Oeste/MG COMPDEC:_x000D_
 . titular: Gilmar Vidal Souza;_x000D_
 . suplente: Douglas Aparecido Ferreira Vieira.</t>
   </si>
   <si>
     <t>4616</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4616/of188-2025-_vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4616/of188-2025-_vcm.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Nilton Mattia, diretor shopping,Venho por este solicitar as imagens do estacionamento do shopping do dia 31/5/2025 entre 12 e 14 horas, especificamente no que se refere ao veículo de placa GVS 6169, de propriedade do município de Limeira do Oeste, que segundo denúncias esteve estacionado próximo à entrada de acesso ao supermercado desse shopping.</t>
   </si>
   <si>
     <t>4636</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4636/of189-2025_gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4636/of189-2025_gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho o expediente aprovado na 10ª RO realizada no dia 2 de junho.</t>
   </si>
   <si>
     <t>4637</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4637/of190-2025_gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4637/of190-2025_gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, venho requisitar a 6ª parcela do duodécimo, referente ao mês de junho.</t>
   </si>
   <si>
     <t>4638</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>ARLETE DA ZERO GRAU, CELITA, GILMAR PEIXINHO, TIA LAINY</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4638/of191-2025_vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4638/of191-2025_vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Considerando que realizamos uma visita na UAI Marivone Ribeiro Lacerda e em seu anexo e constatamos que o piso do anexo está com várias rachaduras, as paredes e teto apresentam danos causados por infiltração, o que deixa o ambiente insalubre. Pedimos que sejam determinadas as providências necessárias para sanar tais problemas.</t>
   </si>
   <si>
     <t>4639</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4639/of192-2025_vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4639/of192-2025_vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Venho respeitosamente solicitar que sejam concedidos estágios remunerados na administração municipal.</t>
   </si>
   <si>
     <t>4640</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4640/of193-2025_gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4640/of193-2025_gpc.pdf</t>
   </si>
   <si>
     <t>A Senhora Maria Clara, Deputada Estadual, solicitamos Vossa especial atenção no sentido de atuar junto ao Diretor do DER - MG, Dr. Rodrigo Tavares, com a finalidade de executar com urgência um novo tapa buraco na Rodovia LMG 865, no trecho entre Limeira do Oeste à Usina Coruripe - Filial Iturama.</t>
   </si>
   <si>
     <t>4641</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4641/of194-2025_vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4641/of194-2025_vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Marcelo Aro, Secretário Governo, Vimos por este solicitar vossa intercessão junto aos órgãos competentes para que seja destinada verba para construção de uma Unidade de Pronto Atendimento – UPA em nosso município.</t>
   </si>
   <si>
     <t>4642</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4642/of195-2025_gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4642/of195-2025_gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho o expediente aprovado na 5ª RE realizada neste dia.</t>
   </si>
   <si>
     <t>4643</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4643/of196-2025_vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4643/of196-2025_vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Alessandro Martins França, Secretário M. Esporte Lazer, Vimos por este convidá-lo para uma reunião no dia 12 de junho de 2025, às 9 horas na Câmara Municipal para tratar sobre despesas relativas à Secretaria de Esportes e a pontualidade dos servidores nela lotados.</t>
   </si>
   <si>
     <t>4644</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4644/of197-2025_vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4644/of197-2025_vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Solicito que seja realizada a manutenção na via de entrada e saída da Avenida da Saudade em frente à propriedade do Senhor Célio Queiroz.</t>
   </si>
   <si>
     <t>4645</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4645/of198-2025_gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4645/of198-2025_gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito e Senhora Jaqueline, Secretária M. Saúde; Considerando as inúmeras reclamações que tenho recebido sobre o horário de agendamento das viagens para tratamento de saúde, solicito que esse horário seja revisto.</t>
   </si>
   <si>
     <t>4646</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4646/of199-2025_vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4646/of199-2025_vcm.pdf</t>
   </si>
   <si>
     <t>Venho por este solicitar, com a máxima urgência, a inspeção completa e manutenção dos reparos necessários em diversos veículos da frota municipal que se encontram em condições precárias de uso.</t>
   </si>
   <si>
     <t>4658</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4658/of200-2025_gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4658/of200-2025_gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho o expediente aprovado na 11ª RO realizada no dia 16 de junho.</t>
   </si>
   <si>
     <t>4663</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4663/of201-2025_gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4663/of201-2025_gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Alessandro Martins França (Cafuzinho), Sec. Mun. Esportes e Lazer:  Venho por este_x000D_
 encaminhar e informar que foi aprovado o Requerimento no 12/2025 de autoria dos Vereadores Ailto de Moraes Cavalcante e Gilmar Vidal Souza, na 11ª Reunião Ordinária desta Casa de Leis.</t>
   </si>
   <si>
     <t>4664</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>CELITA, GILMAR PEIXINHO, TIÃO ARARA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4664/of202-2025_gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4664/of202-2025_gpc.pdf</t>
   </si>
   <si>
     <t>Senhora Maria Clara Marra, Deputada Estadual, Vimos por este solicitar a viabilização de recursos financeiros junto ao governo estadual viabilizando uma academia ao ar livre para ser instalada no Residencial Independência em nossa cidade.</t>
   </si>
   <si>
     <t>4665</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4665/of203-2025_vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4665/of203-2025_vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Raul Belém, Deputado Estadual, Vimos por este solicitar a viabilização de recursos para a aquisição de kits de irrigação para pequenos agricultores e agricultura familiar.</t>
   </si>
   <si>
     <t>4666</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4666/of204-2025_vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4666/of204-2025_vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Leonídio Bouças, Deputado Estadual, Venho por este solicitar a Vossa Excelência uma audiência para discutir a situação da rodovia LMG-865, que liga nosso município as Usinas Coruripe e CMAA, com foco em melhorias e possíveis intervenções do DER (Departamento de Estradas de Rodagem).</t>
   </si>
   <si>
     <t>4667</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4667/of205-2025_vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4667/of205-2025_vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Alessandro Martins França (Cafuzinho); Venho por este solicitar que seja  desenvolvido um projeto para jogos de raciocínio lógico como xadrez, dama, jenga e outros._x000D_
 de realização.</t>
   </si>
   <si>
     <t>4668</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4668/of206-2025_gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4668/of206-2025_gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, venho requisitar de Vossa Excelência, a 7ª (sétima) parcela do Duodécimo, referente ao mês de julho de 2025.</t>
   </si>
   <si>
     <t>4669</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4669/of207-2025_gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4669/of207-2025_gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Conforme solicitação contida no Ofício no 289/2025-GP, devolvo a Vossa Excelência o Projeto de Lei Ordinária no 17/2025.</t>
   </si>
   <si>
     <t>4670</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4670/of208-2025-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4670/of208-2025-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,Venho por este solicitar, com a máxima urgência, que envie a esta Casa cópia de todos os contratos de funcionários de empresas terceirizadas que prestam serviços para a Prefeitura Municipal de Limeira do Oeste, bem como das fichas de EPI's, recolhimentos de INSS e FGTS, especificando cada empresa separadamente.</t>
   </si>
   <si>
     <t>4671</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4671/of209-2025-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4671/of209-2025-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Vimos respeitosamente solicitar transporte para a Exporama, na cidade_x000D_
 de Iturama no período de 9 a 13 de julho do corrente ano, como de costume.</t>
   </si>
   <si>
     <t>4672</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4672/of210-2025-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4672/of210-2025-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho o expediente aprovado na 12ª RO, realizada no dia de julho.</t>
   </si>
   <si>
     <t>4673</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4673/of211-2025-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4673/of211-2025-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho o expediente aprovado na 5ª RE, realizada no dia 10 de julho.</t>
   </si>
   <si>
     <t>4674</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4674/of212-2025-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4674/of212-2025-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Venho respeitosamente solicitar transporte para a “Festa do Bizunga” que acontecerá no dia 19 de julho do corrente ano, conforme cartaz anexo.</t>
   </si>
   <si>
     <t>4675</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4675/of213-2025-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4675/of213-2025-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Venho respeitosamente solicitar providências para a quebra do barranco na estrada 080 (Sebastião Fonseca Barcelos), próximo ao Córrego do Chapéu (Vandico).</t>
   </si>
   <si>
     <t>4676</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4676/of214-2025-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4676/of214-2025-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, a aquisição de uma van com maior número de lugares e adaptada, é uma necessidade urgente e inadiável, pois permitirá à APAE transportar um número maior de usuários simultaneamente, otimizando as rotas e diminuindo o tempo de espera.</t>
   </si>
   <si>
     <t>4677</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4677/of215-2025-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4677/of215-2025-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Éberton, coordenador de transporte escolar, Venho respeitosamente solicitar transporte para o evento gospel na cidade de Carneirinho que acontecerá no dia 18 de julho do corrente ano, conforme cartaz anexo.</t>
   </si>
   <si>
     <t>4678</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4678/of216-2025_gpc-prefeito.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4678/of216-2025_gpc-prefeito.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho o expediente aprovado na 13ª RO, realizada no dia 21 de julho.</t>
   </si>
   <si>
     <t>4679</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4679/of217-2025_gpc-pj-iturama.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4679/of217-2025_gpc-pj-iturama.pdf</t>
   </si>
   <si>
     <t>Senhor Gabriel Rufino G. C. Bandeira, Promotor de Justiça, 1ª PJ Iturama/MG, encaminha resposta a Ofício - Referente: Inquérito Civil nº 02.16.0344.0222350.2025.32.</t>
   </si>
   <si>
     <t>4683</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4683/of218-2025_vcm-zesilva.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4683/of218-2025_vcm-zesilva.pdf</t>
   </si>
   <si>
     <t>Solicitamos a Vossa especial atenção no sentido de viabilizar uma VAN com acessibilidade para a APAE de nosso município.</t>
   </si>
   <si>
     <t>4684</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4684/of219-2025-vcm-arlete-prefeito-transporte_festa_do_amaral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4684/of219-2025-vcm-arlete-prefeito-transporte_festa_do_amaral.pdf</t>
   </si>
   <si>
     <t>Venho respeitosamente solicitar transporte para a “Festa Junina da Nena”, na região do Amaral que acontecerá no dia 26 de julho do corrente ano._x000D_
 _x000D_
 Retirado e pauta pela autora em 25/07.</t>
   </si>
   <si>
     <t>4685</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4685/of220-2025-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4685/of220-2025-vcm.pdf</t>
   </si>
   <si>
     <t>Recursos do Deputado Federal Zé Silva para o Município.</t>
   </si>
   <si>
     <t>4687</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4687/of221-2025-arlete-prefeito-festividadessaobento.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4687/of221-2025-arlete-prefeito-festividadessaobento.pdf</t>
   </si>
   <si>
     <t>ASSUNTO: Solicitação de Veículo de Transporte Coletivo para as Festividades de São Bento na Comunidade Chico Mudo.</t>
   </si>
   <si>
     <t>4690</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4690/of222-2025_gpc-romeuzema_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4690/of222-2025_gpc-romeuzema_opt.pdf</t>
   </si>
   <si>
     <t>Solicitação de asfaltamento da LMG-865 e viabilização de recursos para ambulância.</t>
   </si>
   <si>
     <t>4701</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4701/of223-2025-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4701/of223-2025-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho o expediente aprovado na 14ª RO realizada no dia 05 de agosto.</t>
   </si>
   <si>
     <t>4702</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4702/of224-2025-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4702/of224-2025-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, venho requisitar a 8ª parcela do duodécimo, referente ao mês de agosto.</t>
   </si>
   <si>
     <t>4703</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4703/of225-2025-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4703/of225-2025-vcm.pdf</t>
   </si>
   <si>
     <t>Considerando a divulgação por parte do Poder Executivo dizendo que a administração fez um investimento recorde na 62 Edição da FEAGRO, vimos por este solicitar ao Senhor Prefeito que informe a esta Casa de Leis qual foi o valor exato do investimento e de qual fonte saiu o recurso.</t>
   </si>
   <si>
     <t>4704</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4704/of226-2025-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4704/of226-2025-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Solicito que seja informado o memorial de cálculo do repasse e quais_x000D_
 foram as receitas utilizadas e não utilizadas para o duodécimo de 2025.</t>
   </si>
   <si>
     <t>4705</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4705/of227-2025-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4705/of227-2025-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Venho por meio deste solicitar que determine a melhoria da iluminação_x000D_
 do Centro Público de Convivência “Vicência Lorena da Fonseca”.</t>
   </si>
   <si>
     <t>4706</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4706/of228-2025-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4706/of228-2025-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Encaminho à Vossa Excelência, para as medidas cabíveis, a previsão_x000D_
 orçamentária para 2026.</t>
   </si>
   <si>
     <t>4708</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>Tião Arara</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4708/of229-2025_gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4708/of229-2025_gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Conforme solicitação contida no Ofício nº 364/2025-GP, devolvo a Vossa Excelência o Projeto de Lei Ordinária nº 23/2025.</t>
   </si>
   <si>
     <t>4709</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4709/of230-2025-todos_os_vereadores-_prefeito_-_terceirizacao_da_uai.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4709/of230-2025-todos_os_vereadores-_prefeito_-_terceirizacao_da_uai.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Solicitação de terceirização da Unidade de Atendimento Imediato._x000D_
 RETIRADO DE PAUTA PELA VEREADORA ARLETE.</t>
   </si>
   <si>
     <t>4710</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4710/of231-2025-gpc-opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4710/of231-2025-gpc-opt.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor,_x000D_
 GABRIEL RUFINO GALINDO CAMARGO BANDEIRA – Promotor de Justiça_x000D_
 1ª Promotoria de Justiça da Comarca de Iturama/MG._x000D_
 Encaminha resposta a Ofício – Referente: Inquérito Civil 04.16.0344.0052149.2023-56</t>
   </si>
   <si>
     <t>4711</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4711/of232-2025_-gpc_-_encaminha_informacoes_e_documentos.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4711/of232-2025_-gpc_-_encaminha_informacoes_e_documentos.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor,_x000D_
 GABRIEL RUFINO GALINDO CAMARGO BANDEIRA – Promotor de Justiça_x000D_
 1ª Promotoria de Justiça da Comarca de Iturama/MG._x000D_
 _x000D_
 Assunto: Encaminha informação e documentos – Referente: Inquérito Civil n° 04.16.0344.0158939.2024-48</t>
   </si>
   <si>
     <t>4712</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4712/of233-2025_cleitinho.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4712/of233-2025_cleitinho.pdf</t>
   </si>
   <si>
     <t>À Sua Excelência_x000D_
 Senhor Cleiton Gontijo de Azevedo - Cleitinho_x000D_
 Senador de Minas Gerais_x000D_
 Brasília – DF._x000D_
 _x000D_
 Assunto: Solicitação de asfaltamento da LMG-865 e viabilização de recursos para aquisição de um caminhão pipa.</t>
   </si>
   <si>
     <t>4713</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4713/of234-2025_vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4713/of234-2025_vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Venho por meio deste solicitar a Vossa Excelência solicitar o alargamento do prolongamento da Avenida da Saudade, fazendo a quebra de barranco, pois não haverá capacidade estrutural para absorver o fluxo adicional de veículos que será redirecionado com a inauguração do anel viário.</t>
   </si>
   <si>
     <t>4714</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4714/of235-2025_vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4714/of235-2025_vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Venho por meio deste solicitar a Vossa Excelência a prorrogação do prazo de inscrição para o programa Mais Moradia de aquisição de casas populares.</t>
   </si>
   <si>
     <t>4715</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4715/of236-2025_rodrigopacheco.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4715/of236-2025_rodrigopacheco.pdf</t>
   </si>
   <si>
     <t>À Sua Excelência_x000D_
 Senhor Rodrigo Pacheco_x000D_
 Senador da República_x000D_
 Brasília – DF._x000D_
 _x000D_
 Assunto: Solicitação de asfaltamento da LMG-865 e viabilização de recursos para aquisição de um caminhão pipa.</t>
   </si>
   <si>
     <t>4718</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4718/of237_-2025-tialainy.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4718/of237_-2025-tialainy.pdf</t>
   </si>
   <si>
     <t>Senhora Aparecida Aline - Coordenadora Centro Especialidade; Senhora Angélica - Coordenadora da Atenção Primária; Senhor Pedro Socorro - Secretário Promoção Social; Senhora Jaqueline Moreira - Secretária Municipal de Saúde:_x000D_
 Convido Vossa Senhoria para uma reunião no dia 2 de setembro às 9 horas na Câmara Municipal para tratarmos sobre medidas a serem tomadas em relação às pessoas alcoólatras e sobre os teleatendimentos (atendimentos remotos).</t>
   </si>
   <si>
     <t>4720</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4720/of238-2025_leonidioboucas.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4720/of238-2025_leonidioboucas.pdf</t>
   </si>
   <si>
     <t>Senhor Leonídio Bouças, Deputado Estadual, Solicitamos a vossa especial atenção no sentido de viabilizar recursos financeiros para a aquisição de mata-burros.</t>
   </si>
   <si>
     <t>4721</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>AILTO MORAES, DOGLÃO, GILMAR PEIXINHO</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4721/of239-2025_prefeito.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4721/of239-2025_prefeito.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Vimos respeitosamente solicitar transporte para o 2º Encontro de Cowboys da MP, que será realizado no período de 4 a 7 de setembro do corrente ano na Estância Covizzi, em nosso município.</t>
   </si>
   <si>
     <t>4722</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4722/of240-2025_prefeito.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4722/of240-2025_prefeito.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, venho requisitar de Vossa Excelência, a 9ª (nona) parcela do Duodécimo, referente ao mês de setembro de 2025.</t>
   </si>
   <si>
     <t>4723</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4723/of241-2025_prefeito.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4723/of241-2025_prefeito.pdf</t>
   </si>
   <si>
     <t>Solicitamos que seja determinado o conserto dos veículos a seguir: Van, Ambulância.</t>
   </si>
   <si>
     <t>4724</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4724/of242-2025_gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4724/of242-2025_gpc.pdf</t>
   </si>
   <si>
     <t>Comunico o recebimento do Ofício no 18899/2025, Processo nº 1047188, cópia anexa, referente ao parecer prévio emitido pelo Tribunal de Contas do Estado de Minas Gerais, referente às contas de 2017.</t>
   </si>
   <si>
     <t>4725</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4725/of243_-2025-encrespinq-04.16.0344.0158939.2024-48_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4725/of243_-2025-encrespinq-04.16.0344.0158939.2024-48_opt.pdf</t>
   </si>
   <si>
     <t>Senhor Gabriel R. G. C. Bandeira, Encaminha informações e documentos - referente inquérito civil nº 04.16.0344.0158939.2024-48.</t>
   </si>
   <si>
     <t>4726</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4726/of244-2025_vcm-zevitor.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4726/of244-2025_vcm-zevitor.pdf</t>
   </si>
   <si>
     <t>Senhor Raul Belém e Senhor Zé Vitor, Vimos por este solicitar especial empenho de Vossa Excelência junto ao Hospital de Amor de Barretos para que seja enviada para nossa cidade a carreta do “Outubro Rosa”.</t>
   </si>
   <si>
     <t>4727</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4727/of245-2025_gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4727/of245-2025_gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Encaminho abaixo relacionado o expediente aprovado na 17ª Reunião Ordinária realizada no dia 15 de setembro de 2025:</t>
   </si>
   <si>
     <t>4728</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4728/of246-ailto-douglas-gilmar-leandro-programa_mais_moradia.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4728/of246-ailto-douglas-gilmar-leandro-programa_mais_moradia.pdf</t>
   </si>
   <si>
     <t>Solicitação de Memorial Descritivo e Planilhas de Custos do Programa Municipal "Mais Moradia"._x000D_
 Retirado de pauta pelo autor: Ailto de Moraes.</t>
   </si>
   <si>
     <t>4731</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4731/of247-2025_gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4731/of247-2025_gpc.pdf</t>
   </si>
   <si>
     <t>Tendo em vista que até a presente data não foram enviados a esta Casa os documentos contábeis referentes aos meses de outubro, novembro e dezembro de 2024, solicito que estes sejam encaminhados o mais breve possível.</t>
   </si>
   <si>
     <t>4732</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4732/of248-2025_gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4732/of248-2025_gpc.pdf</t>
   </si>
   <si>
     <t>Seguem anexas as manifestações recebidas pela Ouvidoria desta Casa de Leis e ainda Ofício nº 002/2025 protocolado sob o nº 255/2025 em 04/09/2025 e Ofício nº 04/2025, protocolado sob o número 267/2025 em 11/09/2025, para, caso queira, manifestar-se sobre o inteiro teor das mesmas.</t>
   </si>
   <si>
     <t>4733</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4733/of249-2025_vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4733/of249-2025_vcm.pdf</t>
   </si>
   <si>
     <t>Retifica tabela de emendas impositivas individuais.</t>
   </si>
   <si>
     <t>4734</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4734/of250-2025_vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4734/of250-2025_vcm.pdf</t>
   </si>
   <si>
     <t>Solicito análise de legalidade, viabilidade e real necessidade dessa alteração proposta pelo Projeto de Lei Complementar do Legislativo no 04/2025.</t>
   </si>
   <si>
     <t>4743</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4743/of251-2025_vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4743/of251-2025_vcm.pdf</t>
   </si>
   <si>
     <t>Solicitamos que seja disponibilizada uma ambulância com seus devidos profissionais de saúde, bem como transporte para 1º Encontro de Cowboys Rancho Mineira na Estância Quero Quero.</t>
   </si>
   <si>
     <t>4744</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4744/of252-2025_14-16.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4744/of252-2025_14-16.pdf</t>
   </si>
   <si>
     <t>Encaminha resposta ao Ofício nº 532/2025-CCConst-PGJ — Referente: Procedimento Administrativo no 34.16.0024.0257566.2025-79.</t>
   </si>
   <si>
     <t>4745</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4745/of253-2025_vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4745/of253-2025_vcm.pdf</t>
   </si>
   <si>
     <t>Solicitação de providências para a construção de Unidade Básica de Saúde (UBS) no Bairro Independência.</t>
   </si>
   <si>
     <t>4746</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4746/of254-2025_gpc-zema.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4746/of254-2025_gpc-zema.pdf</t>
   </si>
   <si>
     <t>Solicitação de exclusão da sede da EMATER-MG do PROPAG.</t>
   </si>
   <si>
     <t>4747</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4747/of255-2025_gpc-dep_tadeu.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4747/of255-2025_gpc-dep_tadeu.pdf</t>
   </si>
   <si>
     <t>4751</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>Senhor Prefeito, venho requisitar de Vossa Excelência, a 10ª (décima) parcela do Duodécimo, referente ao mês de outubro de 2025.</t>
   </si>
   <si>
     <t>4752</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>Senhor Prefeito, Encaminho o expediente aprovado na 18ª Reunião Ordinária realizada nesta data:</t>
   </si>
   <si>
     <t>4753</t>
   </si>
   <si>
     <t>258</t>
   </si>
@@ -3718,1258 +3718,1258 @@
   <si>
     <t>4760</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>Senhor Prefeito, Vimos respeitosamente solicitar que sejam designados dois servidores para auxiliar na central de monitoramento por câmeras de forma a garantir a operação contínua e a eficácia máxima do sistema de videomonitoramento.</t>
   </si>
   <si>
     <t>4761</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor, GABRIEL RUFINO GALINDO CAMARGO BANDEIRA – Promotor de Justiça, Encaminha resposta ao Ofício n.º 237/2025/1ªPJ/ITMPJ - Referente: Notícia de fato nº 02.16.0344.0282834.2025.56.</t>
   </si>
   <si>
     <t>4762</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4762/of267-2025_gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4762/of267-2025_gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Enedino Pereira Filho, Ex-prefeito, Comunico o recebimento do Ofício nº 22116/2025, Processo nº 1148187, cópia anexa, referente ao parecer prévio emitido pelo Tribunal de Contas do Estado de Minas Gerais, referente às contas de 2022.</t>
   </si>
   <si>
     <t>4763</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>AILTO MORAES, CELITA, DOGLÃO, GILMAR PEIXINHO</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4763/of268-2025-vcm-ailto_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4763/of268-2025-vcm-ailto_opt.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Vimos por este solicitar providências do nobre Prefeito a respeito de várias denúncias que estamos recebendo sobre irregularidades na construção das 25 casas do projeto Mais Moradia.</t>
   </si>
   <si>
     <t>4764</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4764/of269-2025_vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4764/of269-2025_vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, solicito que seja disponibilizado um veículo para transporte de 14 pessoas até a cidade de Votuporanga - SP no dia 25 de outubro do corrente ano para participar do 3º Encontro sobre Autismo de Votuporanga.</t>
   </si>
   <si>
     <t>4765</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>ADEMIR BUGRIN, ALEXANDRE FILHO, ARLETE DA ZERO GRAU, TIA LAINY</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4765/of270-2025_vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4765/of270-2025_vcm.pdf</t>
   </si>
   <si>
     <t>Senhores, Moisés - Secretário M. Obras, Rogério - Engenheiro Civil e Ronaldo Madaleno - Emprese R1 Engenharia, Vimos por este convidá-lo para uma reunião no dia 30 de outubro do corrente ano, às 9 horas na Câmara Municipal para tratar sobre a execução das obras referentes ao Programa Mais Moradia na cidade de Limeira do Oeste.</t>
   </si>
   <si>
     <t>4766</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4766/of271-2025_gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4766/of271-2025_gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Encaminho para Vosso conhecimento o expediente aprovado na 19ª Reunião Ordinária realizada no dia 20 de outubro do corrente ano: Decreto Legislativo nº 93 de 20 de outubro de 2025 que: “DISPÕE SOBRE A HOMOLOGAÇÃO DO RELATÓRIO FINAL DA COMISSÃO PARLAMENTAR DE INQUÉRITO, DESIGNADA PELA PORTARIA Nº 33/2025, DE RELATORIA DO VEREADOR AILTO DE MORAES CAVALCANTE (PT), E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>4780</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4780/of272-2025_gpc-pjiturama1.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4780/of272-2025_gpc-pjiturama1.pdf</t>
   </si>
   <si>
     <t>Encaminhamento Decreto Legislativo nº 93/2025, que dispõe sobre a homologação_x000D_
 do Relatório Final a Comissão Parlamentar de Inquérito.</t>
   </si>
   <si>
     <t>4781</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4781/of273-2025-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4781/of273-2025-vcm.pdf</t>
   </si>
   <si>
     <t>4782</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4782/of274-2025_gpc_exp_20a_ro.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4782/of274-2025_gpc_exp_20a_ro.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho o expediente aprovado na 20ª RO, realizada neste dia.</t>
   </si>
   <si>
     <t>4783</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4783/of275-2025-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4783/of275-2025-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, solicitamos a disponibilização de transporte para estudantes que realizarão a prova do ENEM, nos dias 09 e 16 de novembro na cidade de Iturama/MG.</t>
   </si>
   <si>
     <t>4784</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4784/of276-2025-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4784/of276-2025-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho retificação de tabela de emendas impositivas individuais.</t>
   </si>
   <si>
     <t>4785</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4785/of277-2025-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4785/of277-2025-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, venho requisitar a 11ª parcela do duodécimo, referente ao mês de novembro.</t>
   </si>
   <si>
     <t>4786</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4786/of278-2025-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4786/of278-2025-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho retificação da tabela de emendas impositivas individuais.</t>
   </si>
   <si>
     <t>4787</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4787/of279-2025-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4787/of279-2025-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminha o expediente aprovado na 9ª RE realizada nesta data.</t>
   </si>
   <si>
     <t>4788</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4788/of280-2025-vcm-douglas-gilmar-margonari-ubs_bairro_independencia.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4788/of280-2025-vcm-douglas-gilmar-margonari-ubs_bairro_independencia.pdf</t>
   </si>
   <si>
     <t>Senhor Margonari Marcos, Gerente de Assuntos Federativos MS; Solicitação de recursos para a construção de Unidade Básica de Saúde (UBS) no Bairro Independência.</t>
   </si>
   <si>
     <t>4789</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4789/of281-2025-vcm_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4789/of281-2025-vcm_opt.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, solicito que seja realizada a limpeza da Praça João Botassim Neto, no Bairro Joamário.</t>
   </si>
   <si>
     <t>4790</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4790/of282-2025-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4790/of282-2025-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Igor Timo, Deputado Federal, solicito especial atenção no sentido de viabilizar recursos financeiros para aquisição de um Caminhão Coletor de Lixo para atendimento às demandas do nosso município.</t>
   </si>
   <si>
     <t>4791</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4791/of283-2025-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4791/of283-2025-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Igor Timo, Deputado Federal, solicito recursos para apoio à agricultura familiar nas feiras livres.</t>
   </si>
   <si>
     <t>4792</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4792/of284-2025_-_ailto_-_mataburros.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4792/of284-2025_-_ailto_-_mataburros.pdf</t>
   </si>
   <si>
     <t>Senhores: Gilmar Machado, Assessor da Presidência e Margonari Marcos, atual Secretário Adjunto de Assuntos Federativos; Vimos, por meio deste, solicitar a V. Exa. a disponibilização de recursos financeiros no valor de 729,517,07 (setecentos e vinte e nove mil quinhentos e dezessete reais e sete centavos) para a construção de 130 mata burros nos assentamentos do P.A. Reserva, (55) Famílias, Assentamento Banco da Terra - 01, (25), Famílias Assentamento Banco da Terra - 02 (25) Famílias, e Assentamento Banco da Terra - 03, (25) Famílias, com o objetivo de melhorar a infraestrutura das_x000D_
 estradas e garantir maior segurança e agilidade no tráfego de veículos.</t>
   </si>
   <si>
     <t>4793</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4793/of285-2025-_gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4793/of285-2025-_gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho o expediente aprovado na 10ª RE realizada nesta data.</t>
   </si>
   <si>
     <t>4794</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4794/of286-2025-_vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4794/of286-2025-_vcm.pdf</t>
   </si>
   <si>
     <t>4795</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4795/of287-2025-_gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4795/of287-2025-_gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, solicito que seja feita a alteração do PPA 2023 a 2025, e da Lei Orçamentária desta Câmara para inclusão de dotação orçamentária no valor de R$215.000,00, para aquisição de imóvel urbano.</t>
   </si>
   <si>
     <t>4796</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4796/of288-2025-dilacaoprazo.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4796/of288-2025-dilacaoprazo.pdf</t>
   </si>
   <si>
     <t>Senhor Wiver José Covizzi, Admin. RH, visando ofertarmos a contento as informações requeridas, vimos solicitar dilação de prazo por mais 10 dias para a apresentação de resposta ao requerimento Código Interno nº 202511240859-25</t>
   </si>
   <si>
     <t>4797</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>Ofício ao MP_x000D_
 Retirado de Pauta pelo autor.</t>
   </si>
   <si>
     <t>4798</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4798/290-2025_gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4798/290-2025_gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho o expediente aprovado na 22ª RO realizada no dia 1º de dezembro.</t>
   </si>
   <si>
     <t>4799</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4799/291-2025_gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4799/291-2025_gpc.pdf</t>
   </si>
   <si>
     <t>Indicação obrigatória de dotação orçamentária específica e inclusão de projeto no PPA e na LDO – Autonomia financeira da Câmara Municipal (art. 29-A da CF/88).</t>
   </si>
   <si>
     <t>4800</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4800/292-2025_gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4800/292-2025_gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, venho requisitar a 12ª parcela do duodécimo, referente ao mês de dezembro.</t>
   </si>
   <si>
     <t>4801</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4801/293-2025_gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4801/293-2025_gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito: Solicitação Urgente de Esclarecimentos sobre Reuniões, Conselho Municipal e Operação da Clínica Animal.</t>
   </si>
   <si>
     <t>4802</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE AMPLIAÇÃO E REGULARIZAÇÃO DO ATENDIMENTO PRESENCIAL DOS CORREIOS NO MUNICÍPIO DE LIMEIRA DO OESTE/MG – URGÊNCIA EM FUNÇÃO DA DEMANDA POPULACIONAL E ECONÔMICA.</t>
   </si>
   <si>
     <t>4803</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE INFORMAÇÕES SOBRE O PROFISSIONAL E CRONOGRAMA DE ATENDIMENTO JURÍDICO NA ASSISTÊNCIA SOCIAL.</t>
   </si>
   <si>
     <t>4804</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4804/296-2025_vcm-1.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4804/296-2025_vcm-1.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE TRANSPORTE PARA O RODEIO DE ALEXANDRITA/MG.</t>
   </si>
   <si>
     <t>4806</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4806/297-2025_gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4806/297-2025_gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho o expediente aprovado na 11ª RE realizada nesta data.</t>
   </si>
   <si>
     <t>4814</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4814/of298-2025-gpc-zesilva.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4814/of298-2025-gpc-zesilva.pdf</t>
   </si>
   <si>
     <t>Senhor Zé Silva, Deputado Federal, Venho, por meio deste, solicitar que Vossa Excelência se mobilize na destinação de recursos para a instalação de bastões de realinhamento molecular da água em todas as caixas d'água e bebedouros dos órgãos públicos de nossa cidade.</t>
   </si>
   <si>
     <t>4815</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4815/of299-2025_gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4815/of299-2025_gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho expediente aprovado na 23ª RO, realizada no dia 15/12/2025.</t>
   </si>
   <si>
     <t>4816</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4816/of300-2025_gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4816/of300-2025_gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho anexas as tabelas das emendas impositivas para o ano de 2026.</t>
   </si>
   <si>
     <t>4817</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4817/of301.2025_-_gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4817/of301.2025_-_gpc.pdf</t>
   </si>
   <si>
     <t>Senhora Gabriela Stefanello Pires - Promotora de Justiça. Encaminho resposta ao Ofício nº 300/2025/1ºPJ/TTMPJ Referente: Notícia de Fato - nº 02.16.0344.0314592.2025-70</t>
   </si>
   <si>
     <t>4818</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4818/of302-2025_gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4818/of302-2025_gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho o expediente aprovado na 12ª R E realizada nesta data.</t>
   </si>
   <si>
     <t>4347</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto  de Lei Complementar do Legislativo</t>
   </si>
   <si>
     <t>Celita, Doglão, Gilmar Peixinho, Tião Arara</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4347/01-projeto_de_lei_complementar_-_cargos.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4347/01-projeto_de_lei_complementar_-_cargos.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 10/2003, DISPONDO SOBRE A REORGANIZAÇÃO DO QUADRO DE PESSOAL DA CÂMARA MUNICIPAL DE LIMEIRA DO OESTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4452</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4452/02-plcl-revisao.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4452/02-plcl-revisao.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL E REAJUSTE DAS REMUNERAÇÕES DOS SERVIDORES PÚBLICOS MUNICIPAIS DA CÂMARA MUNICIPAL DE LIMEIRA DO OESTE, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>4546</t>
   </si>
   <si>
     <t>CONCEDE ISENÇÃO DO PAGAMENTO DO IMPOSTO PREDIAL E TERRITORIAL URBANO, DA TAXA DE LIMPEZA PÚBLICA E DA CONTRIBUIÇÃO DE ILUMINAÇÃO PÚBLICA A PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA), ALTERANDO A LEI COMPLEMENTAR Nº 68/2019.</t>
   </si>
   <si>
     <t>4707</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4707/plcl04-2025_-_wiver_e_alex.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4707/plcl04-2025_-_wiver_e_alex.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA CARGA HORÁRIA E SÍMBOLO DE VENCIMENTO DE SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL DE LIMEIRA DO OESTE, ALTERANDO A LEI COMPLEMENTAR Nº 10/2003.</t>
   </si>
   <si>
     <t>4719</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4719/plcl05-2025-alteracao_carga_horaria_1-2.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4719/plcl05-2025-alteracao_carga_horaria_1-2.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA CARGA HORÁRIA DE SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL DE LIMEIRA DO OESTE, ALTERANDO A LEI COMPLEMENTAR Nº 10/2003.</t>
   </si>
   <si>
     <t>4729</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4729/pdl01-2025-homologacpi-1.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4729/pdl01-2025-homologacpi-1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A HOMOLOGAÇÃO DO RELATÓRIO FINAL DA COMISSÃO PARLAMENTAR DE INQUÉRITO, DESIGNADA PELA PORTARIA N⁰ 33/2025, DE RELATORIA DO VEREADOR AILTO DE MORAES CAVALCANTE (PT), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4775</t>
   </si>
   <si>
     <t>Comissão Finanças e Orçamento</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO PREFEITO MUNICIPAL DE LIMEIRA DO OESTE, ESTADO DE MINAS GERAIS, RELATIVAS AO EXERCÍCIO DE 2017 E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>4776</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4776/94-2025-contas2022.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4776/94-2025-contas2022.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO PREFEITO MUNICIPAL DE LIMEIRA DO OESTE, ESTADO DE MINAS GERAIS, RELATIVAS AO EXERCÍCIO DE 2022 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4429</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>LEANDRO DE SOUZA CARVALHO</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4429/of33-2025-gp-plc-01.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4429/of33-2025-gp-plc-01.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL E REAJUSTE NOS VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS, INCLUSIVE OS CONTRATADOS POR TEMPO DETERMINADO, APOSENTADOS, PENSIONISTAS, AOS DE CARGOS COMISSIONADOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4453</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4453/of41-2025-gp_projleicomp02.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4453/of41-2025-gp_projleicomp02.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER O REAJUSTE DO PISO SALARIAL DOS PROFISSIONAIS DO MAGISTÉRIO DA EDUCAÇÃO BÁSICA, NACIONALMENTE ESTABELECIDO NA FORMA DO ARTIGO 212-A, INCISO XII DA CONSTITUIÇÃO FEDERAL E PELA PORTARIA INTERMINISTERIAL Nº 77, DE 29 DE JANEIRO 2025, DO MINISTÉRIO DA EDUCAÇÃO.</t>
   </si>
   <si>
     <t>4454</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4454/of41-2025-gp_projleicomp03.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4454/of41-2025-gp_projleicomp03.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A FIXAÇÃO DO PISO SALARIAL DOS AGENTES COMUNITÁRIOS DE SAÚDE E AGENTES DE COMBATE À ENDEMIAS, NOS TERMOS DA EMENDA CONSTITUCIONAL Nº 120, DE 05 DE MAIO DE 2022, NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4456</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4456/of63-2025-gp-projleicomp-04.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4456/of63-2025-gp-projleicomp-04.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DE INCENTIVOS FISCAIS E INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL DO MUNICÍPIO DE LIMEIRA DO OESTE/MG - REFIS, NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4559</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4559/plc05-2025-altera-lc129.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4559/plc05-2025-altera-lc129.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 4º DA LEI COMPLEMENTAR Nº 129, DE 28 DE MARÇO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4772</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4772/projeto_de_lei_complementar_no_6.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4772/projeto_de_lei_complementar_no_6.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 9, DE 12 DE SETEMBRO DE 2003, QUE "DISPÕE SOBRE O PLANO DE CARGOS E SALÁRIOS DO MUNICÍPIO DE LIMEIRA DO OESTE, CONTÉM OUTRAS DISPOSIÇÕES E REVOGA A LEI COMPLEMENTAR  Nº 01, DE 12 DE MARÇO DE 1999".</t>
   </si>
   <si>
     <t>4810</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4810/7._projeto_de_lc_no_07_de_04_de_dezembro_de_2025_-cria_cargos_-_retificado.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4810/7._projeto_de_lc_no_07_de_04_de_dezembro_de_2025_-cria_cargos_-_retificado.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 9, DE 12 DE SETEMBRO DE 2003, QUE “DISPÕE SOBRE O PLANO DE CARGOS E SALÁRIOS DO MUNICÍPIO DE LIMEIRA DO OESTE, CONTÉM OUTRAS DISPOSIÇÕES E REVOGA A LEI COMPLEMENTAR Nº 01, DE 12 DE MARÇO DE 1999”, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4813</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4813/8._projeto_de_lei_complementar_no_08_de_11_de_dezembro_de_2025_-_subsidio_vbrtmrs.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4813/8._projeto_de_lei_complementar_no_08_de_11_de_dezembro_de_2025_-_subsidio_vbrtmrs.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE SUBSÍDIO MUNICIPAL PARA O CUSTEIO DA TAXA DE MANEJO DE RESÍDUOS SÓLIDOS (TMRS) NO MUNICÍPIO DE LIMEIRA DO OESTE/MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4345</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4345/plo-01-2025-desafetar.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4345/plo-01-2025-desafetar.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DESAFETAR ÁREA INSTITUCIONAL DO MUNICÍPIO, NA FORMA QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4346</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4346/plo-02-2025-convenios.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4346/plo-02-2025-convenios.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE LIMEIRA DO OESTE/MG, A CELEBRAR CONVÊNIOS, CONTRATOS, AJUSTES, TERMOS DE FOMENTO E COLABORAÇÃO, ACORDOS DE COOPERAÇÃO E OUTROS INSTRUMENTOS CONGÊNERES COM A UNIÃO, O ESTADO E OUTROS MUNICÍPIOS, ASSOCIAÇÕES, CONFEDERAÇÕES DE MUNICÍPIO, BEM COMO PESSOAS JURÍDICAS DE DIREITO PÚBLICO OU PRIVADO.</t>
   </si>
   <si>
     <t>4408</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4408/plo03-2025_bolsasestudo.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4408/plo03-2025_bolsasestudo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE BOLSAS DE ESTUDOS AOS ALUNOS DO ENSINO SUPERIOR, ABRE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4409</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4409/plo04-05-2025_denominavitoria.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4409/plo04-05-2025_denominavitoria.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE "ESTRADA MUNICIPAL VITÓRIA MAGRI BRAMBATTI" A ESTRADA VICINAL Nº 51, QUE SE INICIA NA RODOVIA LMG Nº 865 E TERMINA NA ENTRADA DO SÍTIO DE APARECIDO DONIZETE DE SOUZA.</t>
   </si>
   <si>
     <t>4410</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4410/plo05-2025_alteralei1033.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4410/plo05-2025_alteralei1033.pdf</t>
   </si>
   <si>
     <t>ALTERA OS DISPOSITIVOS LEGAIS QUE MENCIONA, DA LEI MUNICIPAL Nº 1.033/2023, QUE "DISPÕE SOBRE A LEI QUE INSTITUI A POLÍTICA MUNICIPAL DE ATENDIMENTO DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4502</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4502/plo06-2025_bdmg-5.000.000.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4502/plo06-2025_bdmg-5.000.000.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE LIMEIRA DO OESTE/MG A CONTRATAR COM O BANCO DE DESENVOLVIMENTO DE MINAS GERAIS S/A - BDMG, OPERAÇÕES DE CRÉDITO COM OUTORGA DE GARANTIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4503</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4503/plo07-2025_compidec.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4503/plo07-2025_compidec.pdf</t>
   </si>
   <si>
     <t>ALTERA O § 3º DA LEI ORDINÁRIA Nº 916, DE 11 DE MARÇO DE 2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4504</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4504/plo08-2025_subvencao.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4504/plo08-2025_subvencao.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI Nº 1123, DE 20 DE DEZEMBRO DE 2024, PARA INSTITUIR SUBVENÇÕES SOCIAIS E CONTRIBUIÇÕES MUNICIPAIS DESTINADAS AO EXERCÍCIO FINANCEIRO DE 2025, AUTORIZAR A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO VIGENTE DAR OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4524</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4524/plo09-2025__alteralei-1126.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4524/plo09-2025__alteralei-1126.pdf</t>
   </si>
   <si>
     <t>ALTERA O ITEM I DO ARTIGO 1º DA LEI ORDINÁRIA Nº 1126, DE 22 DE JANEIRO DE 2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4525</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4525/plo10-2025__alteralei693.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4525/plo10-2025__alteralei693.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO II DA LEI ORDINÁRIA Nº 693, DE 30 DE DEZEMBRO DE 2013, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4532</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4532/plo11-2025__concessaouso_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4532/plo11-2025__concessaouso_opt.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE USO DE BEM PÚBLICO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4551</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4551/12._projeto_de_lei_ordinaria_no_12_de_04_de_abril_de_2025_-_ldo.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4551/12._projeto_de_lei_ordinaria_no_12_de_04_de_abril_de_2025_-_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E A EXECUÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2026 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4560</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4560/plo13-2025-r_4.200.000.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4560/plo13-2025-r_4.200.000.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4561</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4561/plo14-2025-cindemig.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4561/plo14-2025-cindemig.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PARTICIPAÇÃO DO MUNICÍPIO DE LIMEIRA DO OESTE/MG, NO CONSÓRCIO PÚBLICO INTERMUNICIPAL DE INOVAÇÃO E DESENVOLVIMENTO DO ESTADO DE MINAS GERAIS - CINDEMG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4588</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4588/plo15-2025-feiraprodutorlocal.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4588/plo15-2025-feiraprodutorlocal.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DA FEIRA MUNICIPAL DO PRODUTOR RURAL LOCAL DO MUNICÍPIO DE LIMEIRA DO OESTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4596</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4596/of250-2025-gp_plo16-2025.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4596/of250-2025-gp_plo16-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES NAS LEIS MUNICIPAIS Nº 1109/2024 E Nº 1122/2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4652</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4652/projeto_de_lei_ordinaria_no_17-2025.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4652/projeto_de_lei_ordinaria_no_17-2025.pdf</t>
   </si>
   <si>
     <t>APROVA A ATUALIZAÇÃO DO PLANO DE SANEAMENTO BÁSICO DO MUNICÍPIO DE LIMEIRA DO OESTE/MG, PARA INCLUSÃO DE INDICADORES E METAS PROGRESSIVAS OPERACIONAIS PARA AVALIAÇÃO E MONITORAMENTO DA PRESTAÇÃO DE SERVIÇOS PÚBLICOS DE ABASTECIMENTO DE ÁGUA E DE ESGOTAMENTO SANITÁRIO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4653</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4653/plo18-2025-planosaneamentobasico.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4653/plo18-2025-planosaneamentobasico.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI ORDINÁRIA Nº 770, DE 07 DE OUTUBRO DE 2016, PARA INCLUIR COMO ANEXO O PLANO MUNICIPAL DE SANEAMENTO BÁSICO, E POSTERIORMENTE ATUALIZAR O PLANO PARA INCLUSÃO OPERACIONAIS DE INDICADORES E METAS PROGRESSIVAS PARA AVALIAÇÃO E MONITORAMENTO DA PRESTAÇÃO DOS SERVIÇOS PÚBLICOS DE ABASTECIMENTO DE ÁGUA E DE ESGOTAMENTO SANITÁRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4659</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4659/plo19-2025-escolarcivicomilitar.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4659/plo19-2025-escolarcivicomilitar.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DAS ESCOLAS CÍVICO-MILITARES JUNTO A REDE MUNICIPAL DE ENSINO DE LIMEIRA DO OESTE - MG, E CRIA A ESCOLA MUNICIPAL CÍVICO-MILITAR ANTÔNIO VICENTE FONSECA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4660</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4660/plo20-2025-subvencoes.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4660/plo20-2025-subvencoes.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ALTERAÇÃO DA LEI Nº 1.123 DE 20 DE DEZEMBRO DE 2024, PARA INSTITUIR SUBVENÇÕES SOCIAIS E CONTRIBUIÇÕES MUNICIPAIS DESTINADAS AO EXERCÍCIO FINANCEIRO DE 2025, AUTORIZAR A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>4661</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4661/plor21-2025-auxilioalimentacao-conselheiros.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4661/plor21-2025-auxilioalimentacao-conselheiros.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI ORDINÁRIA Nº 1.033, DE 10 DE ABRIL DE 2023 E A LEI ORDINÁRIA Nº 963, DE 14 DE MARÇO DE 2022, AUTORIZANDO O MUNICÍPIO DE LIMEIRA DO OESTE A INSTITUIR E PAGAR O AUXÍLIO ALIMENTAÇÃO AOS MEMBROS DO CONSELHO TUTELAR".</t>
   </si>
   <si>
     <t>4697</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4697/projeto_de_lei_ordinaria_no_22.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4697/projeto_de_lei_ordinaria_no_22.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A QUALIFICAÇÃO DE ENTIDADES COMO ORGANIZAÇÕES SOCIAIS NO ÂMBITO DO MUNICÍPIO DE LIMEIRA DO OESTE"</t>
   </si>
   <si>
     <t>4698</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4698/projeto_de_lei_ordinaria_no_23.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4698/projeto_de_lei_ordinaria_no_23.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ALTERAÇÃO DA LEI Nº 1.123 DE 20 DE DEZEMBRO DE 2024, PARA INSTITUIR SUBVENÇÕES SOCIAIS E CONTRIBUIÇÕES MUNICIPAIS DESTINADAS AO EXERCÍCIO FINANCEIRO DE 2025, AUTORIZAR A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4716</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4716/plo24-2025-alteralei1154.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4716/plo24-2025-alteralei1154.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI ORDINÁRIA Nº 1.154, DE 26 DE AGOSTO DE 2025, QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2026, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4717</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4717/plo25-2025-ppa-2026-2029.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4717/plo25-2025-ppa-2026-2029.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DE LIMEIRA DO OESTE, ESTADO DE MIAS GERAIS, PARA O QUADRIÊNIO DE 2026 A 2029 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4735</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4735/26._projeto_de_lei_ordinaria_no_26_de_30_de_setembro_de_2025__-_loa.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4735/26._projeto_de_lei_ordinaria_no_26_de_30_de_setembro_de_2025__-_loa.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE LIMEIRA DO OESTE - MG, PARA O EXERCÍCIO FINANCEIRO DE 2026.</t>
   </si>
   <si>
     <t>4736</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4736/27._projeto_de_lei_ordinaria_no_27_de_30_de_setembro_de_2025__-_contribuicoes_e_subvencoes.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4736/27._projeto_de_lei_ordinaria_no_27_de_30_de_setembro_de_2025__-_contribuicoes_e_subvencoes.pdf</t>
   </si>
   <si>
     <t>INSTITUI SUBVENÇÕES SOCIAIS E CONTRIBUIÇÕES MUNICIPAIS PARA O EXERCÍCIO FINANCEIRO DE 2026, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4737</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4737/28._projeto_de_lei_ordinaria_no_28_de_30_de_setembro_de_2025_-_abertura__10.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4737/28._projeto_de_lei_ordinaria_no_28_de_30_de_setembro_de_2025_-_abertura__10.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES NAS LEIS MUNICIPAIS Nº 1.109/2024 E Nº 1.122/2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4750</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4750/29._projeto_de_lei_ordinaria_no_29_de_15_de_outubro_de_2025_-creditos_adicionais_suplementares.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4750/29._projeto_de_lei_ordinaria_no_29_de_15_de_outubro_de_2025_-creditos_adicionais_suplementares.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O MUNICÍPIO DE LIMEIRA DO OESTE A ABRIR CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO DE 2025."</t>
   </si>
   <si>
     <t>4767</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4767/plo30-2025-aberturacredito-421.97165.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4767/plo30-2025-aberturacredito-421.97165.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE LIMEIRA DO OESTE A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DE 2025.</t>
   </si>
   <si>
     <t>4768</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4768/plo31-2025-ratifica-cistrisul.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4768/plo31-2025-ratifica-cistrisul.pdf</t>
   </si>
   <si>
     <t>RATIFICA AS ALTERAÇÕES PROMOVIDAS NO CONTRATO DE CONSÓRCIO PÚBLICO E ESTATUTO SOCIAL DO CONSÓRCIO CISTRISUL E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4770</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4770/plo32-2025-aberturacredito_3.600.000.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4770/plo32-2025-aberturacredito_3.600.000.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE LIMEIRA DO OESTE A ABRIR CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4773</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4773/plo33-2025-altera_lei_ord_1123.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4773/plo33-2025-altera_lei_ord_1123.pdf</t>
   </si>
   <si>
     <t>DISPÕE DOBRE A ALTERAÇÃO DA LEI Nº 1.123 DE 20 DE DEZEMBRO DE 2024, PARA INSTITUIR SUBVENÇÕES SOCIAIS E CONTRIBUIÇÕES MUNICIPAIS DESTINADAS AO EXERCÍCIO FINANCEIRO DE 2025, AUTORIZAR A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4774</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4774/plo34-2025-altera_leis_ord_1109e1122.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4774/plo34-2025-altera_leis_ord_1109e1122.pdf</t>
   </si>
   <si>
     <t>4811</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4811/35._projeto_de_lei_ordinaria_no_35_de_09_de_dezembro_de_2025_-_abertura__35..pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4811/35._projeto_de_lei_ordinaria_no_35_de_09_de_dezembro_de_2025_-_abertura__35..pdf</t>
   </si>
   <si>
     <t>4392</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA CAMPANHA PARA A PROMOÇÃO DA SAÚDE EMOCIONAL DENOMINADA “JANEIRO BRANCO” NO MUNICÍPIO DE LIMEIRA DO OESTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4420</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4420/plol02_-_estrada_municipal_vitoria_magri_brambatti..odt</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4420/plol02_-_estrada_municipal_vitoria_magri_brambatti..odt</t>
   </si>
   <si>
     <t>DENOMINA DE “ESTRADA MUNICIPAL VITORIA MAGRI BRAMBATTI” A ESTRADA VICINAL N° 51 QUE SE INICIA NA RODOVIA LMG N° 865 E TERMINA NA ENTRADA DO SÍTIO DE APARECIDO DONIZETE DE SOUZA, ALTERANDO A LEI Nº 306/2002.</t>
   </si>
   <si>
     <t>4421</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4421/plol03_-_kit_de_primeiros_socorros.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4421/plol03_-_kit_de_primeiros_socorros.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE FORNECIMENTO DE KITS DE PRIMEIROS SOCORROS PARA AS ESCOLAS PÚBLICAS MUNICIPAIS DE LIMEIRA DO OESTE.</t>
   </si>
   <si>
     <t>4469</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4469/plol4-2025_arlete_dia_gari.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4469/plol4-2025_arlete_dia_gari.pdf</t>
   </si>
   <si>
     <t>INCLUI NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO O DIA MUNICIPAL DO GARI E DEMAIS PROFISSIONAIS DA LIMPEZA PÚBLICA.</t>
   </si>
   <si>
     <t>4501</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4501/plol05_-_alteralei1093-promocaosocial..pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4501/plol05_-_alteralei1093-promocaosocial..pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 2º, DA LEI MUNICIPAL Nº 1.093/2024 QUE “INSTITUI O DIA 8 DE NOVEMBRO COMO DIA DA JORNADA DA CAPOTERAPIA, E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>4544</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4544/plol06_-_bibliotecaitinerante.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4544/plol06_-_bibliotecaitinerante.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA BIBLIOTECA ITINERANTE NO MUNICÍPIO DE LIMEIRA DO OESTE/MG.</t>
   </si>
   <si>
     <t>4562</t>
   </si>
   <si>
     <t>DENOMINA DE “ENFERMEIRA THAUGY FURTADO DA SILVA” A UNIDADE BÁSICA DE SAÚDE LOCALIZADA NO BAIRRO JARDIM PARAÍSO II, MUNICÍPIO DE LIMEIRA DO OESTE/MG.</t>
   </si>
   <si>
     <t>4563</t>
   </si>
   <si>
     <t>DENOMINA DE “JOÃO BOTASSIM NETO” A PRAÇA PÚBLICA LOCALIZADA NO BAIRRO JOAMÁRIO, MUNICÍPIO DE LIMEIRA DO OESTE/MG.</t>
   </si>
   <si>
     <t>4564</t>
   </si>
   <si>
     <t>DENOMINA DE “TEREZINHA OLIVEIRA FREITAS” A PRAÇA PÚBLICA LOCALIZADA NO BAIRRO INDEPENDÊNCIA, MUNICÍPIO DE LIMEIRA DO OESTE/MG.</t>
   </si>
   <si>
     <t>4587</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4587/plol10_-_muda_a_denominacao_bairro_para_honorio.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4587/plol10_-_muda_a_denominacao_bairro_para_honorio.pdf</t>
   </si>
   <si>
     <t>ALTERA A DENOMINAÇÃO DO LOTEAMENTO DENOMINADO BAIRRO NOVO HORIZONTE PARA BAIRRO "PREFEITO HONÓRIO JOSÉ DE LACERDA" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4662</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4662/plol11-2025_-_alteradenominacaorua.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4662/plol11-2025_-_alteradenominacaorua.pdf</t>
   </si>
   <si>
     <t>ALTERA A DENOMINAÇÃO DA RUA “GERALDO BRANCO DE OLIVEIRA” PARA RUA “MARIA THOMÉ DE MORAES”, NO MUNICÍPIO DE LIMEIRA DO OESTE - MG, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4455</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4455/projeto_de_resolucao_-_reajuste_de_diarias_do_legislativo.odt</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4455/projeto_de_resolucao_-_reajuste_de_diarias_do_legislativo.odt</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DO ANEXO II, DA LEI Nº 1.095/2024, QUE DISPÕE SOBRE A CONCESSÃO DE DIÁRIAS E ADIANTAMENTOS AO PRESIDENTE DA CÂMARA, VEREADORES, SERVIDORES, PRESTADORES DE SERVIÇO E MEMBROS DE COMISSÕES DO PODER LEGISLATIVO DE LIMEIRA DO OESTE - MG.</t>
   </si>
   <si>
     <t>4700</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4700/pr02-2025-bancohoras_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4700/pr02-2025-bancohoras_opt.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A JORNADA DE TRABALHO, BANCO DE HORAS, COMPENSAÇÃO DE HORAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4738</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4738/pr03-2025-veiculo_oficial_e_anexos_-_2.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4738/pr03-2025-regulamentacao_uso_veiculo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DO USO DE VEÍCULOS OFICIAIS DA CÂMARA MUNICIPAL DE LIMEIRA DO OESTE, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>4777</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4777/pr04-2025-abonopecuniaservidoresativos.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4777/pr04-2025-abonopecuniaservidoresativos.pdf</t>
   </si>
   <si>
     <t>CONCEDE ABONO ESPECIAL EM PECÚNIA AOS SERVIDORES ATIVOS DO PODER LEGISLATIVO MUNICIPAL DE LIMEIRA DO OESTE/MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4386</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4386/01-2025_p1-p1.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4386/01-2025_p1-p1.pdf</t>
   </si>
   <si>
     <t>REQUERER ao Senhor Prefeito cópia das notas fiscais referentes aos gastos com oficina mecânica (peças e mão de obra) de veículos leves e pesados pertencentes ao município no período de 1º de janeiro a 31 de dezembro do ano de 2024.</t>
   </si>
   <si>
     <t>4387</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4387/02-2025_p2-p2.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4387/02-2025_p2-p2.pdf</t>
   </si>
   <si>
     <t>REQUERER ao Senhor Prefeito que informe a esta Casa Legislativa a informação detalhada sobre a existência de débitos remanescentes da gestão municipal anterior.</t>
   </si>
   <si>
     <t>4417</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4417/03-2025-palestra_janeiro_branco.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4417/03-2025-palestra_janeiro_branco.pdf</t>
   </si>
   <si>
     <t>Devido ao desenvolvimento de ações concernentes ao “Janeiro branco”, campanha nacional que visa conscientizar a população sobre a importância da saúde mental e emocional, vimos, respeitosamente requerer que seja realizada pela Câmara Municipal uma palestra a respeito do tema.</t>
   </si>
   <si>
     <t>4426</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4426/req04-2025.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4426/req04-2025.pdf</t>
   </si>
   <si>
     <t>Vimos por este requerer alteração do horário da 3ª Reunião Ordinária prevista para o dia 17/02/205 às 19 horas, pois no dia 18/02/205 teremos um evento em Brasília - DF, necessitando sair de viagem no dia 17 (folder do evento anexo).</t>
   </si>
   <si>
     <t>4427</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4427/req05-2025.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4427/req05-2025.pdf</t>
   </si>
   <si>
     <t>REQUERER ao Senhor Prefeito que informe a esta Casa Legislativa sobre parcerias e convênios divulgados nas mídias digitais.</t>
   </si>
   <si>
     <t>4428</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4428/req06-2025.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4428/req06-2025.pdf</t>
   </si>
   <si>
     <t>REQUERER ao Senhor Prefeito que informe a esta Casa Legislativa qual o tipo de pareceria firmada entre o Executivo Municipal no ano de 2024 com a empresa Legaliza, cujo objeto é a reforma de casas para pessoas de baixa renda.</t>
   </si>
   <si>
     <t>4485</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4485/req07-2025.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4485/req07-2025.pdf</t>
   </si>
   <si>
     <t>REQUERER ao Senhor Prefeito que informe a esta Casa Legislativa quais providências foram tomadas após as denúncias de ato de improbidade administrativa durante o pré carnaval, quando taxas para uso dos espaços públicos para venda de produtos foram pagas por Pix em conta pessoal de servidor.</t>
   </si>
   <si>
     <t>4572</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4572/req08-2025.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4572/req08-2025.pdf</t>
   </si>
   <si>
     <t>Ao Plenário, Tendo em vista o evento especial em homenagem ao dia das mães que será realizado nesta Câmara Municipal no dia 09 de maio do corrente ano conforme convite anexo, requeremos:</t>
   </si>
   <si>
     <t>4590</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4590/req09-2025-marchabrasilia-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4590/req09-2025-marchabrasilia-c.pdf</t>
   </si>
   <si>
     <t>Requerer alteração da data da 9ª Reunião Ordinária prevista para o dia 19/05/205 às 19 horas, para dia 16/05/2025, às 10 horas.</t>
   </si>
   <si>
     <t>4597</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4597/req10-2025-alexandre-jornadatrabalho.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4597/req10-2025-alexandre-jornadatrabalho.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, Venho respeitosamente requerer a sala de reuniões para uma conversa com as profissionais de psicologia sobre jornada de trabalho no dia 03 de junho de 2025 às 19 horas.</t>
   </si>
   <si>
     <t>4650</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4650/req11-2025_ailto-frota.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4650/req11-2025_ailto-frota.pdf</t>
   </si>
   <si>
     <t>REQUERER ao Senhor Prefeito um relatório de gastos com oficina para recuperação  da frota do município (máquinas e veículos), separado por veículo no período de 1º de janeiro de 2025 até a presente data.</t>
   </si>
   <si>
     <t>4651</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4651/req12-2025_ailto-cafuzinho.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4651/req12-2025_ailto-cafuzinho.pdf</t>
   </si>
   <si>
     <t>CONVOCAR o Senhor Alessandro Martins França, Secretário Municipal de Esporte e Lazer para tratar sobre despesas relativas à Secretaria de Esportes e a pontualidade dos servidores nela lotados._x000D_
 A convocação é para o dia 7 de julho de 2025 às 9 horas na Câmara Municipal.</t>
   </si>
   <si>
     <t>4654</t>
   </si>
   <si>
     <t>ADEMIR BUGRIN, AILTO MORAES, ALEXANDRE FILHO, CELITA, DOGLÃO, GILMAR PEIXINHO, TIA LAINY, TIÃO ARARA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4654/req13-2025_cpi.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4654/req13-2025_cpi.pdf</t>
   </si>
   <si>
     <t>REQUEREM a criação e instauração de Comissão Parlamentar de Inquérito a ser designada via Portaria, independente de deliberação plenária, já que atendido os requisitos constitucionais do artigo 58, parágrafo 3⁰, da Constituição Federal, para apuração da denuncia citada.</t>
   </si>
   <si>
     <t>4696</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4696/requerimento_no_14.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4696/requerimento_no_14.pdf</t>
   </si>
   <si>
     <t>Requerem ao Senhor Prefeito que informe a esta Casa de Leis qual foi o valor exato do investimento na FEAGRO e de qual fonte saiu o recurso.</t>
   </si>
   <si>
     <t>4730</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4730/req15-2025_copia_denuncia_mp_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4730/req15-2025_copia_denuncia_mp_opt.pdf</t>
   </si>
   <si>
     <t>Com os meus cordiais cumprimentos, solicito à Vossa Excelência, o fornecimento de uma cópia do expediente encaminhado pelo Ministério Público da Comarca de Iturama/MG, relacionado à Denúncia apresentada por Ivair Mata de Freitas, envolvendo meu nome.</t>
   </si>
   <si>
     <t>4749</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4749/req16-2025_pedido_prorrogacao_plc04.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4749/req16-2025_pedido_prorrogacao_plc04.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PRORROGAÇÃO DE PRAZO DE VISTA – PROJETO DE LEI COMPLEMENTAR DO LEGISLATIVO Nº 04/2025.</t>
   </si>
   <si>
     <t>4481</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4481/01-vetoparcialproplei04-2025.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4481/01-vetoparcialproplei04-2025.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL À PROPOSIÇÃO DE LEI ORDINÁRIA Nº 04, DE 17 DE FEVEREIRO DE 2025, QUE DISPÕE SOBRE A CONCESSÃO DE BOLSAS DE ESTUDOS AOS ALUNOS DO ENSINO SUPERIOR, ABRE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4819</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4819/of522-2025-veto_prlc-08.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4819/of522-2025-veto_prlc-08.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL À PROPOSIÇÃO DE LEI COMPLEMENTAR Nº 08, DE 01 DE DEZEMBRO DE 2025, QUE “DISPÕE SOBRE A ALTERAÇÃO DA CARGA HORÁRIA E SÍMBOLO DE VENCIMENTO DE SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL DE LIMEIRA DO OESTE, ALTERANDO A LEI COMPLEMENTAR Nº 10/2003.</t>
   </si>
   <si>
     <t>4412</t>
   </si>
   <si>
     <t>EMEA</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>ADICIONA-SE PARÁGRAFO, AO ART. 6º E ITEM AO ART. 7º, DO PROJETO DE LEI ORDINÁRIA Nº 03/2025.</t>
   </si>
   <si>
     <t>4418</t>
   </si>
   <si>
     <t>ADICIONA-SE PARÁGRAFO AO ART. 3º, DO PROJETO DE LEI ORDINÁRIA Nº 03/2025.</t>
   </si>
   <si>
     <t>4554</t>
   </si>
@@ -4988,51 +4988,51 @@
   <si>
     <t>ADICIONA-SE PARÁGRAFO AO ART. 2º DO PROJETO DE LEI ORDINÁRIA Nº 15/2025.</t>
   </si>
   <si>
     <t>4692</t>
   </si>
   <si>
     <t>ADICIONA-SE OS INCISOS X E XI AO PARÁGRAFO ÚNICO DO ART. 2º, DO PROJETO DE LEI ORDINÁRIA Nº 12/2025.</t>
   </si>
   <si>
     <t>4771</t>
   </si>
   <si>
     <t>EMENTA ADITIVA AO PROJETO DE LEI ORDINÁRIA Nº 32, DE 13 DE NOVEMBRO DE 2025.</t>
   </si>
   <si>
     <t>4376</t>
   </si>
   <si>
     <t>EMEM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4376/emendaproj.lei.ord-01-2025_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4376/emendaproj.lei.ord-01-2025_opt.pdf</t>
   </si>
   <si>
     <t>MODIFICAM-SE OS ARTIGOS 1º E 3º DO PROJETO DE LEI ORDINÁRIA Nº 01/2025.</t>
   </si>
   <si>
     <t>4377</t>
   </si>
   <si>
     <t>MODIFICA-SE O ART. 1º DO PROJETO DE LEI ORDINÁRIA Nº 02/2025.</t>
   </si>
   <si>
     <t>4411</t>
   </si>
   <si>
     <t>MODIFICAM-SE OS ART. 1º, 4º, 7º E 13, DO PROJETO DE LEI ORDINÁRIA Nº 03/2025.</t>
   </si>
   <si>
     <t>4419</t>
   </si>
   <si>
     <t>MODIFICA-SE O CAPUT DO ART. 1º DO PROJETO DE LEI ORDINÁRIA Nº 05/2025.</t>
   </si>
   <si>
     <t>4533</t>
   </si>
@@ -5090,79 +5090,79 @@
   <si>
     <t>4693</t>
   </si>
   <si>
     <t>EMES</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
     <t>SUPRIME-SE O PARÁGRAFO ÚNICO DO ART. 19, DO PROJETO DE LEI ORDINÁRIA Nº 12/2025.</t>
   </si>
   <si>
     <t>4618</t>
   </si>
   <si>
     <t>CLJRF</t>
   </si>
   <si>
     <t>Parecer Com. Legislação, Justiça e Redação Final</t>
   </si>
   <si>
     <t>Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4618/pcljrf-plo01-2025.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4618/pcljrf-plo01-2025.pdf</t>
   </si>
   <si>
     <t>4619</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4619/pcljrf-plo02-2025.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4619/pcljrf-plo02-2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE LIMEIRA DO OESTE/ MG, A CELEBRAR CONVÊNIOS, CONTRATOS, AJUSTES, TERMOS DE FOMENTO E COLABORAÇÃO,ACORDOS DE COOPERAÇÃO E OUTROS INSTRUMENTOS CONGÊNERES COM A UNIÃO,_x000D_
 O ESTADO E OUTROS MUNICÍPIOS, ASSOCIAÇÕES, CONFEDERAÇÕES DE MUNICÍPIO, BEM COMO PESSOAS JURÍDICAS DE DIREITO PÚBLICO OU PRIVADO.</t>
   </si>
   <si>
     <t>4809</t>
   </si>
   <si>
     <t>PARECER DA CLJRF AO PLOL Nº 01/2025, QUE "DISPÕE SOBRE A CRIAÇÃO DA CAMPANHA PARA A PROMOÇÃO DA SAÚDE EMOCIONAL DENOMINADA “JANEIRO BRANCO” NO MUNICÍPIO DE LIMEIRA DO OESTE E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>4769</t>
   </si>
   <si>
     <t>CFO</t>
   </si>
   <si>
     <t>Parecer Comissão Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4769/pcfo-1-plo02-2025.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4769/pcfo-1-plo02-2025.pdf</t>
   </si>
   <si>
     <t>4807</t>
   </si>
   <si>
     <t>COSPM</t>
   </si>
   <si>
     <t>Parecer Com. de Obras e Ser. Púb. e Meio Ambiente</t>
   </si>
   <si>
     <t>Comissão de Obras e Serviços Públicos e Meio Ambiente</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO SOBRE O PLO 01/2025, QUE "AUTORIZA O PODER EXECUTIVO A DESAFETAR ÁREA INSTITUCIONAL DO MUNICÍPIO, NA FORMA QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -5481,67 +5481,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4378/01-08-2025_p1-p1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4379/02-08-2025_p2-p2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4380/03-08-2025_p3-p3.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4381/04-08-2025_p4-p4.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4382/05-08-2025_p5-p5.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4383/06-08-2025_p6-p6.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4384/07-08-2025_p7-p7.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4385/08-08-2025_p8-p8.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4414/10-2025_p1-p1_opt.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4415/11-2025_p2-p2.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4416/12-2025_p3-p3.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4422/ind13-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4423/ind14-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4424/ind15-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4425/ind16-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4430/ind17-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4482/ind18-2025_1-2.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4483/ind19-2025_3.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4484/ind20-2025_4.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4535/ind21-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4555/ind22-2025_p1-p1.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4556/ind23-2025_p2-p2.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4601/ind24-2025_geracaoesporte.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4617/ind25-2025-douglas.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4634/ind26-2025_arvoresfrutiferas.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4647/ind28-2025_lombada.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4648/ind29-2025_lombadas-gilmar.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4649/ind30-2025_lombada-mg62.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4655/indicacao_no_31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4656/indicacao_no_32.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4657/indicacao_n_33.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4699/ind38-2025_alargar_estrada_joaodam.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4742/ind39-2025_limpeza_vegetacao_ponte_cabrinha.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4343/of01-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4344/of02-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4348/of03-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4349/of04-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4350/of05-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4351/of06-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4352/of07-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4353/of08-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4354/of09-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4355/of10-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4356/of11-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4357/of12-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4358/of13-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4359/of14-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4360/of15-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4361/of16-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4362/of17-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4363/of18-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4364/of19-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4365/of20-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4366/of21-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4367/of22-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4368/of23-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4369/of24-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4370/of25-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4371/of26-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4372/of27-2025_opt_opt.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4373/of28-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4374/of29-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4375/of30-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4388/of31-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4389/of32-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4390/of33-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4393/of34-2025_p01-p01.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4394/of35-2025_p02-p02.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4395/of36-2025_p03-p03.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4396/of37-2025_p04-p04.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4397/of38-2025_p05-p05.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4398/of39-2025_p06-p06.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4399/of40-2025_p07-p07.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4400/of41-2025_p08-p08.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4401/of42-2025_p09-p09.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4402/of43-2025_p10-p10.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4403/of44-2025_p11-p11.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4404/of45-2025_p12-p12.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4405/of46-2025_p13-p13.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4406/of47-2025_p14-p14.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4407/of48-2025_p15-p15.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4431/of49-2025_p16-p16.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4432/of50_-_ademir_-_elainy_-_alexandre_filho_-_relatorio_vigilancia_sanitaria_-_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4433/of51-2025_p18-p18.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4434/of52-2025_p19-p19.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4435/of53-2025_p1-p1.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4436/of54-2025_p2-p2.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4437/of55-2025_p01-p02.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4438/of56-2025_p03-p04.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4439/of57-2025_p05-p06.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4440/of58-2025_p07-p08.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4441/of59_-alexandre_filho_-_casas_-_minha_casa_minha_vida.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4442/of60_-alexandre_filho_-_gilmar_machado_-_solicitacao_de_upa.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4443/of61-2025_p09-p10.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4444/of62-2025_p11-p12.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4445/of63-2025_p13-p14.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4446/of64_-elainy_-_secretaria_de_saude_-_cordoes_identificacao_autistas.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4447/of65-2025_p15-p16.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4448/of66-2025_p17-p18.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4449/of67-2025_p19-p20.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4450/of68-2025-ailto_-_copasa.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4451/of69-2025-alexandre-prefeito-uai.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4457/of70-2025_mariaclara.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4458/of71-2025_zesilva.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4459/of72-2025_anapaula.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4460/of73-2025_anapaula.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4461/of74-2025-mauriciovolei-zevitor.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4462/of75-2025_zevitor.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4463/of76-2025_zesilva.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4464/of77-2025-elainy-jaqueline.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4465/of78-2025-ademir-prefeito.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4466/of79-2025-exp3a_re.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4467/of80-2025_gabriel_promotor.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4468/of81-2025_alexandre-arnaldo_silva.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4470/of82-2025_2.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4471/of83-2025_3.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4472/of84-2025_4.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4473/of085-2025-vcm.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4474/of86-2025_5.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4475/of087-2025-vcm.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4476/of88-2025_raulbelem.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4477/of089-2025-vcm.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4478/of90-2025_8.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4479/of91-2025_9-11.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4480/of92-2025_12-14.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4486/of093-2025vcm_p1-p1.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4487/of094-2025vcm_p2-p2.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4488/of095-2025vcm_p3-p3.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4489/of096-2025vcm_p4-p4.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4490/of97-2025_15-16.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4491/of98-2025_17.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4492/of99-2025_18.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4493/of100-2025_19.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4494/of101-2025_20.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4495/of102-2025_21-22.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4496/of103-2025_23-24.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4497/of104-2025_25-26.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4498/of105-2025_27-28.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4499/of106-2025_29-30.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4500/of107-2025_31-32.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4505/of108-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4506/of109-2025_gpc.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4507/of110-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4508/of111-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4509/of112-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4510/of113-2025_gpc.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4511/of114-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4512/of115-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4513/of116-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4514/of117-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4515/of118_-_elainy_-_prefeito_-_substituicao_das_casas_de_madeira.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4516/of119-alexandre_filho_-_elainy_-_cameras_e_iluminacao_no_lixao.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4517/of120-2025_leonidio.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4518/of121-2025_leonidio.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4519/of122-2025_leonidio.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4520/of123-2025_raulbelem.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4521/of124-2025_raulbelem.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4522/of125-2025_raulbelem.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4523/of126-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4527/of128-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4529/of130-2025_gpc.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4530/of131-2025_gpc.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4531/of132-2025_gpc.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4536/of133-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4537/of134-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4538/of135-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4539/of136-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4540/of137-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4541/of138-2025_gpc.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4542/of139-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4543/of140-2025-gpc-respof010-smct.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4547/of141-2025-vcm_leonidio-compactador.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4548/of142-2025-vcm_bancosnovacanaaa.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4549/of143-2025-vcm_zevitor.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4550/of144-2025-vcm_sma-placas.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4557/of145-2025-vcm_ailto-copasa.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4558/of146-2025-vcm_ailto-prefeito.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4565/of147-2025_gpc.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4566/of148-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4567/of149-2025_gpc.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4568/of150-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4569/of151-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4570/of152-2025_gpc.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4571/of153-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4573/of154-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4574/of155-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4575/of156-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4576/of157-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4577/of158-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4578/of159-2025_gpc-act-interlegis.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4579/of160-2025_gpc.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4580/of161-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4581/of162-2025_gpc-caixa-96-144.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4582/of163-2025_vcm_opt.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4583/of164-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4584/of165-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4585/of166-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4586/of167-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4591/of168-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4592/of169-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4593/of170-2025_gpc.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4598/of171-2025_gpc.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4599/of172-2025-_vcm.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4600/of173-2025-_vcm.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4602/of174-2025-_vcm.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4603/of175-2025_gpc.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4604/of176-2025-_vcm.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4605/of177-2025-_vcm.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4606/of178-2025-_vcm.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4607/of179-2025-_p04-p04.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4608/of180-2025-_vcm.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4609/of181-2025-_vcm.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4610/of182-2025-_vcm.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4611/of183-2025-_vcm.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4612/of184-2025-_vcm.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4613/of185-2025-_vcm.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4614/of186-2025-gpc.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4615/of187-2025-_gpc.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4616/of188-2025-_vcm.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4636/of189-2025_gpc.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4637/of190-2025_gpc.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4638/of191-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4639/of192-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4640/of193-2025_gpc.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4641/of194-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4642/of195-2025_gpc.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4643/of196-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4644/of197-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4645/of198-2025_gpc.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4646/of199-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4658/of200-2025_gpc.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4663/of201-2025_gpc.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4664/of202-2025_gpc.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4665/of203-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4666/of204-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4667/of205-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4668/of206-2025_gpc.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4669/of207-2025_gpc.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4670/of208-2025-vcm.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4671/of209-2025-vcm.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4672/of210-2025-gpc.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4673/of211-2025-gpc.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4674/of212-2025-vcm.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4675/of213-2025-vcm.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4676/of214-2025-vcm.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4677/of215-2025-vcm.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4678/of216-2025_gpc-prefeito.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4679/of217-2025_gpc-pj-iturama.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4683/of218-2025_vcm-zesilva.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4684/of219-2025-vcm-arlete-prefeito-transporte_festa_do_amaral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4685/of220-2025-vcm.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4687/of221-2025-arlete-prefeito-festividadessaobento.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4690/of222-2025_gpc-romeuzema_opt.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4701/of223-2025-gpc.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4702/of224-2025-gpc.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4703/of225-2025-vcm.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4704/of226-2025-gpc.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4705/of227-2025-vcm.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4706/of228-2025-gpc.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4708/of229-2025_gpc.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4709/of230-2025-todos_os_vereadores-_prefeito_-_terceirizacao_da_uai.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4710/of231-2025-gpc-opt.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4711/of232-2025_-gpc_-_encaminha_informacoes_e_documentos.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4712/of233-2025_cleitinho.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4713/of234-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4714/of235-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4715/of236-2025_rodrigopacheco.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4718/of237_-2025-tialainy.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4720/of238-2025_leonidioboucas.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4721/of239-2025_prefeito.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4722/of240-2025_prefeito.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4723/of241-2025_prefeito.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4724/of242-2025_gpc.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4725/of243_-2025-encrespinq-04.16.0344.0158939.2024-48_opt.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4726/of244-2025_vcm-zevitor.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4727/of245-2025_gpc.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4728/of246-ailto-douglas-gilmar-leandro-programa_mais_moradia.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4731/of247-2025_gpc.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4732/of248-2025_gpc.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4733/of249-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4734/of250-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4743/of251-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4744/of252-2025_14-16.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4745/of253-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4746/of254-2025_gpc-zema.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4747/of255-2025_gpc-dep_tadeu.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4762/of267-2025_gpc.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4763/of268-2025-vcm-ailto_opt.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4764/of269-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4765/of270-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4766/of271-2025_gpc.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4780/of272-2025_gpc-pjiturama1.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4781/of273-2025-vcm.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4782/of274-2025_gpc_exp_20a_ro.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4783/of275-2025-vcm.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4784/of276-2025-vcm.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4785/of277-2025-gpc.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4786/of278-2025-vcm.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4787/of279-2025-gpc.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4788/of280-2025-vcm-douglas-gilmar-margonari-ubs_bairro_independencia.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4789/of281-2025-vcm_opt.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4790/of282-2025-vcm.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4791/of283-2025-vcm.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4792/of284-2025_-_ailto_-_mataburros.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4793/of285-2025-_gpc.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4794/of286-2025-_vcm.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4795/of287-2025-_gpc.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4796/of288-2025-dilacaoprazo.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4798/290-2025_gpc.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4799/291-2025_gpc.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4800/292-2025_gpc.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4801/293-2025_gpc.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4804/296-2025_vcm-1.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4806/297-2025_gpc.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4814/of298-2025-gpc-zesilva.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4815/of299-2025_gpc.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4816/of300-2025_gpc.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4817/of301.2025_-_gpc.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4818/of302-2025_gpc.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4347/01-projeto_de_lei_complementar_-_cargos.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4452/02-plcl-revisao.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4707/plcl04-2025_-_wiver_e_alex.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4719/plcl05-2025-alteracao_carga_horaria_1-2.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4729/pdl01-2025-homologacpi-1.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4776/94-2025-contas2022.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4429/of33-2025-gp-plc-01.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4453/of41-2025-gp_projleicomp02.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4454/of41-2025-gp_projleicomp03.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4456/of63-2025-gp-projleicomp-04.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4559/plc05-2025-altera-lc129.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4772/projeto_de_lei_complementar_no_6.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4810/7._projeto_de_lc_no_07_de_04_de_dezembro_de_2025_-cria_cargos_-_retificado.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4813/8._projeto_de_lei_complementar_no_08_de_11_de_dezembro_de_2025_-_subsidio_vbrtmrs.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4345/plo-01-2025-desafetar.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4346/plo-02-2025-convenios.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4408/plo03-2025_bolsasestudo.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4409/plo04-05-2025_denominavitoria.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4410/plo05-2025_alteralei1033.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4502/plo06-2025_bdmg-5.000.000.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4503/plo07-2025_compidec.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4504/plo08-2025_subvencao.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4524/plo09-2025__alteralei-1126.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4525/plo10-2025__alteralei693.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4532/plo11-2025__concessaouso_opt.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4551/12._projeto_de_lei_ordinaria_no_12_de_04_de_abril_de_2025_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4560/plo13-2025-r_4.200.000.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4561/plo14-2025-cindemig.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4588/plo15-2025-feiraprodutorlocal.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4596/of250-2025-gp_plo16-2025.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4652/projeto_de_lei_ordinaria_no_17-2025.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4653/plo18-2025-planosaneamentobasico.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4659/plo19-2025-escolarcivicomilitar.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4660/plo20-2025-subvencoes.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4661/plor21-2025-auxilioalimentacao-conselheiros.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4697/projeto_de_lei_ordinaria_no_22.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4698/projeto_de_lei_ordinaria_no_23.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4716/plo24-2025-alteralei1154.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4717/plo25-2025-ppa-2026-2029.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4735/26._projeto_de_lei_ordinaria_no_26_de_30_de_setembro_de_2025__-_loa.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4736/27._projeto_de_lei_ordinaria_no_27_de_30_de_setembro_de_2025__-_contribuicoes_e_subvencoes.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4737/28._projeto_de_lei_ordinaria_no_28_de_30_de_setembro_de_2025_-_abertura__10.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4750/29._projeto_de_lei_ordinaria_no_29_de_15_de_outubro_de_2025_-creditos_adicionais_suplementares.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4767/plo30-2025-aberturacredito-421.97165.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4768/plo31-2025-ratifica-cistrisul.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4770/plo32-2025-aberturacredito_3.600.000.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4773/plo33-2025-altera_lei_ord_1123.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4774/plo34-2025-altera_leis_ord_1109e1122.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4811/35._projeto_de_lei_ordinaria_no_35_de_09_de_dezembro_de_2025_-_abertura__35..pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4420/plol02_-_estrada_municipal_vitoria_magri_brambatti..odt" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4421/plol03_-_kit_de_primeiros_socorros.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4469/plol4-2025_arlete_dia_gari.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4501/plol05_-_alteralei1093-promocaosocial..pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4544/plol06_-_bibliotecaitinerante.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4587/plol10_-_muda_a_denominacao_bairro_para_honorio.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4662/plol11-2025_-_alteradenominacaorua.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4455/projeto_de_resolucao_-_reajuste_de_diarias_do_legislativo.odt" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4700/pr02-2025-bancohoras_opt.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4738/pr03-2025-veiculo_oficial_e_anexos_-_2.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4777/pr04-2025-abonopecuniaservidoresativos.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4386/01-2025_p1-p1.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4387/02-2025_p2-p2.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4417/03-2025-palestra_janeiro_branco.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4426/req04-2025.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4427/req05-2025.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4428/req06-2025.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4485/req07-2025.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4572/req08-2025.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4590/req09-2025-marchabrasilia-c.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4597/req10-2025-alexandre-jornadatrabalho.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4650/req11-2025_ailto-frota.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4651/req12-2025_ailto-cafuzinho.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4654/req13-2025_cpi.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4696/requerimento_no_14.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4730/req15-2025_copia_denuncia_mp_opt.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4749/req16-2025_pedido_prorrogacao_plc04.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4481/01-vetoparcialproplei04-2025.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4819/of522-2025-veto_prlc-08.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4376/emendaproj.lei.ord-01-2025_opt.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4618/pcljrf-plo01-2025.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4619/pcljrf-plo02-2025.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4769/pcfo-1-plo02-2025.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4378/01-08-2025_p1-p1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4379/02-08-2025_p2-p2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4380/03-08-2025_p3-p3.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4381/04-08-2025_p4-p4.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4382/05-08-2025_p5-p5.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4383/06-08-2025_p6-p6.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4384/07-08-2025_p7-p7.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4385/08-08-2025_p8-p8.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4414/10-2025_p1-p1_opt.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4415/11-2025_p2-p2.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4416/12-2025_p3-p3.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4422/ind13-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4423/ind14-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4424/ind15-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4425/ind16-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4430/ind17-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4482/ind18-2025_1-2.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4483/ind19-2025_3.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4484/ind20-2025_4.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4535/ind21-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4555/ind22-2025_p1-p1.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4556/ind23-2025_p2-p2.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4601/ind24-2025_geracaoesporte.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4617/ind25-2025-douglas.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4634/ind26-2025_arvoresfrutiferas.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4647/ind28-2025_lombada.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4648/ind29-2025_lombadas-gilmar.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4649/ind30-2025_lombada-mg62.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4655/indicacao_no_31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4656/indicacao_no_32.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4657/indicacao_n_33.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4699/ind38-2025_alargar_estrada_joaodam.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4742/ind39-2025_limpeza_vegetacao_ponte_cabrinha.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4343/of01-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4344/of02-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4348/of03-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4349/of04-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4350/of05-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4351/of06-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4352/of07-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4353/of08-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4354/of09-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4355/of10-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4356/of11-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4357/of12-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4358/of13-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4359/of14-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4360/of15-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4361/of16-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4362/of17-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4363/of18-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4364/of19-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4365/of20-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4366/of21-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4367/of22-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4368/of23-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4369/of24-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4370/of25-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4371/of26-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4372/of27-2025_opt_opt.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4373/of28-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4374/of29-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4375/of30-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4388/of31-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4389/of32-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4390/of33-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4393/of34-2025_p01-p01.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4394/of35-2025_p02-p02.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4395/of36-2025_p03-p03.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4396/of37-2025_p04-p04.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4397/of38-2025_p05-p05.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4398/of39-2025_p06-p06.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4399/of40-2025_p07-p07.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4400/of41-2025_p08-p08.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4401/of42-2025_p09-p09.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4402/of43-2025_p10-p10.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4403/of44-2025_p11-p11.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4404/of45-2025_p12-p12.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4405/of46-2025_p13-p13.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4406/of47-2025_p14-p14.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4407/of48-2025_p15-p15.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4431/of49-2025_p16-p16.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4432/of50_-_ademir_-_elainy_-_alexandre_filho_-_relatorio_vigilancia_sanitaria_-_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4433/of51-2025_p18-p18.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4434/of52-2025_p19-p19.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4435/of53-2025_p1-p1.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4436/of54-2025_p2-p2.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4437/of55-2025_p01-p02.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4438/of56-2025_p03-p04.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4439/of57-2025_p05-p06.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4440/of58-2025_p07-p08.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4441/of59_-alexandre_filho_-_casas_-_minha_casa_minha_vida.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4442/of60_-alexandre_filho_-_gilmar_machado_-_solicitacao_de_upa.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4443/of61-2025_p09-p10.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4444/of62-2025_p11-p12.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4445/of63-2025_p13-p14.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4446/of64_-elainy_-_secretaria_de_saude_-_cordoes_identificacao_autistas.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4447/of65-2025_p15-p16.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4448/of66-2025_p17-p18.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4449/of67-2025_p19-p20.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4450/of68-2025-ailto_-_copasa.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4451/of69-2025-alexandre-prefeito-uai.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4457/of70-2025_mariaclara.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4458/of71-2025_zesilva.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4459/of72-2025_anapaula.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4460/of73-2025_anapaula.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4461/of74-2025-mauriciovolei-zevitor.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4462/of75-2025_zevitor.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4463/of76-2025_zesilva.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4464/of77-2025-elainy-jaqueline.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4465/of78-2025-ademir-prefeito.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4466/of79-2025-exp3a_re.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4467/of80-2025_gabriel_promotor.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4468/of81-2025_alexandre-arnaldo_silva.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4470/of82-2025_2.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4471/of83-2025_3.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4472/of84-2025_4.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4473/of085-2025-vcm.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4474/of86-2025_5.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4475/of087-2025-vcm.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4476/of88-2025_raulbelem.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4477/of089-2025-vcm.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4478/of90-2025_8.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4479/of91-2025_9-11.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4480/of92-2025_12-14.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4486/of093-2025vcm_p1-p1.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4487/of094-2025vcm_p2-p2.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4488/of095-2025vcm_p3-p3.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4489/of096-2025vcm_p4-p4.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4490/of97-2025_15-16.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4491/of98-2025_17.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4492/of99-2025_18.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4493/of100-2025_19.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4494/of101-2025_20.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4495/of102-2025_21-22.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4496/of103-2025_23-24.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4497/of104-2025_25-26.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4498/of105-2025_27-28.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4499/of106-2025_29-30.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4500/of107-2025_31-32.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4505/of108-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4506/of109-2025_gpc.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4507/of110-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4508/of111-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4509/of112-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4510/of113-2025_gpc.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4511/of114-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4512/of115-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4513/of116-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4514/of117-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4515/of118_-_elainy_-_prefeito_-_substituicao_das_casas_de_madeira.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4516/of119-alexandre_filho_-_elainy_-_cameras_e_iluminacao_no_lixao.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4517/of120-2025_leonidio.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4518/of121-2025_leonidio.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4519/of122-2025_leonidio.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4520/of123-2025_raulbelem.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4521/of124-2025_raulbelem.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4522/of125-2025_raulbelem.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4523/of126-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4527/of128-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4529/of130-2025_gpc.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4530/of131-2025_gpc.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4531/of132-2025_gpc.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4536/of133-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4537/of134-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4538/of135-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4539/of136-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4540/of137-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4541/of138-2025_gpc.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4542/of139-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4543/of140-2025-gpc-respof010-smct.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4547/of141-2025-vcm_leonidio-compactador.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4548/of142-2025-vcm_bancosnovacanaaa.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4549/of143-2025-vcm_zevitor.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4550/of144-2025-vcm_sma-placas.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4557/of145-2025-vcm_ailto-copasa.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4558/of146-2025-vcm_ailto-prefeito.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4565/of147-2025_gpc.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4566/of148-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4567/of149-2025_gpc.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4568/of150-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4569/of151-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4570/of152-2025_gpc.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4571/of153-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4573/of154-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4574/of155-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4575/of156-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4576/of157-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4577/of158-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4578/of159-2025_gpc-act-interlegis.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4579/of160-2025_gpc.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4580/of161-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4581/of162-2025_gpc-caixa-96-144.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4582/of163-2025_vcm_opt.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4583/of164-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4584/of165-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4585/of166-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4586/of167-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4591/of168-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4592/of169-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4593/of170-2025_gpc.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4598/of171-2025_gpc.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4599/of172-2025-_vcm.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4600/of173-2025-_vcm.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4602/of174-2025-_vcm.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4603/of175-2025_gpc.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4604/of176-2025-_vcm.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4605/of177-2025-_vcm.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4606/of178-2025-_vcm.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4607/of179-2025-_p04-p04.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4608/of180-2025-_vcm.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4609/of181-2025-_vcm.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4610/of182-2025-_vcm.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4611/of183-2025-_vcm.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4612/of184-2025-_vcm.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4613/of185-2025-_vcm.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4614/of186-2025-gpc.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4615/of187-2025-_gpc.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4616/of188-2025-_vcm.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4636/of189-2025_gpc.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4637/of190-2025_gpc.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4638/of191-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4639/of192-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4640/of193-2025_gpc.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4641/of194-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4642/of195-2025_gpc.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4643/of196-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4644/of197-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4645/of198-2025_gpc.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4646/of199-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4658/of200-2025_gpc.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4663/of201-2025_gpc.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4664/of202-2025_gpc.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4665/of203-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4666/of204-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4667/of205-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4668/of206-2025_gpc.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4669/of207-2025_gpc.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4670/of208-2025-vcm.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4671/of209-2025-vcm.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4672/of210-2025-gpc.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4673/of211-2025-gpc.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4674/of212-2025-vcm.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4675/of213-2025-vcm.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4676/of214-2025-vcm.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4677/of215-2025-vcm.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4678/of216-2025_gpc-prefeito.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4679/of217-2025_gpc-pj-iturama.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4683/of218-2025_vcm-zesilva.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4684/of219-2025-vcm-arlete-prefeito-transporte_festa_do_amaral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4685/of220-2025-vcm.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4687/of221-2025-arlete-prefeito-festividadessaobento.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4690/of222-2025_gpc-romeuzema_opt.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4701/of223-2025-gpc.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4702/of224-2025-gpc.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4703/of225-2025-vcm.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4704/of226-2025-gpc.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4705/of227-2025-vcm.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4706/of228-2025-gpc.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4708/of229-2025_gpc.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4709/of230-2025-todos_os_vereadores-_prefeito_-_terceirizacao_da_uai.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4710/of231-2025-gpc-opt.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4711/of232-2025_-gpc_-_encaminha_informacoes_e_documentos.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4712/of233-2025_cleitinho.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4713/of234-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4714/of235-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4715/of236-2025_rodrigopacheco.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4718/of237_-2025-tialainy.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4720/of238-2025_leonidioboucas.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4721/of239-2025_prefeito.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4722/of240-2025_prefeito.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4723/of241-2025_prefeito.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4724/of242-2025_gpc.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4725/of243_-2025-encrespinq-04.16.0344.0158939.2024-48_opt.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4726/of244-2025_vcm-zevitor.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4727/of245-2025_gpc.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4728/of246-ailto-douglas-gilmar-leandro-programa_mais_moradia.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4731/of247-2025_gpc.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4732/of248-2025_gpc.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4733/of249-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4734/of250-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4743/of251-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4744/of252-2025_14-16.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4745/of253-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4746/of254-2025_gpc-zema.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4747/of255-2025_gpc-dep_tadeu.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4762/of267-2025_gpc.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4763/of268-2025-vcm-ailto_opt.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4764/of269-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4765/of270-2025_vcm.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4766/of271-2025_gpc.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4780/of272-2025_gpc-pjiturama1.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4781/of273-2025-vcm.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4782/of274-2025_gpc_exp_20a_ro.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4783/of275-2025-vcm.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4784/of276-2025-vcm.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4785/of277-2025-gpc.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4786/of278-2025-vcm.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4787/of279-2025-gpc.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4788/of280-2025-vcm-douglas-gilmar-margonari-ubs_bairro_independencia.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4789/of281-2025-vcm_opt.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4790/of282-2025-vcm.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4791/of283-2025-vcm.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4792/of284-2025_-_ailto_-_mataburros.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4793/of285-2025-_gpc.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4794/of286-2025-_vcm.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4795/of287-2025-_gpc.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4796/of288-2025-dilacaoprazo.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4798/290-2025_gpc.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4799/291-2025_gpc.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4800/292-2025_gpc.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4801/293-2025_gpc.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4804/296-2025_vcm-1.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4806/297-2025_gpc.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4814/of298-2025-gpc-zesilva.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4815/of299-2025_gpc.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4816/of300-2025_gpc.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4817/of301.2025_-_gpc.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4818/of302-2025_gpc.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4347/01-projeto_de_lei_complementar_-_cargos.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4452/02-plcl-revisao.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4707/plcl04-2025_-_wiver_e_alex.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4719/plcl05-2025-alteracao_carga_horaria_1-2.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4729/pdl01-2025-homologacpi-1.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4776/94-2025-contas2022.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4429/of33-2025-gp-plc-01.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4453/of41-2025-gp_projleicomp02.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4454/of41-2025-gp_projleicomp03.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4456/of63-2025-gp-projleicomp-04.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4559/plc05-2025-altera-lc129.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4772/projeto_de_lei_complementar_no_6.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4810/7._projeto_de_lc_no_07_de_04_de_dezembro_de_2025_-cria_cargos_-_retificado.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4813/8._projeto_de_lei_complementar_no_08_de_11_de_dezembro_de_2025_-_subsidio_vbrtmrs.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4345/plo-01-2025-desafetar.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4346/plo-02-2025-convenios.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4408/plo03-2025_bolsasestudo.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4409/plo04-05-2025_denominavitoria.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4410/plo05-2025_alteralei1033.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4502/plo06-2025_bdmg-5.000.000.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4503/plo07-2025_compidec.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4504/plo08-2025_subvencao.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4524/plo09-2025__alteralei-1126.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4525/plo10-2025__alteralei693.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4532/plo11-2025__concessaouso_opt.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4551/12._projeto_de_lei_ordinaria_no_12_de_04_de_abril_de_2025_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4560/plo13-2025-r_4.200.000.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4561/plo14-2025-cindemig.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4588/plo15-2025-feiraprodutorlocal.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4596/of250-2025-gp_plo16-2025.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4652/projeto_de_lei_ordinaria_no_17-2025.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4653/plo18-2025-planosaneamentobasico.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4659/plo19-2025-escolarcivicomilitar.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4660/plo20-2025-subvencoes.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4661/plor21-2025-auxilioalimentacao-conselheiros.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4697/projeto_de_lei_ordinaria_no_22.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4698/projeto_de_lei_ordinaria_no_23.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4716/plo24-2025-alteralei1154.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4717/plo25-2025-ppa-2026-2029.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4735/26._projeto_de_lei_ordinaria_no_26_de_30_de_setembro_de_2025__-_loa.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4736/27._projeto_de_lei_ordinaria_no_27_de_30_de_setembro_de_2025__-_contribuicoes_e_subvencoes.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4737/28._projeto_de_lei_ordinaria_no_28_de_30_de_setembro_de_2025_-_abertura__10.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4750/29._projeto_de_lei_ordinaria_no_29_de_15_de_outubro_de_2025_-creditos_adicionais_suplementares.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4767/plo30-2025-aberturacredito-421.97165.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4768/plo31-2025-ratifica-cistrisul.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4770/plo32-2025-aberturacredito_3.600.000.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4773/plo33-2025-altera_lei_ord_1123.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4774/plo34-2025-altera_leis_ord_1109e1122.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4811/35._projeto_de_lei_ordinaria_no_35_de_09_de_dezembro_de_2025_-_abertura__35..pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4420/plol02_-_estrada_municipal_vitoria_magri_brambatti..odt" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4421/plol03_-_kit_de_primeiros_socorros.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4469/plol4-2025_arlete_dia_gari.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4501/plol05_-_alteralei1093-promocaosocial..pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4544/plol06_-_bibliotecaitinerante.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4587/plol10_-_muda_a_denominacao_bairro_para_honorio.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4662/plol11-2025_-_alteradenominacaorua.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4455/projeto_de_resolucao_-_reajuste_de_diarias_do_legislativo.odt" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4700/pr02-2025-bancohoras_opt.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4738/pr03-2025-regulamentacao_uso_veiculo.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4777/pr04-2025-abonopecuniaservidoresativos.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4386/01-2025_p1-p1.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4387/02-2025_p2-p2.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4417/03-2025-palestra_janeiro_branco.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4426/req04-2025.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4427/req05-2025.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4428/req06-2025.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4485/req07-2025.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4572/req08-2025.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4590/req09-2025-marchabrasilia-c.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4597/req10-2025-alexandre-jornadatrabalho.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4650/req11-2025_ailto-frota.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4651/req12-2025_ailto-cafuzinho.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4654/req13-2025_cpi.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4696/requerimento_no_14.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4730/req15-2025_copia_denuncia_mp_opt.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4749/req16-2025_pedido_prorrogacao_plc04.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4481/01-vetoparcialproplei04-2025.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4819/of522-2025-veto_prlc-08.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4376/emendaproj.lei.ord-01-2025_opt.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4618/pcljrf-plo01-2025.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4619/pcljrf-plo02-2025.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2025/4769/pcfo-1-plo02-2025.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H452"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="46.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="120.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="173.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="172.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>