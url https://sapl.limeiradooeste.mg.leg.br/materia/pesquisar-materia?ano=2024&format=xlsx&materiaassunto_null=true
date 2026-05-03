--- v0 (2025-12-06)
+++ v1 (2026-05-03)
@@ -54,1097 +54,1097 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4089</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>CELITA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4089/001-2024-celita-fumace.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4089/001-2024-celita-fumace.pdf</t>
   </si>
   <si>
     <t>Determine providências para realização do fumacê em nossa cidade.</t>
   </si>
   <si>
     <t>4104</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>AILTO MORAES</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4104/002-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4104/002-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Senhor Prefeito que determine providências com a máxima urgência para fazer a limpeza em toda cidade de objetos que acumulam água sendo necessária uma atenção especial aos pontos de risco de desenvolvimento do mosquito transmissor da dengue sendo neles feita a devida limpeza.</t>
   </si>
   <si>
     <t>4105</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>EBERTON SUINO</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4105/003-2024-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4105/003-2024-c.pdf</t>
   </si>
   <si>
     <t>solicitando ao Senhor Prefeito que determine a feitura de calçamento nos lotes baldios em frente a escola Antônio Vicente Fonseca.</t>
   </si>
   <si>
     <t>4106</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4106/004-2024-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4106/004-2024-c.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Senhor Prefeito que determine a roçagem do bosque localizado no Jardim Bela Vista I, bem como limpeza do referido local e também do cemitério.</t>
   </si>
   <si>
     <t>4124</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>AILTO MORAES, CELITA, DUNGA, EBERTON SUINO, TIA LAINY, TIÃO ARARA, WILLIAM BOZZA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4124/005-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4124/005-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Senhor Prefeito que determine providências para a construção de uma ciclovia no anel viário.</t>
   </si>
   <si>
     <t>4212</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4212/006-2024-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4212/006-2024-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, que determine a troca dos refletores da Quadra Poliesportiva Domingos Rodrigues Pires, localizada na Escola Municipal Honório Silveira Lacerda.</t>
   </si>
   <si>
     <t>4255</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>TIA LAINY</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4255/007-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4255/007-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Senhor Prefeito que determine a manutenção das estradas municipais.</t>
   </si>
   <si>
     <t>4256</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4256/008-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4256/008-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Senhor Prefeito que tome providências para amenizar a poeira no terreno localizado na Rua Paraguai, altura do número 905, Bairro Joamário, imagem anexa.</t>
   </si>
   <si>
     <t>4273</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>ANTONIO LUIZ</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4273/009-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4273/009-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito que determine providências para aquisição, instalação e funcionamento de um equipamento de raio-x para os postos odontológicos, com urgência.</t>
   </si>
   <si>
     <t>4285</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4285/010-2024-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4285/010-2024-c.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Senhor Prefeito que determine providências para a limpeza dos cemitérios do Calais e da Matinha.</t>
   </si>
   <si>
     <t>4311</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4311/011-2024-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4311/011-2024-c.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Senhor Prefeito que determine providências para o conserto da “ponte da Iracema” que fica na divisa de Municípios de Iturama e Limeira do Oeste.</t>
   </si>
   <si>
     <t>4142</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4142/01-2024-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4142/01-2024-c.pdf</t>
   </si>
   <si>
     <t>Moção como manifestação de vontade da maioria absoluta do Povo de Limeira do Oeste mediante deliberação de seus representantes legitimamente eleitos, no intuito de apoiar o Conselho Federal de Medicina.</t>
   </si>
   <si>
     <t>4000</t>
   </si>
   <si>
     <t>OFI</t>
   </si>
   <si>
     <t>Ofício</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Solicitação de Poda de Árvores na Zona Rural – P. A. Reserva 1 e 2</t>
   </si>
   <si>
     <t>4016</t>
   </si>
   <si>
     <t>JUNINHO DA FARMACIA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4016/of02-2024-.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4016/of02-2024-.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, venho requisitar de Vossa Excelência, a 1ª (primeira) parcela_x000D_
 do Duodécimo, referente ao mês de janeiro de 2024.</t>
   </si>
   <si>
     <t>4017</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4017/of03-2024-.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4017/of03-2024-.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, solicitar providências para a realização do calçamento do imóvel situado na Rua Peru esquina com a Avenida Venezuela, com amparo no Art. 35, inciso |, alínea “b” da Lei no 1015/2023.</t>
   </si>
   <si>
     <t>4018</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4018/of04-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4018/of04-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Conforme solicitação contida no Ofício no 11/2024-GP, devolvo a Vossa_x000D_
 Excelência o Projeto de Lei Complementar no 01/2024.</t>
   </si>
   <si>
     <t>4019</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho o expediente aprovado na 2ª R E realizada no dia 11 de janeiro.</t>
   </si>
   <si>
     <t>4020</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4020/of06-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4020/of06-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho documentos contábeis da Câmara Municipal referente à competência de dezembro de 2023.</t>
   </si>
   <si>
     <t>4029</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4029/of07-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4029/of07-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Conserto dos banheiros da Praça José Cândido de Lima.</t>
   </si>
   <si>
     <t>4030</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4030/of08-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4030/of08-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho expediente aprovado na 1ª RO realizada no dia 23 de janeiro.</t>
   </si>
   <si>
     <t>4031</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4031/of09-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4031/of09-2024.pdf</t>
   </si>
   <si>
     <t>Senhora Rita Virgínia, Diretora da Escola Legislativo CM de Uberlândia; Senhor Rosenvaldo Corrêa, Presidente CM Uberlândia; Vimos por este solicitar autorização para uma visita técnica_x000D_
 à Câmara Municipal de Uberlândia para conhecermos a Escola do Legislativo e o Setor de_x000D_
 Comunicação.</t>
   </si>
   <si>
     <t>4032</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4032/of10-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4032/of10-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Solicito que seja feita a retificação do item 14 na tabela das emendas impositivas dos Vereadores Celita, Éberton e William. A proposta é destinar de cada Vereador R$ 325,00 para locação de som para a Comunidade da Matinha (folder anexo) e R$ 1.675,00 para a premiação no Carnaval de 2024.</t>
   </si>
   <si>
     <t>4033</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4033/of11-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4033/of11-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Atendendo a solicitação de diversos moradores e transuentes, venho_x000D_
 respeitosamente solicitar que o Executivo tome providências, conforme estabelecido nos Artigos 35 e 36, da Lei Complementar 98/2023, (Código de Obras), junto à empresa vencedora do certame para construção de salas de aula no CEI Ana Galicioli do Nascimento.</t>
   </si>
   <si>
     <t>4034</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4034/of12-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4034/of12-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Solicitação de Inclusão do Curso Superior em Ciências Biológicas nos_x000D_
 Requisitos para Recrutamento do Cargo de Agente de Vigilância Sanitária.</t>
   </si>
   <si>
     <t>4035</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4035/of13-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4035/of13-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho o expediente aprovado na 3ª RE realizada no dia 26 de janeiro.</t>
   </si>
   <si>
     <t>4036</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4036/of14-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4036/of14-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho o expediente aprovado na 4ª RE realizada no dia 30 de janeiro.</t>
   </si>
   <si>
     <t>4037</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>WILLIAM BOZZA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4037/of15-2024-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4037/of15-2024-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, solicito que seja determinado à Secretaria Competente que realize a podas das árvores da Praça José Cândido de Lima.</t>
   </si>
   <si>
     <t>4038</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4038/of16-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4038/of16-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Considerando as emendas impositivas previstas no orçamento para execução no ano de 2024, informo a destinação do montante de R$ 3.000,00 para a premiação do Carnaval 2024, sendo o valor assim dividido: R$ 1.500 do Vereador Celcimar Borges Andrade e R$ 1.500,00 do Vereador Maurício da Silva Junior.</t>
   </si>
   <si>
     <t>4039</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4039/of17-2024anexo.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4039/of17-2024anexo.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Solicito que seja feita a retificação do item 13 na tabela das emendas_x000D_
 impositivas dos Vereadores Celita, Éberton e William. A proposta é destinar de cada Vereador R$ 1.000,00 para o Torneio de Malha Interestadual (folder anexo).</t>
   </si>
   <si>
     <t>4040</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4040/of18-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4040/of18-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Solicito que seja esclarecido uma dúvida em relação ao item 14, cargo_x000D_
 de merendeira, do concurso público para provimento de cargos efetivos da Prefeitura Municipal de Limeira do Oeste.</t>
   </si>
   <si>
     <t>4041</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>TIÃO ARARA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4041/of19-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4041/of19-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Reynaldo Passanezi, Presidente da CEMIG: Solicito o apoio de V. Srª. para solucionar os problemas que temos enfrentado devido as constantes falta de energia elétrica na região da Fazenda Barreiro.</t>
   </si>
   <si>
     <t>4042</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4042/of20-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4042/of20-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, venho requisitar a 2ª parcela do duodécimo, referente ao mês de fevereiro.</t>
   </si>
   <si>
     <t>4043</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4043/of21-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4043/of21-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Reynaldo Passanezi, Problemas de fornecimento de energia elétrica e suas consequências para a população.</t>
   </si>
   <si>
     <t>4044</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4044/of22-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4044/of22-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho o expediente aprovado na 2ª Reunião Ordinária realizada neste dia.</t>
   </si>
   <si>
     <t>4052</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4052/of23-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4052/of23-2024.pdf</t>
   </si>
   <si>
     <t>À Senhora, Eliane Cristina Pereira da Fonseca, Secretária Municipal de Cultura e Turismo; Ao Senhor, Éder Aguiar Teixeira, Secretário Municipal de Saúde; Ao Senhor, Pedro Socorro do Nascimento, Secretário Municipal de Promoção Social; Venho por este convidá-lo para uma reunião no dia 16 de fevereiro do corrente ano às 9 horas na Câmara Municipal para tratar sobre um projeto voltado à prevenção da saúde do idoso através da capoterapia.</t>
   </si>
   <si>
     <t>4053</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4053/of24-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4053/of24-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Vimos pro este solicitar que sejam determinadas providências para a_x000D_
 construção de uma praça no Bairro Joamário, na Rua Paraguai, entre as Avenidas Equador e Venezuela, com playground (usar referência o que está instalado na Praça Geraldo Tomaz de Queiroz) e campo de futebol.</t>
   </si>
   <si>
     <t>4054</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4054/of25-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4054/of25-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Vimos pro este solicitar que sejam determinadas providências para a_x000D_
 construção de uma praça no Residencial Independência, na Avenida Joaquim Tomaz de Freitas, com playground (usar referência o que está instalado na Praça Geraldo Tomaz de Queiroz) e campo de futebol.</t>
   </si>
   <si>
     <t>4055</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4055/of26-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4055/of26-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Em conversa com alguns servidores públicos e diante do índice inflacionário é importante que o auxílio alimentação recebido pelos servidores tenha seu valor atualizado e não perca o poder de compra, assim como o salário, visto que a correção inflacionária não tem sido aplicado ao vale alimentação assim como tem sido aplicado nos salários.</t>
   </si>
   <si>
     <t>4056</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4056/of27-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4056/of27-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Considerando as constantes reclamações dos moradores, venho respeitosamente solicitar que Vossa Excelência determine ao setor competente que promova a limpeza dos lotes no Residencial Independência, visto o aparecimento constante de animais peçonhentos, pernilongos, etc.</t>
   </si>
   <si>
     <t>4057</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4057/of28-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4057/of28-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Venho respeitosamente solicitar que seja enviado a esta Casa o Decreto de repasse do exercício de 2024.</t>
   </si>
   <si>
     <t>4058</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4058/of29-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4058/of29-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Informações sobre Acidente do Veículo Etios.</t>
   </si>
   <si>
     <t>4059</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4059/of30-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4059/of30-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Considerando as recomendações apontadas pelo TCE/MG, entendo necessário que seja feita uma reunião entre os poderes Legislativo e Executivo, visando o atendimento das instruções.</t>
   </si>
   <si>
     <t>4062</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4062/of31-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4062/of31-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Encaminho abaixo relacionado o expediente aprovado na 3ª Reunião Ordinária realizada no dia 19 de fevereiro do corrente ano:</t>
   </si>
   <si>
     <t>4063</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>ANTONIO LUIZ, EBERTON SUINO, JUNINHO DA FARMACIA, WILLIAM BOZZA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4063/of32-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4063/of32-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Adrian Franco Silva, Coordenador da 31ª Regional DER, vimos por este solicitar em caráter de urgência paraque sejam determinadas as providências necessárias para a realização desta obra na rodovia LMG 865.</t>
   </si>
   <si>
     <t>4064</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4064/of33-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4064/of33-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Clodoaldo Gaspar de Oliveira, Em resposta ao Ofício no 003/2024-SEMEC, comunico que será destinado via emenda impositiva para aquisição de uniformes aos alunos da rede_x000D_
 pública municipal.</t>
   </si>
   <si>
     <t>4065</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4065/of34-2024-respofc018.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4065/of34-2024-respofc018.pdf</t>
   </si>
   <si>
     <t>Senhor Cléber Leandro Nardeli, Chefe da 142ª Zona Eleitora de Iturama/MG, Com base no § 1° do artigo 26 da Lei Orgânica Municipal, em conjunto com a alínea “a” do inciso IV do artigo 29 da Constituição Federal, venho por meio deste informar que a Câmara Municipal de Limeira do Oeste é composta por nove (9) vereadores(as).</t>
   </si>
   <si>
     <t>4066</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4066/of35-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4066/of35-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, A Lei Federal no 14.797/2023, trata a ampliação do direito da mulher de_x000D_
 ter acompanhante nos atendimentos realizados em serviços de saúde públicos e privados, alterando a Lei no 8.080/1990.</t>
   </si>
   <si>
     <t>4067</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4067/of36-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4067/of36-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Vanderlei Queiroz Pereira, Presidente CONSEP, Comunico a Vossa Senhoria que será destinado via emenda impositiva para manutenção do sistema de monitoramento e segurança de nossa cidade o valor de R$ 5.000,00 (cinco mil reais) de cada vereador.</t>
   </si>
   <si>
     <t>4068</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4068/of37-2024-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4068/of37-2024-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho documentos contábeis referente a competência de janeiro de 2024.</t>
   </si>
   <si>
     <t>4069</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4069/of38-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4069/of38-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, venho requisitar a 3ª parcela do duodécimo, referente ao mês de março de 2024.</t>
   </si>
   <si>
     <t>4070</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>ANTONIO LUIZ, JUNINHO DA FARMACIA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4070/of39-2024-vcm-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4070/of39-2024-vcm-c.pdf</t>
   </si>
   <si>
     <t>Senhor Adrian Franco Silva, Coordenador da 31ª Regional - DER, Vimos por este solicitar desta Coordenadoria Regional do DER/MG Ituiutaba, estudos e reavaliação da entrada/saída entre os km 20 e 21 da Rodovia 869.</t>
   </si>
   <si>
     <t>4075</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>CELITA, DUNGA, EBERTON SUINO, TIA LAINY</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4075/of40-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4075/of40-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Solicita informações acerca do Projeto de Lei Complementar no 06/2024 que: “Dispõe sobre a ampliação de vagas no quadro de pessoal da Prefeitura Municipal de Limeira do Oeste alterando assim a Lei Complementar no 09/2023 e dá outras providências”.</t>
   </si>
   <si>
     <t>4076</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>AILTO MORAES, JUNINHO DA FARMACIA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4076/of41-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4076/of41-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, solicita a analise e possibilidade de alteração no Projeto de Lei Complementar 14/2023.</t>
   </si>
   <si>
     <t>4077</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4077/of42-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4077/of42-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho o expediente aprovado na 4ª RO, realizada no dia 04 de março.</t>
   </si>
   <si>
     <t>4078</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4078/of43-2024-vcm_-_gratificacao_motoristas_transporte_escolar.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4078/of43-2024-vcm_-_gratificacao_motoristas_transporte_escolar.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Encaminho à Vossa Excelência indicação de um Projeto de Lei, juntamente com a justificativa, objetivando conceder gratificação especial aos servidores que exercem funções de motorista de transporte escolar, vinculados a Secretaria Municipal de Educação do município de Limeira do Oeste/MG.</t>
   </si>
   <si>
     <t>4079</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4079/of44-2024-vcm-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4079/of44-2024-vcm-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, solicita a prorrogação de prazo para pagamento de parcela única e_x000D_
 agilidade para entrega dos carnês de IPTU.</t>
   </si>
   <si>
     <t>4094</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>ANTONIO LUIZ, DUNGA, EBERTON SUINO, JUNINHO DA FARMACIA, TIÃO ARARA, WILLIAM BOZZA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4094/of45-2024-vcm-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4094/of45-2024-vcm-c.pdf</t>
   </si>
   <si>
     <t>Senhora Maria Clara Marra, Deputada Estadual, Vimos por este solicitar em caráter de urgência, que interceda junto ao DER para que sejam determinadas as providências necessárias para a realização de um recapeamento na rodovia LMG 865.</t>
   </si>
   <si>
     <t>4095</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4095/of46-2024-vcm-.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4095/of46-2024-vcm-.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Solicito que Vossa Excelência determine as providências cabíveis para a destinação de R$ 3.000,00 do valor das emendas impositivas a que me cabem para a Copa Comércio de Futsal que será iniciada hoje no Ginásio Poliesportivo.</t>
   </si>
   <si>
     <t>4096</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4096/of47-2024-gpc-.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4096/of47-2024-gpc-.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho o expediente aprovado na 5ª RE realizada neste dia.</t>
   </si>
   <si>
     <t>4097</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4097/of48-2024-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4097/of48-2024-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Solicito que seja feita a retificação do item 11 na tabela das emendas_x000D_
 impositivas dos Vereadores Celita, Éberton e William.</t>
   </si>
   <si>
     <t>4098</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4098/of49-2024-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4098/of49-2024-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Solicito que Vossa Excelência determine as providências cabíveis para a destinação de R$ 5.000,00 do valor das emendas impositivas a que me cabem para a Copa Comércio de Futsal que será realizada no Ginásio Poliesportivo.</t>
   </si>
   <si>
     <t>4099</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>ANTONIO LUIZ, DUNGA, EBERTON SUINO, JUNINHO DA FARMACIA, WILLIAM BOZZA, ENEDINO PEREIRA FILHO</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4099/of50-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4099/of50-2024.pdf</t>
   </si>
   <si>
     <t>Senhora Maria Clara Marra, Deputada Estadual, Solicitamos que sejam enviados recursos financeiros para aquisição de um veículo tipo van que será destinado para uso da Secretaria de Saúde.</t>
   </si>
   <si>
     <t>4109</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4109/of51-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4109/of51-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho documentos contábeis referente à competência de fevereiro de 2024.</t>
   </si>
   <si>
     <t>4110</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4110/of52-presidente-prefeito_-_expediente_5a_ro.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4110/of52-presidente-prefeito_-_expediente_5a_ro.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho o expediente aprovado na 5ª RO, realizada dia 18 de março.</t>
   </si>
   <si>
     <t>4111</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4111/of53-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4111/of53-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, solicito a construção de uma piscina ao lado do Estádio Municipal "Luiz Carlos Ferrari" para que sejam administradas aulas de natação para os munícipes.</t>
   </si>
   <si>
     <t>4112</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4112/of54-presidente-prefeito_-_expediente_6a_re.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4112/of54-presidente-prefeito_-_expediente_6a_re.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho o expediente aprovado na 6ª RE realizada no dia 25 de março.</t>
   </si>
   <si>
     <t>4113</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4113/of55-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4113/of55-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, venho requisitar a 4ª parcela do Duodécimo, referente ao mês de abril.</t>
   </si>
   <si>
     <t>4114</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4114/of56-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4114/of56-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho o expediente aprovado na 6ª RO realizada no dia 1° de abril.</t>
   </si>
   <si>
     <t>4115</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4115/of57-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4115/of57-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, solicito o cascalhamento da "estrada do Amaral", em especial nas proximidades da propriedade do Senhor Osmair Ferreira.</t>
   </si>
   <si>
     <t>4125</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4125/of58-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4125/of58-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Considerando as emendas impositivas previstas no orçamento para execução no ano de 2024, informo a destinação de R$ 3.000,00 para arbitragem, R$ 11.400,00 para custear as despesas das festividades em comemoração ao 38° aniversário P. A. Iturama - Faz. Barreiro.</t>
   </si>
   <si>
     <t>4126</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4126/of59-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4126/of59-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, informo a destinação do montante de R$ 53.800,00 para as festividades do 38° Aniversário da Fazenda Barreiro, ampliação e reforma do posto de saúde e barracão, reforma da carreta agrícola e aquisição de outros itens necessários, todos referentes ao P.A. Iturama Fazenda - Barreiro.</t>
   </si>
   <si>
     <t>4128</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>AILTO MORAES, ANTONIO LUIZ, CELITA, DUNGA, EBERTON SUINO, JUNINHO DA FARMACIA, TIA LAINY, TIÃO ARARA, WILLIAM BOZZA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4128/of60-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4128/of60-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Solicitar a lista dos Conselhos Municipais ativos, dos quais somos membros.</t>
   </si>
   <si>
     <t>4129</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4129/of61-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4129/of61-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho o expediente aprovado na 7ª RO realizada no dia 16 de abril.</t>
   </si>
   <si>
     <t>4130</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4130/of62-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4130/of62-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho documentos contábeis, referente à competência de março de 2024.</t>
   </si>
   <si>
     <t>4131</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>À Confederação Nacional dos Municípios - CNM</t>
   </si>
   <si>
     <t>4132</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4132/of064-2024-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4132/of064-2024-c.pdf</t>
   </si>
   <si>
     <t>Senhor Gilmar Pereira Passos, Superintendente Executivo do Governo do Triângulo Mineiro, em face à tramitação do Projeto Lei Ordinária n° 05/2024 "Minha Casa Minha Vida", solicito agendamento de uma reunião para esclarecimentos a respeito do referido projeto.</t>
   </si>
   <si>
     <t>4133</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4133/of65-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4133/of65-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho o expediente aprovado na 7ª RE realizada hoje.</t>
   </si>
   <si>
     <t>4134</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4134/of66-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4134/of66-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, convido-o para participar das comemorações ao 38° aniversário da Comunidade do Barreiro, programação anexa.</t>
   </si>
   <si>
     <t>4135</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4135/of67-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4135/of67-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Zé Vitor, deputado federal, em face à tramitação do Projeto de Lei Ordinária no 05/2024, solicito informações acerca de como está o projeto “Minha Casa Minha Vida” em relação aos municípios com menos de 50 mil habitantes.</t>
   </si>
   <si>
     <t>4136</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>ANTONIO LUIZ, DUNGA, TIA LAINY</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4136/of68-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4136/of68-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminhamos anexo o comunicado de aprovação de emenda parlamentar do Dep. Raul Belém no valor de R$ 30.000, para implantação de um playground no Barro Joamário.</t>
   </si>
   <si>
     <t>4137</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Senhor Prefeito, informo a destinação do montante de R$ 5.000,00 para auxiliar nas despesas do evento cultural a ser realizado no período de 23 a 27 de julho do corrente ano no Parque de Exposições Romel Anízio Jorge - FEAGRO.</t>
   </si>
   <si>
     <t>4138</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>Senhor Adrian Franco Silva, Chefe da 31ª Regional -  URG - DER - MG, vimos por este solicitar que seja realizada a roçagem do capim às margens da Rodovia LMG 865, trecho entre Limeira do Oeste e a Usina Coruripe – Filial Limeira do Oeste.</t>
   </si>
   <si>
     <t>4139</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4139/of71-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4139/of71-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, informo a destinação do montante de R$ 1.500,00 para auxiliar nas despesas do “Torneio do Campinho do Joamário” que será realizado no dia 28/04 a partir das 8 horas conforme folder anexo.</t>
   </si>
   <si>
     <t>4147</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4147/of72-2024-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4147/of72-2024-c.pdf</t>
   </si>
   <si>
     <t>Senhor Zé Silva, solicitamos em caráter de urgência que Vossa Excelência articule junto ao Governo de Minas Gerais a possibilidade de um recapeamento na rodovia LMG 865 que liga Limeira do Oeste ao trevo de União de Minas e Usina Coruripe.</t>
   </si>
   <si>
     <t>4148</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4148/of73-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4148/of73-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Solicito que seja feita a retificação do itens 8, 12, 13 e 17 na tabela das emendas impositivas, ano 2023, do Vereador Éberton Alves de Oliveira, destinando os valores em sua totalidade para a Comunidade da Fazenda Paraíso I, II e III.</t>
   </si>
   <si>
     <t>4149</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4149/of74-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4149/of74-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Alexandre Silveira de Oliveira, Ministro de Minas e Energia do Brasil, Vimos por este solicitar que Vossa Excelência se empenhe em ações junto ao Ministério das Cidades para viabilizar a liberação de construção de unidades habitacionais pelo programa “Minha Casa, Minha Vida”, Faixa 1, visto que nosso município dispõe de 190 terrenos para o empreendimento.</t>
   </si>
   <si>
     <t>4150</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>Senhor Prefeito, Considerando as emendas impositivas previstas no orçamento para_x000D_
 execução no ano de 2024, informo o seguinte:</t>
   </si>
   <si>
     <t>4151</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>Senhor Prefeito, venho requisitar a 5ª parcela do duodécimo, referente ao mês de maio.</t>
   </si>
   <si>
     <t>4152</t>
@@ -1160,1944 +1160,1944 @@
     <t>4153</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>Senhor Lair Covizzi Júnior, Em atenção ao Ofício no 038/2024 informo que já destinei todo valor referente às emendas impositivas previstas no orçamento para execução no ano de_x000D_
 2024.</t>
   </si>
   <si>
     <t>4154</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Senhor Prefeito, Encaminho anexa a tabela constando as destinações que a mim cabem das emendas impositivas previstas no orçamento para execução no ano de 2024.</t>
   </si>
   <si>
     <t>4160</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4160/of080-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4160/of080-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho o expediente aprovado na 8ª RO realizada no dia 06 de maio.</t>
   </si>
   <si>
     <t>4161</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4161/of081-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4161/of081-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, solicito que seja disponibilizado à população limeirense ônibus para participar das comemorações do 38° aniversário da Comunidade Barreiro -PA Iturama.</t>
   </si>
   <si>
     <t>4162</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4162/of082-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4162/of082-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Rodrigo Otávio Soares Pacheco, Senador, Informo que foi aprovada por unanimidade a Moção 01/2024, de autoria da Vereadora Elainy, em apoio ao Conselho Federal de Medicina.</t>
   </si>
   <si>
     <t>4163</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4163/of083-2024-conselheiros.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4163/of083-2024-conselheiros.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, em atenção ao Ofício n° 154/2024-GP, indico os seguintes membros para comporem os  conselhos municipais:</t>
   </si>
   <si>
     <t>4164</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4164/of084-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4164/of084-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, solicito providências em regime de urgência a respeito do "inversos solar" da Escola Municipal Antônio Vicente Fonseca.</t>
   </si>
   <si>
     <t>4165</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4165/of085-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4165/of085-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho anexa a tabela constando as destinações que a mim cabem das emendas impositivas previstas no orçamento para execução no ano de 2024.</t>
   </si>
   <si>
     <t>4166</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4166/of086-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4166/of086-2024.pdf</t>
   </si>
   <si>
     <t>4167</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4167/of087-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4167/of087-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, solicito providências em relação ao buraco na Avenida Jerônimo Mariano da Silva, entre as Ruas Alípio Pereira do Nascimento e Pedro Manoel de Andrade, em frente a Praça Amador José de Queiroz.</t>
   </si>
   <si>
     <t>4168</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4168/of088-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4168/of088-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho os documentos contábeis referente à competência de abril de 2024.</t>
   </si>
   <si>
     <t>4169</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4169/of089-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4169/of089-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Considerando as emendas impositivas previstas no orçamento para execução nos anos de 2023 e 2024, informo a destinação do montante de R$ 1.500,00 (R$ 500,00 do ano de 2023 e R$ 1.000,00 do ano de 2024) para auxiliar na premiação do Torneio de Vôlei de Areia na Praça Amador José de Queiroz, que será realizado no dia 19 de maio do corrente ano.</t>
   </si>
   <si>
     <t>4170</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4170/of090-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4170/of090-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Reencaminho anexa a tabela constando as destinações que a mim cabem das emendas impositivas previstas no orçamento para execução no ano de 2024.</t>
   </si>
   <si>
     <t>4173</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4173/of091-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4173/of091-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho o expediente aprovado na 9ª RO realizada no dia 16 de maio.</t>
   </si>
   <si>
     <t>4174</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4174/of092-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4174/of092-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, indico os seguintes membros para COMPIDEC: Orizon Alves de Souza (efetivo) e Edmilson Antônio dos Santos (Suplente).</t>
   </si>
   <si>
     <t>4175</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4175/of093-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4175/of093-2024.pdf</t>
   </si>
   <si>
     <t>A Subsecretaria de Políticas sobre Drogas, Solicito Vossas Senhorias informações e suporte para execução da política pública de prevenção e combate ao uso de álcool e outras drogas em nossa cidade.</t>
   </si>
   <si>
     <t>4176</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4176/of094-2024-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4176/of094-2024-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Tendo em vista o ingresso da jovem Lavínia Inaê Lisboa Souza no concurso “Miss Grand Minas Gerais”, como representante de Limeira do Oeste, solicito que o Executivo conceda auxílio financeiro para custear as despesas referentes à sua participação no referido concurso.</t>
   </si>
   <si>
     <t>4177</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>DUNGA, EBERTON SUINO, JUNINHO DA FARMACIA, TIÃO ARARA, WILLIAM BOZZA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4177/of095-2024-vcm-mariaclara-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4177/of095-2024-vcm-mariaclara-c.pdf</t>
   </si>
   <si>
     <t>Senhora Maria Clara Marra, Deputada Estadual, Encaminhamos ofício anexo enviado a esta Câmara pelo Senhor Célio Júnior de Paula, diretor da Escola Estadual Izoldino Soares de Freitas e solicitamos especial empenho para o envio da referida emenda parlamentar no valor de R$ 200.000,00 a ser utilizada na reforma da cozinha e melhoria no refeitório da referida_x000D_
 escola.</t>
   </si>
   <si>
     <t>4178</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4178/of096-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4178/of096-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Elizo Alberto, Secretário de Estradas, Convoco Vossa Excelência, nos termos do art. 42 da Lei Orgânica e art. 16, XXIl e 259, 8 Único, do Regimento Interno da Câmara Municipal, para comparecer nesta Casa de Leis no dia 10 de junho do corrente ano, às 10 horas,_x000D_
 para tratar de assunto relacionado ao Requerimento no 19/2024, cópia anexa.</t>
   </si>
   <si>
     <t>4179</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4179/of097-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4179/of097-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Luiz Carlos Mendes, Operador de Máquina, Convoco Vossa Excelência, nos termos do art. 42 da Lei Orgânica e art. 16, XXIl e 259, 8 Único, do Regimento Interno da Câmara Municipal, para comparecer nesta Casa de Leis no dia 10 de junho do corrente ano, às 10 horas, para tratar de assunto relacionado ao Requerimento no 19/2024, cópia anexa.</t>
   </si>
   <si>
     <t>4180</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4180/of098-2024-vcm-respof178-2024-gp.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4180/of098-2024-vcm-respof178-2024-gp.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Em atenção ao Ofício no 178/2024-GP, informo que o espaço está liberado para uso nas datas e horários solicitados, com as ressalvas.</t>
   </si>
   <si>
     <t>4184</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4184/of099-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4184/of099-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, venho requisitar de Vossa Excelência, a 6ª (sexta) parcela do_x000D_
 Duodécimo, referente ao mês de junho de 2024.</t>
   </si>
   <si>
     <t>4185</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>DUNGA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4185/of100-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4185/of100-2024.pdf</t>
   </si>
   <si>
     <t>4186</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4186/of101-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4186/of101-2024.pdf</t>
   </si>
   <si>
     <t>4187</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4187/of102-2024-gpc-paulocortez-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4187/of102-2024-gpc-paulocortez-c.pdf</t>
   </si>
   <si>
     <t>Senhor Paulo C. Cortez, Em atenção ao requerimento de Vossa autoria, protocolado sob o no_x000D_
 134/2024, encaminho os documentos solicitados.</t>
   </si>
   <si>
     <t>4188</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4188/of103-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4188/of103-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Em atenção ao Ofício no 168/2024-GP, datado de 16 de maio de 2024, que solicita a previsão de devolução de recursos repassados ao Poder Legislativo Municipal, referente ao evento.</t>
   </si>
   <si>
     <t>4189</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4189/of104-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4189/of104-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Na qualidade de Vereadora, venho respeitosamente solicitar a intervenção de sua excelência na contratação de um profissional fonoaudiólogo para atender às necessidades dos nossos munícipes.</t>
   </si>
   <si>
     <t>4190</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4190/of105-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4190/of105-2024.pdf</t>
   </si>
   <si>
     <t>4191</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4191/of106-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4191/of106-2024.pdf</t>
   </si>
   <si>
     <t>4192</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4192/of107-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4192/of107-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Em atenção ao Ofício no 188/2024-GP, informo que o espaço está liberado para uso na data solicitada, bem como confirmo a transmissão pelas redes sociais da Câmara.</t>
   </si>
   <si>
     <t>4193</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>ANTONIO LUIZ, TIA LAINY</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4193/of108-2024-antonio_luiz_-_elainy_-_ponte_e_bueiro.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4193/of108-2024-antonio_luiz_-_elainy_-_ponte_e_bueiro.pdf</t>
   </si>
   <si>
     <t>Senhores Deputados: Zé Vitor, Zé Silva e Raul Belém; Vimos por este solicitar verbas para recuperação de ponte e construção de bueiro com colocação de manilha nas estradas municipais que passam pelas propriedades do Senhor Vandico e do Senhor Colorado.</t>
   </si>
   <si>
     <t>4194</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4194/of109-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4194/of109-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Tendo em vista os ofícios no 051 e 129/2023-GPC, solicitamos a seguinte retificação: nas tabelas feitas pelos Vereadores Celita, Eberton e William, GPC, o item 18 deve ter sua destinação integral anexas ao Ofício no 051/2023 encaminhada para a premiação da corrida de São Pedro e São Paulo.</t>
   </si>
   <si>
     <t>4195</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4195/of110-2024-anexo.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4195/of110-2024-anexo.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Senhor Secretário Saúde, Venho respeitosamente destinar R$ 41.000,00 (quarenta e um mil reais) para aquisição dos itens em anexo, sendo: 01 Bipap com umidificador; 01 triciclo elétrico e 01 cadeira de rodas adaptada.</t>
   </si>
   <si>
     <t>4196</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4196/of111-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4196/of111-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Solicito a retificação do item que destinei o valor de R$ 7.000,00 em 2022 (conforme Ofício no 135/2022-GPC anexo) para a Secretaria Municipal de Educação adquirir câmeras de monitoramento para o CEI Ana Galicioli do Nascimento e não foi realizado este projeto, incluindo assim o referido valor no item 17 da tabela das minhas emendas impositivas de 2024, perfazendo um total de desse item de R$ 9.500,00, complementando o recurso para reforma dos banheiros e atividades da Comunidade Paraíso |, ll e III.</t>
   </si>
   <si>
     <t>4202</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4202/of112-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4202/of112-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Encaminho a Vossa Excelência os seguintes documentos contábeis da_x000D_
 Câmara Municipal referente à competência de maio de 2024.</t>
   </si>
   <si>
     <t>4203</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4203/of113-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4203/of113-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho o expediente aprovado na 11ª RO, realizada no dia 17 de junho.</t>
   </si>
   <si>
     <t>4204</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>EBERTON SUINO, WILLIAM BOZZA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4204/of114-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4204/of114-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, solicitamos que nos seja informado se há algum procedimento de leilão de bens móveis do Município em tramitação.</t>
   </si>
   <si>
     <t>4205</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4205/of115-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4205/of115-2024.pdf</t>
   </si>
   <si>
     <t>4206</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4206/of116-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4206/of116-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Considerando a quantidade de lixo depositado na Travessa Panamá, venho, respeitosamente, solicitar que seja determinada a limpeza do local e retirada de entulho depositados de forma inadequada.</t>
   </si>
   <si>
     <t>4207</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4207/of117-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4207/of117-2024.pdf</t>
   </si>
   <si>
     <t>Senhora Rosane Alves Gonçalves, solicito providências em relação à depressão do solo na Travessa Panamá, casa de referência no 340.</t>
   </si>
   <si>
     <t>4208</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4208/of118-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4208/of118-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Hudson Ferreira, Agente de relacionamento comercial da CEMIG, solicito que seja_x000D_
 viabilizado o envio de um gerente regional para nossa Comarca, que seja exclusivo para os Municípios de Limeira do Oeste, Iturama, Carneirinho, União de Minas e São Francisco de Sales.</t>
   </si>
   <si>
     <t>4209</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>JUNINHO DA FARMACIA, TIA LAINY</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4209/of119-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4209/of119-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,  vimos, em concordância com os demais Vereadores solicitar informações acerca do parágrafo único do artigo 3° do projeto de lei nº 18/2024, que nos seja esclarecido qual transação foi realizada entre o Executivo e o Senhor Jovino Ferreira Filho, visto que referente às outras área foi solicitada aquisição.</t>
   </si>
   <si>
     <t>4217</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4217/of120-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4217/of120-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Célio Júnior de Paula, Considerando o Ofício Gab. nº 0019/2024, encaminho o parecer emitido pela procuradoria desta Casa, informando que diante disto, fica atendida a solicitação de Vossa Senhoria.</t>
   </si>
   <si>
     <t>4218</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4218/of121-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4218/of121-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, o Poder Legislativo Limeirense recomenda que o município de Limeira do Oeste implemente um sistema de ouvidoria municipal. (Ouvidoria Municipal – Excelência da gestão na administração.)</t>
   </si>
   <si>
     <t>4219</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4219/of122-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4219/of122-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, venho requisitar de Vossa Excelência, a 7ª (sétima) parcela do Duodécimo, referente ao mês de julho de 2024.</t>
   </si>
   <si>
     <t>4220</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4220/of123-2024-todos-adrian31aregionalder.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4220/of123-2024-todos-adrian31aregionalder.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Adrian Franco Silva - Coordenador da 31ª Regional - DER; Vimos respeitosamente solicitar que seja realizada uma operação tapa-buraco entre a Usina Coruripe – Filial Limeira do Oeste e a cidade de Carneirinho.</t>
   </si>
   <si>
     <t>4221</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4221/of124-2024-todos.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4221/of124-2024-todos.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Rodrigo Tavares - Diretor Geral do DER; À Senhora Maria Clara Marra - _x000D_
 Deputada Estadual; Ao Senhor Raul Belém - Deputado Estadual; Vimos respeitosamente solicitar que seja realizado o recapeamento de Limeira do Oeste à Usina Coruripe – Filial Iturama – LMG 865, visto que há anos a rodovia se encontra em péssimo estado, já tendo acontecido acidentes graves, avarias em veículos, sem contar que os usuários da rodovia correm risco diariamente pelo fato de terem muitos buracos em toda essa extensão.</t>
   </si>
   <si>
     <t>4222</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4222/of125-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4222/of125-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho o expediente aprovado na 12ª R. O. realizada no dia 1° de julho de 2024.</t>
   </si>
   <si>
     <t>4223</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4223/of126-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4223/of126-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Tendo em vista a reativação da fabricação de queijos no local conhecido como “laticínio queijeiro” e que para funcionamento desse tipo de comércio há rigorosas normas sanitárias a serem cumpridas, venho por este solicitar a colocação de um redutor de velocidade na estrada frente ao laticínio.</t>
   </si>
   <si>
     <t>4224</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4224/of127-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4224/of127-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Jovino e Lair: Tendo em vista a tramitação do Projeto de Lei nº 18 que “AUTORIZA O EXECUTIVO MUNICIPAL A ADQUIRIR, PARA FINS DE EFETUAR A ABERTURA DE UMA RUA, PARTES DOS IMÓVEIS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS” convidamos Vossa Senhoria para uma reunião do dia 15 de julho de 2024 às 10 horas para tratar sobre o projeto em tela.</t>
   </si>
   <si>
     <t>4230</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4230/of128-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4230/of128-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho os documentos contábeis referente à competência de junho de 2024.</t>
   </si>
   <si>
     <t>4231</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4231/of129-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4231/of129-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Conforme solicitação contida no Ofício no 221/2024-GP, devolvo a_x000D_
 Vossa Excelência o Projeto de Lei Ordinária no 19/2024.</t>
   </si>
   <si>
     <t>4232</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4232/of130-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4232/of130-2024.pdf</t>
   </si>
   <si>
     <t>Ao Gerente da Agência Bradesco de Limeira do Oeste-MG, Venho por meio deste ofício solicitar a Vossa Senhoria a implementação de um serviço de atendimento direcionado a idosos e aposentados nos caixas eletrônicos da Agência.</t>
   </si>
   <si>
     <t>4233</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4233/of131-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4233/of131-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho o expediente aprovado na 13ª R O realizada no dia 15 de julho de 2024.</t>
   </si>
   <si>
     <t>4234</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4234/of132-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4234/of132-2024.pdf</t>
   </si>
   <si>
     <t>Conforme nova solicitação contida no Ofício nº 228/2024-GP, protocolado nesta Casa sob n° 170/2024, na data de 17/07/2024, devolvo o então já substituído Projeto de Lei Ordinária nº 19/2024.</t>
   </si>
   <si>
     <t>4235</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4235/133-tialainy-dep.zevitor-mcmv.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4235/133-tialainy-dep.zevitor-mcmv.pdf</t>
   </si>
   <si>
     <t>Solicitação de Intercessão junto ao Ministério das Cidades e SRI para Gestão e Acompanhamento do Programa MCMV em Municípios com Menos de 50.000 Habitantes.</t>
   </si>
   <si>
     <t>4236</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4236/of134-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4236/of134-2024.pdf</t>
   </si>
   <si>
     <t>Convite para Reunião - Discussão do Projeto de Lei Ordinária n° 18/2024.</t>
   </si>
   <si>
     <t>4238</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4238/of135-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4238/of135-2024.pdf</t>
   </si>
   <si>
     <t>Solicitação de Informações sobre Construção de Praças Públicas nos Bairros Joamário e Residencial Independência.</t>
   </si>
   <si>
     <t>4245</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4245/of136-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4245/of136-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Gilberto dos Santos Ferreira e Lair Covizzi Júnior - Presidente Sindicato dos Produtores: Envio de cópia do Projeto de Lei no 18/2024, e solicitação de informações_x000D_
 complementares.</t>
   </si>
   <si>
     <t>4246</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4246/of137-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4246/of137-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Comunico o recebimento do Ofício no 13223/2024, Processo n° 1120633, cópia anexa, referente ao parecer prévio, também anexo, emitido pelo Tribunal de Contas do Estado de Minas Gerais, referente às contas de 2021.</t>
   </si>
   <si>
     <t>4247</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4247/of138-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4247/of138-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, venho requisitar de Vossa Excelência, a 8ª (oitava) parcela do Duodécimo, referente ao mês de agosto de 2024.</t>
   </si>
   <si>
     <t>4248</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4248/of139_2024_-_fonte_de_agua_bosque.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4248/of139_2024_-_fonte_de_agua_bosque.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Solicitação de colocação de fonte de água no Bosque Municipal</t>
   </si>
   <si>
     <t>4249</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4249/of140-2024-presidente-prefeito_-_expediente_14a_ro.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4249/of140-2024-presidente-prefeito_-_expediente_14a_ro.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho o expediente aprovado na 14ª RO realizada no dia 06 de agosto de 2024.</t>
   </si>
   <si>
     <t>4250</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4250/of141-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4250/of141-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, solicito que seja feita a retificação do item 08 da tabela das minhas emendas impositivas de 2023. destinando o valor total para o sistema de segurança para o Museu Histórico Clóvis Benedito Barbosa, localizado no Centro Cultural Mará Bertoloto Costa.</t>
   </si>
   <si>
     <t>4251</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4251/of142-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4251/of142-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Após o envio do Ofício no 238/2024 em resposta ao Requerimento 24/2024, onde foram questionados vários itens. Os vereadores desta casa entendem que, as respostas aos questionamentos não foram respondidas e/ou respondidas de forma genérica e vaga, constatando que, não foram respondidas a tempo e a modo.</t>
   </si>
   <si>
     <t>4257</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4257/of143-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4257/of143-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Encaminho o expediente aprovado na 8* Reunião Extraordinária realizada hoje.</t>
   </si>
   <si>
     <t>4258</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4258/of144-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4258/of144-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Tendo em vista o Requerimento protocolizado por Vossa Senhoria nesta Casa, encaminho anexa a Certidão requisitada.</t>
   </si>
   <si>
     <t>4259</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4259/of145-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4259/of145-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Venho por este convidá-lo para uma reunião no dia 19 de agosto do corrente ano às 10 horas na Câmara Municipal para tratar sobre o Projeto de Lei n° 18/2024.</t>
   </si>
   <si>
     <t>4263</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4263/of146-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4263/of146-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho documentos contábeis referente à competência de julho de 2024.</t>
   </si>
   <si>
     <t>4264</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4264/of147-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4264/of147-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho o expediente aprovado na 15ª RO realizada no dia 19 de agosto.</t>
   </si>
   <si>
     <t>4265</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4265/of148-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4265/of148-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Visto as novas circunstâncias apresentadas pelo Presidente do_x000D_
 Sindicato dos Produtores Rurais, Lair Covizzi Júnior, venho por este convidá-lo para_x000D_
 uma reunião com a presença dele, no dia 23 de agosto do corrente ano às 10 horas_x000D_
 na Câmara Municipal para tratar sobre o Projeto de Lei no 18/2024.</t>
   </si>
   <si>
     <t>4266</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4266/of149-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4266/of149-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Lair Covizzi Júnior, Presidente Sind. Prod. Rurais, Visto as novas circunstâncias apresentadas por Vossa Senhoria, venho por este convidá-lo para uma reunião com a presença do Senhor Prefeito, no dia 23 de agosto do corrente ano às 10 horas na Câmara Municipal para tratar sobre o Projeto de Lei no 18/2024.</t>
   </si>
   <si>
     <t>4267</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho anexa a previsão orçamentária para 2025, com correção inflacionária.</t>
   </si>
   <si>
     <t>4268</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4268/of151-2024-hudson-cemig.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4268/of151-2024-hudson-cemig.pdf</t>
   </si>
   <si>
     <t>Senhor Hudson Elvis Ferreira, Agente de relacionamento CEMIG, solicito que sejam tomadas providências para as diversas quedas de tensão, especialmente no P.A. Reserva l e Il. Na ocasião, aproveito para solicitar a vistoria e troca dos postes de madeira, visto que há postes podres com risco iminente de queda e rompimento dos fios.</t>
   </si>
   <si>
     <t>4274</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4274/152-2024_3.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4274/152-2024_3.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho o expediente aprovado na 16ª R O, realizada no dia 02 de setembro.</t>
   </si>
   <si>
     <t>4275</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4275/153-2024_4.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4275/153-2024_4.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, venho requisitar a 9ª parcela do Duodécimo, referente ao mês de setembro.</t>
   </si>
   <si>
     <t>4276</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4276/154-2024_5.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4276/154-2024_5.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Conforme solicitação contida no Ofício n° 271/2024-GP, devolvo a Vossa Excelência o Projeto de Lei Ordinária no 18/2024.</t>
   </si>
   <si>
     <t>4277</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4277/155-2024_6-8.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4277/155-2024_6-8.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Senhor Elizo - Secretário de Estradas, Senhora Rosane - Secretária de Meio Ambiente; Considerando que várias pessoas têm solicitado, peço que sejam molhados os canteiros centrais das ruas, praças e bosque para a conservação do gramado e plantas, bem como redução da poeira.</t>
   </si>
   <si>
     <t>4278</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>Senhor Prefeito; Encaminho os seguintes documentos contábeis da Câmara Municipal referente à competência de agosto de 2024.</t>
   </si>
   <si>
     <t>4279</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4279/of157-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4279/of157-2024.pdf</t>
   </si>
   <si>
     <t>Encaminho o expediente aprovado na 17ª Reunião Ordinária realizada no dia 16 de setembro de 2024.</t>
   </si>
   <si>
     <t>4286</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4286/of158-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4286/of158-2024.pdf</t>
   </si>
   <si>
     <t>Encaminho anexo o Ofício no 151/2024-VCM encaminhado ao Senhor Hudson Elvis Ferreira, Agente de Relacionamento Comercial da CEMIG. Informo que até a presente data não houve retorno da empresa e as tentativas telefônicas de falar com o Senhor Hudson não obtiveram sucesso.</t>
   </si>
   <si>
     <t>4287</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4287/159_-_solicitacao_de_informacao_ao_banco_do_brasil.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4287/159_-_solicitacao_de_informacao_ao_banco_do_brasil.pdf</t>
   </si>
   <si>
     <t>Ao _x000D_
 Banco do Brasil S.A._x000D_
 Iturama – MG._x000D_
 _x000D_
 Assunto: Solicitação de informações sobre Proposta de Crédito.</t>
   </si>
   <si>
     <t>4288</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4288/of160-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4288/of160-2024.pdf</t>
   </si>
   <si>
     <t>Venho requisitar de Vossa Excelência, a 10ª (décima) parcela do Duodécimo, referente ao mês de outubro de 2024.</t>
   </si>
   <si>
     <t>4293</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4293/of161-2024_p1.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4293/of161-2024_p1.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho o expediente aprovado na 18ª RO, realizada dia 10 de outubro de 2024.</t>
   </si>
   <si>
     <t>4294</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4294/of162-2024_p2.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4294/of162-2024_p2.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho o expediente aprovado na 9ª RE, realizada hoje, (14/10/2024).</t>
   </si>
   <si>
     <t>4295</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4295/of163-2024-gpc-clinicaanimais-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4295/of163-2024-gpc-clinicaanimais-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, solicitar informações se houve o cumprimento de 10% de animais (cães e gatos) esterilizados cirurgicamente e o número de animais castrados no ano de 2024.</t>
   </si>
   <si>
     <t>4296</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4296/of164-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4296/of164-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Encaminho o expediente aprovado na 19ª Reunião Ordinária realizada no dia 21 de outubro do corrente ano:</t>
   </si>
   <si>
     <t>4297</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4297/of165-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4297/of165-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho os seguintes documentos contábeis da Câmara Municipal referente à competência de setembro de 2024.</t>
   </si>
   <si>
     <t>4298</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4298/of166-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4298/of166-2024.pdf</t>
   </si>
   <si>
     <t>Elisângela (Vigilância Ambiental), Sheila (Vigilância Epidemiológica) e Jayme (Secretário Obras e Serviços): Solicitação de Remoção e Destinação Adequada de Pneus e Sucatas de Iluminação.</t>
   </si>
   <si>
     <t>4299</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4299/of167-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4299/of167-2024.pdf</t>
   </si>
   <si>
     <t>Solicitação de Cópias de Empenhos a Pagar; condição para Convocação de Reunião Extraordinária.</t>
   </si>
   <si>
     <t>4300</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4300/of168-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4300/of168-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Encaminho o expediente aprovado na 10ª Reunião Extra ordinária realizada no dia 01 de novembro do corrente ano:</t>
   </si>
   <si>
     <t>4312</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4312/of169-2024_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4312/of169-2024_opt.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, venho requisitar a 11ª (décima primeira) parcela do Duodécimo, referente ao mês de novembro de 2024.</t>
   </si>
   <si>
     <t>4313</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4313/of170-2024_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4313/of170-2024_opt.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Encaminho o expediente aprovado na 20ª Reunião Ordinária realizada_x000D_
 no dia 04 de novembro do corrente ano.</t>
   </si>
   <si>
     <t>4314</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4314/of171-2024_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4314/of171-2024_opt.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Encaminho anexo para vosso conhecimento o Decreto Legislativo n°_x000D_
 92/2024 que: “APROVA AS CONTAS DO PREFEITO MUNICIPAL DE LIMEIRA DO OESTE, ESTADO DE MINAS GERAIS, RELATIVAS AO EXERCÍCIO DE 2021 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4315</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>Elainy/William - Deputados Casas.</t>
   </si>
   <si>
     <t>4316</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho os seguintes documentos contábeis da Câmara Municipal referente à competência de outubro de 2024.</t>
   </si>
   <si>
     <t>4317</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4317/of174-2024_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4317/of174-2024_opt.pdf</t>
   </si>
   <si>
     <t>Senhor Márcio José Cândido Santos Alves, Major Comandante da 3ª Cia PM Ind: Informamos que será instalada na Câmara Municipal de Limeira do Oeste a Procuradoria da Mulher.</t>
   </si>
   <si>
     <t>4319</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4319/of175-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4319/of175-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho o expediente aprovado na 21ª RO realizada no dia 18 de novembro de 2024.</t>
   </si>
   <si>
     <t>4320</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4320/of176-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4320/of176-2024.pdf</t>
   </si>
   <si>
     <t>Solicitação de transporte para 40 alunos da Izoldino incluindo participantes parlamento jovem de minas, no dia 28/11 para cidade de Iturama, Feira de Profissões da UFTM.</t>
   </si>
   <si>
     <t>4321</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4321/of177-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4321/of177-2024.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita a retificação do item 07 da tabela das minhas emendas impositivas de 2024, destinando R$ 1.000,00 para a 14ª Edição do Futebol dos Amigos - Beneficente, que será realizado no dia 1° de dezembro de 2024, no Estádio Luiz Carlos Ferrari.</t>
   </si>
   <si>
     <t>4322</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4322/cir178-2024-vcm_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4322/cir178-2024-vcm_opt.pdf</t>
   </si>
   <si>
     <t>Senhores Deputados: Venho por este solicitar destinação de emendas para nosso município_x000D_
 para as seguintes demandas:</t>
   </si>
   <si>
     <t>4326</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4326/of179-2024-vcm-adrian-der_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4326/of179-2024-vcm-adrian-der_opt.pdf</t>
   </si>
   <si>
     <t>Senhor Adrian Franco Silva, Vimos respeitosamente solicitar que seja realizada uma operação tapa-buraco entre Limeira do Oeste e Iturama.</t>
   </si>
   <si>
     <t>4327</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4327/180-2024_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4327/180-2024_opt.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Encaminho a Vossa Excelência os seguintes documentos contábeis da Câmara Municipal referente à competência de novembro de 2024.</t>
   </si>
   <si>
     <t>4328</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4328/181-2024_opt_p1-p1.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4328/181-2024_opt_p1-p1.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, venho requisitar de Vossa Excelência, a 12ª (décima segunda) parcela do Duodécimo, referente ao mês de dezembro de 2024.</t>
   </si>
   <si>
     <t>4329</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4329/182-2024_opt_p2-p2.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4329/182-2024_opt_p2-p2.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Encaminho o expediente aprovado na 22o Reunião Ordinária realizada no dia 02 de dezembro do corrente ano.</t>
   </si>
   <si>
     <t>4330</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4330/183-2024_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4330/183-2024_opt.pdf</t>
   </si>
   <si>
     <t>Solicitação de informações sobre a Implementação da Lei Ordinária n° 1087/2024.</t>
   </si>
   <si>
     <t>4333</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4333/184-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4333/184-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Solicito que seja feita a retificação dos itens 7, 12, 13 e 14 na tabela_x000D_
 das minhas emendas impositivas do ano de 2024, perfazendo um total de R$_x000D_
 21.087,00 que deve ser enviado para a Rádio Viva Voz FM.</t>
   </si>
   <si>
     <t>4334</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4334/185-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4334/185-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Solicito que seja feita a retificação do item 7 na tabela das minhas_x000D_
 emendas impositivas do ano de 2024, enviando R$ 20.000,00 para a realização do_x000D_
 réveillon e R$ 9.000,00 para a Rádio Viva Voz FM.</t>
   </si>
   <si>
     <t>4336</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>Ao Senhor Sérgio Alves Garcia, Tendo em vista o Requerimento protocolizado por Vossa Senhoria nesta Casa, encaminho anexos os documentos solicitados.</t>
   </si>
   <si>
     <t>4337</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4337/187-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4337/187-2024.pdf</t>
   </si>
   <si>
     <t>Senhora Elizete Diogo de Queiroz, Tendo em vista o Requerimento protocolizado por Vossa Senhoria nesta Casa, encaminho anexos os documentos solicitados.</t>
   </si>
   <si>
     <t>4338</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4338/188-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4338/188-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, A Câmara Municipal recebeu notificação do Senhor Leandro de Souza Carvalho, Prefeito Eleito, informando sobre um pedido de retirada do Projeto de Lei Complementar no 12/2024, que trata da criação de cargos, bem como dos Projetos de Lei Ordinária no 18 (abertura de rua) e 29 (concessão de uso de bem público), com fundamento no art. 78-A, inciso VII, do capítulo da Transição Administrativa.</t>
   </si>
   <si>
     <t>4339</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4339/189-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4339/189-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Encaminho o expediente aprovado na 23o Reunião Ordinária realizada_x000D_
 no dia 19 de dezembro do corrente ano:</t>
   </si>
   <si>
     <t>4342</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4342/190-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4342/190-2024.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho o expediente aprovado na 11ª RE realizada nesta data.</t>
   </si>
   <si>
     <t>4012</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto  de Lei Complementar do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4012/plcl01-2024-proj_de_lcomp_cont-interno.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4012/plcl01-2024-proj_de_lcomp_cont-interno.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO PRÉ-REQUISITO DO CARGO DE CONTROLE INTERNO DA CÂMARA MUNICIPAL DE LIMEIRA DO OESTE CONSTANTE NO ANEXO III, DA LEI COMPLEMENTAR Nº 10/2003, COM REDAÇÃO MODIFICADA PELA LEI COMPLEMENTAR Nº 88/2022.</t>
   </si>
   <si>
     <t>4301</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4301/01-2024_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4301/01-2024_opt.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO PREFEITO MUNICIPAL DE LIMEIRA DO OESTE, ESTADO DE MINAS GERAIS, RELATIVAS AO EXERCÍCIO DE 2021 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4001</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>ENEDINO PEREIRA FILHO</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4001/plc_01_-_extincao_e_criacao_de_cargos_e_reducao_de_vagas.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4001/plc_01_-_extincao_e_criacao_de_cargos_e_reducao_de_vagas.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXTINÇÃO E CRIAÇÃO DE CARGOS PÚBLICOS, BEM COMO SOBRE A REDUÇÃO DE VAGAS DE CARGOS NO QUADRO DE PESSOAL DA PREFEITURA DE LIMEIRA DO OESTE, ALTERANDO ASSIM AS LEIS COMPLEMENTARES 05/2002 E 09/2003, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4004</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4004/plc_02-2024-regulamentapiso-acs-ace.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4004/plc_02-2024-regulamentapiso-acs-ace.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A FIXAÇÃO DO PISO SALARIAL DOS AGENTES COMUNITÁRIOS DE SAÚDE E AGENTES DE COMBATE À ENDEMIAS, NOS TERMOS DA EMENDA CONSTITUCIONAL Nº 120, DE 05 DE MAIO DE 2022, NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4005</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4005/plc_03-2024-revisaoservidoresexecutivo.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4005/plc_03-2024-revisaoservidoresexecutivo.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL NOS VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS ATIVOS, INCLUSIVE OS CONTRATADOS POR TEMPO DETERMINADO, APOSENTADOS, PENSIONISTAS, AOS DE CARGOS COMISSIONADOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4006</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4006/plc_04-2024-revisaoservidoreseducacao.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4006/plc_04-2024-revisaoservidoreseducacao.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER O REAJUSTE DOS PISO SALARIAL DOS PROFISSIONAIS DO MAGISTÉRIO DA EDUCAÇÃO BÁSICA, NACIONALMENTE ESTABELECIDO NA FORMA DO ART. 212-A, INCISO XII DA CONSTITUIÇÃO FEDERAL E PELA PORTARIA INTERMINISTERIAL Nº 7, DE 29 DE DEZEMBRO DE 2023, DO MINISTÉRIO DA EDUCAÇÃO.</t>
   </si>
   <si>
     <t>4007</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4007/plc_05-2024-alteraleicomp09-nomenclatura-agentesaude.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4007/plc_05-2024-alteraleicomp09-nomenclatura-agentesaude.pdf</t>
   </si>
   <si>
     <t>ALTERA NOMENCLATURA E REQUISITOS PARA RECRUTAMENTO DOS CARGOS QUE MENCIONA, ALTERANDO ASSIM A LEI COMPLEMENTAR Nº 09/2003, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4048</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4048/plc_06-2024-ampliacaovagas-alteralc09.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4048/plc_06-2024-ampliacaovagas-alteralc09.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AMPLIAÇÃO DE VAGAS E DE CARGOS NO QUADRO DE PESSOAL DA PREFEITURA DE LIMEIRA DO OESTE, ALTERANDO ASSIM A LEI COMPLEMENTAR N° 09/2003, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4074</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4074/of72-2024-gp-plc-07.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4074/of72-2024-gp-plc-07.pdf</t>
   </si>
   <si>
     <t>ACRESCE UM SEGUNDO PARÁGRAFO AO ARTIGO PRIMEIRO DA LEI COMPLEMENTAR N° 118/2024, QUE: “REGULAMENTA A FIXAÇÃO DO PISO SALARIAL DOS AGENTES COMUNITÁRIOS DE SAÚDE E AGENTES DE COMBATE À ENDEMIAS, NOS TERMOS DA EMENDA CONSTITUCIONAL N. 120 DE 05 DE MAIO DE 2022, NA FORMA QUE ESPECÍFICA E DÁ OUTRAS PROVIDÊNCIAS”, CONSOLIDANDO SUA REDAÇÃO.</t>
   </si>
   <si>
     <t>4103</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4103/plc_08-2024-refis-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4103/plc_08-2024-refis-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DE INCENTIVOS FISCAIS E INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL DO MUNICÍPIO DE LIMEIRA DO OESTE/MG - REFIS, NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4117</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4117/plc_09-2024-alteraleicomp35-codigosanitario.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4117/plc_09-2024-alteraleicomp35-codigosanitario.pdf</t>
   </si>
   <si>
     <t>ALTERA OS DISPOSITIVOS LEGAIS QUE MENCIONA, DA LEI COMPLEMENTAR N° 35/2010, QUE "INSTITUI O CÓDIGO SANITÁRIO DO MUNICÍPIO DE LIMEIRA DO OESTE.</t>
   </si>
   <si>
     <t>4155</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4155/plc_10-2024-alteraleicomp91-parcelamentosolo.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4155/plc_10-2024-alteraleicomp91-parcelamentosolo.pdf</t>
   </si>
   <si>
     <t>ACRESCE PARÁGRAFO AO ARTIGO 54, DA LEI COMPLEMENTAR Nº 91, QUE "INSTITUI O CÓDIGO DE PARCELAMENTO DO SOLO URBANO DO MUNICÍPIO DE LIMEIRA DO OESTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4213</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4213/plc_11-2024-alteraleicomp83-residencialribeiraoreserva.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4213/plc_11-2024-alteraleicomp83-residencialribeiraoreserva.pdf</t>
   </si>
   <si>
     <t>INCLUI O LOTEAMENTO RESIDENCIAL "RIBEIRÃO RESERVA" NO SETOR 02 E NO SETOR 03, PREVISTOS NO ART. 2° DA LEI MUNICIPAL COMPLEMENTAR 83/2021.</t>
   </si>
   <si>
     <t>4325</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4325/plc_12-2024-alteraleicomp09-aberturavagascargos_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4325/plc_12-2024-alteraleicomp09-aberturavagascargos_opt.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE VAGAS DE CARGOS NO QUADRO DE PESSOAL DA PREFEITURA DE LIMEIRA DO OESTE, ALTERANDO A LEI COMPLEMENTAR 09/2003, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4003</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4003/plo01-2024-aberturacredito-ubs-jd_paraiso-ii.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4003/plo01-2024-aberturacredito-ubs-jd_paraiso-ii.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE LIMEIRA DO OESTE A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DE 2024.</t>
   </si>
   <si>
     <t>4025</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4025/plo02-2024-aberturacreditosindicatoprodutores.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4025/plo02-2024-aberturacreditosindicatoprodutores.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO VIGENTE E RETIFICA TABELA DE ENTIDADES CONTEMPLADAS COM CONTRIBUIÇÃO SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4026</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4026/plo03-2024-casaartesao-cit.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4026/plo03-2024-casaartesao-cit.pdf</t>
   </si>
   <si>
     <t>CRIA A CASA DO ARTESÃO LIMEIRENSE E O CIT - CENTRO DE INFORMAÇÃO AO TURISTA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4047</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4047/plo04-2024-aberturacredito-lampadasled.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4047/plo04-2024-aberturacredito-lampadasled.pdf</t>
   </si>
   <si>
     <t>4084</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4084/plo05-2024-minhacasaminhavida.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4084/plo05-2024-minhacasaminhavida.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXECUÇÃO DO MINHA CASA MINHA VIDA OU OUTRO QUE O SUCEDER NO ÂMBITO DO MUNICÍPIO DE LIMEIRA DO OESTE, AUTORIZA A DOAÇÃO DE IMÓVEIS PERTENCENTES AO PATRIMÔNIO PÚBLICO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4085</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4085/plo06-2024-permutalucio-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4085/plo06-2024-permutalucio-c.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE LIMEIRA DO OESTE A PERMUTAR IMÓVEL QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4086</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4086/plo07-2024-permutamarcospereira-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4086/plo07-2024-permutamarcospereira-c.pdf</t>
   </si>
   <si>
     <t>4100</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4100/plo08-2024-politica-conselho-turismo.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4100/plo08-2024-politica-conselho-turismo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DE TURISMO, O CONSELHO MUNICIPAL DE TURISMO, O FUNDO MUNICIPAL DE TURISMO E O PLANO DE DESENVOLVIMENTO DO TURISMO DE LIMEIRA DO OESTE/MG.</t>
   </si>
   <si>
     <t>4116</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4116/plo09-2024-expansaoredeeletrica-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4116/plo09-2024-expansaoredeeletrica-c.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO VIGENTE E DA OUTRAS PROVIDÊNCIAS SUPLEMENTAR NO ORÇAMENTO DE 2024.</t>
   </si>
   <si>
     <t>4118</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4118/plo10-2024-alteraleiord963-valealimentacao.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4118/plo10-2024-alteraleiord963-valealimentacao.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O § 4° AI ART, 1°, DA LEI MUNICIPAL Nº 963/2022, QUE "INSTITUI AUXÍLIO ALIMENTAÇÃO AOS SERVIDORES PÚBLICOS DA ADMINISTRAÇÃO  PÚBLICA DIRETA E INDIRETA DO MUNICÍPIO DE LIMEIRA DO OESTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4123</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4123/plo11-2024-ldo-2025.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4123/plo11-2024-ldo-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E A EXECUÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4127</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4127/plo12-2024-alteralei1073-aberturacretido-faz.barreiro-lar.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4127/plo12-2024-alteralei1073-aberturacretido-faz.barreiro-lar.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO VIGENTE E RETIFICA TABELA DAS ENTIDADES CONTEMPLADAS COM CONTRIBUIÇÃO SOCIAL E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4140</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4140/plo13-2024-dispoesobreminhacasa-2024-05-06.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4140/plo13-2024-dispoesobreminhacasa-2024-05-06.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXECUÇÃO DO MINHA CASA MINHA VIDA OU OUTRO QUE O SUCEDER NO ÂMBITO DO MUNICÍPIO DE LIMEIRA DO OESTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4141</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4141/plo14-2024-alteralei700.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4141/plo14-2024-alteralei700.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO § 2°, DO ART. 2°, DA LEI MUNICIPAL N° 700, DE 28 DE ABRIL DE 2014.</t>
   </si>
   <si>
     <t>4181</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4181/plo15-2024aberturacrecito-sisplo-consep-vivavoz.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4181/plo15-2024aberturacrecito-sisplo-consep-vivavoz.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO VIGENTE E RETIFICA TABELA DAS ENTIDADES CONTEMPLADAS COM CONTRIBUIÇÃO SOCIAL E DÁ DOUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4182</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4182/plo16-2024-alteraleis-1050-1072.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4182/plo16-2024-alteraleis-1050-1072.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES NAS LEIS MUNICIPAIS N° 1050/2023 E N° 1072/2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4183</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4183/plo17-2024-aberturacredito-onibusescolar.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4183/plo17-2024-aberturacredito-onibusescolar.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO VIGENTE E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4200</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4200/plo18-2024-novoprojleiord18.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4200/plo18-2024-novoprojleiord18.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ADQUIRIR, PARA FINS DE EFETUAR A ABERTURA DE UMA RUA, PARTES DOS IMÓVEIS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4201</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4201/plo19-2024-aberturacredito3880.000-substitutivo-do-substitutivo.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4201/plo19-2024-aberturacredito3880.000-substitutivo-do-substitutivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM O BANCO DO BRASIL S.A. E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4214</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4214/plo20-2024-aberturacredito-van-e-spin.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4214/plo20-2024-aberturacredito-van-e-spin.pdf</t>
   </si>
   <si>
     <t>4215</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4215/plo21-2024-aberturacredito-fazparaiso-s.sebastiao-apae-larspedro.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4215/plo21-2024-aberturacredito-fazparaiso-s.sebastiao-apae-larspedro.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO VIGENTE E RETIFICA TABELA DAS ENTIDADES CONTEMPLADAS COM CONTRIBUIÇÃO SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4216</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4216/plo22-2024-aberturacredito-metodologiafoneticalinguainglesa.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4216/plo22-2024-aberturacredito-metodologiafoneticalinguainglesa.pdf</t>
   </si>
   <si>
     <t>ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4239</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4239/plo23-permuta_terreno-flavio.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4239/plo23-permuta_terreno-flavio.pdf</t>
   </si>
   <si>
     <t>4272</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4272/of276-2024-gp-projleiord24-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4272/of276-2024-gp-projleiord24-c.pdf</t>
   </si>
   <si>
     <t>DESAFETA IMÓVEL PÚBLICO QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4281</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4281/plo25-loa-2025.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4281/plo25-loa-2025.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESAS DO MUNICÍPIO DE LIMEIRA DO OESTE - MG, PARA O EXERCÍCIO FINANCEIRO DE 2025.</t>
   </si>
   <si>
     <t>4282</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4282/plo26-subvencao-2025.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4282/plo26-subvencao-2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI SUBVENÇÕES SOCIAIS E CONTRIBUIÇÕES MUNICIPAIS PARA EXERCÍCIO FINANCEIRO DE 2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4283</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4283/plo27-aberturacredito20.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4283/plo27-aberturacredito20.pdf</t>
   </si>
   <si>
     <t>4284</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4284/plo28-aberturacredito325.000-ambulancia.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4284/plo28-aberturacredito325.000-ambulancia.pdf</t>
   </si>
   <si>
     <t>4290</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4290/plo29-autorizaconcessaousobempublico-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4290/plo29-autorizaconcessaousobempublico-c.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE USO DE BEM PÚBLICO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4291</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4291/plo30-aberturacreditoadicional-3.627.44376-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4291/plo30-aberturacreditoadicional-3.627.44376-c.pdf</t>
   </si>
   <si>
     <t>4292</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4292/plo31-aberturacredito23.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4292/plo31-aberturacredito23.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES NAS LEIS MUNICIPAIS Nº 1050/2023 E N° 1072/2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4331</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4331/plo32-aberturacredito-vivavoz-23.087.00_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4331/plo32-aberturacredito-vivavoz-23.087.00_opt.pdf</t>
   </si>
   <si>
     <t>4332</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4332/plo33-aberturacredito-24_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4332/plo33-aberturacredito-24_opt.pdf</t>
   </si>
   <si>
     <t>4002</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4002/01-2024_-_ninho_arara.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4002/01-2024_-_ninho_arara.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA  “CIDADE DOS PÁSSAROS”, QUE CONSISTE NA INSTALAÇÃO E MANUTENÇÃO DE NINHOS ARTIFICIAIS PARA AVES EM ÁREAS URBANAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4009</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4009/plol02-2024_-_absorvente_-_elainy-juninho_corrigido.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4009/plol02-2024_-_absorvente_-_elainy-juninho_corrigido.pdf</t>
   </si>
   <si>
     <t>“INSTITUI O PROGRAMA DE PROTEÇÃO A DIGNIDADE MENSTRUAL, COM A OFERTA GRATUITA DE ABSORVENTES HIGIÊNICOS PARA PESSOAS QUE MENSTRUAM EM SITUAÇÃO DE VULNERABILIDADE SOCIAL NAS UNIDADES BÁSICAS DE SAÚDE, NAS ESCOLAS DE EDUCAÇÃO BÁSICA E SECRETARIA MUNICIPAL DE PROMOÇÃO SOCIAL COMO ITEM ESSENCIAL NO ÂMBITO DESTE MUNICÍPIO DE LIMEIRA DO OESTE E DAS OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>4010</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4010/plol03-2024-revisao_servidores.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4010/plol03-2024-revisao_servidores.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL DAS REMUNERAÇÕES DOS SERVIDORES PÚBLICOS MUNICIPAIS DA CÂMARA MUNICIPAL DE LIMEIRA DO OESTE, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>4011</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4011/plol04-2024-revisao_prefeito-vice-secretarios.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4011/plol04-2024-revisao_prefeito-vice-secretarios.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL AOS VENCIMENTOS DO PREFEITO, VICE-PREFEITO, SECRETÁRIOS  E CONSELHEIROS TUTELARES, DO MUNICÍPIO DE LIMEIRA DO OESTE-MG.</t>
   </si>
   <si>
     <t>4021</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4021/projeto_de_lei_no_05_-_atualizacao_inflacionaria_servidores_camara.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4021/projeto_de_lei_no_05_-_atualizacao_inflacionaria_servidores_camara.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 5º DA LEI Nº 1.076, DE 23 DE JANEIRO DE 2024, QUE “CONCEDE REVISÃO GERAL ANUAL DAS REMUNERAÇÕES DOS SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL DE LIMEIRA DO OESTE, ESTADO DE MINAS GERAIS”.</t>
   </si>
   <si>
     <t>4022</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4022/projeto_de_lei_no_06_-_atualizacao_inflacionaria_prefeito_vice_secretarios.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4022/projeto_de_lei_no_06_-_atualizacao_inflacionaria_prefeito_vice_secretarios.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 3° E CORRIGEM OS VALORES DO ANEXO I DA LEI Nº 1.077, DE 23 DE JANEIRO DE 2024, QUE “CONCEDE REVISÃO GERAL ANUAL AOS VENCIMENTOS DO PREFEITO, VICE-PREFEITO E SECRETÁRIOS DO MUNICÍPIO DE LIMEIRA DO OESTE-MG”.</t>
   </si>
   <si>
     <t>4024</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL E REAJUSTE ANUAL AOS VENCIMENTOS DOS CONSELHEIROS TUTELARES DO MUNICÍPIO DE LIMEIRA DO OESTE, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>4060</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO NAS LEIS Nº. 670/2023, ARTIGO 3°, §1º E DOS VALORES DO ANEXO DA LEI Nº 1.023/2023, QUE “AUTORIZA A CONCESSÃO DE DIÁRIAS E ADIANTAMENTOS AO PRESIDENTE DA CÂMARA, VEREADORES, SERVIDORES, PRESTADORES DE SERVIÇO E MEMBROS DE COMISSÕES DO PODER LEGISLATIVO DE LIMEIRA DO OESTE-MG.”</t>
   </si>
   <si>
     <t>4080</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4080/plol09_-_diarias_e_adiantamentos.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4080/plol09_-_diarias_e_adiantamentos.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE DIÁRIAS E ADIANTAMENTOS AO PRESIDENTE DA CÂMARA, VEREADORES, SERVIDORES, PRESTADORES DE SERVIÇO E MEMBROS DE COMISSÕES DO PODER LEGISLATIVO DE LIMEIRA DO OESTE-MG, E REVOGA A LEI ORDINÁRIA N° 670/2013.</t>
   </si>
   <si>
     <t>4082</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DOS SUBSÍDIOS DO PREFEITO E VICE-PREFEITO DO MUNICÍPIO DE LIMEIRA DO OESTE, PARA A 9ª LEGISLATURA REFERENTE AO PERÍODO DE 2025 À 2028, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4083</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DOS SUBSÍDIOS DOS SECRETÁRIOS E DOS CONSELHEIROS TUTELARES DO MUNICÍPIO DE LIMEIRA DO OESTE, REFERENTE AO PERÍODO DE 2025 À 2028, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4102</t>
   </si>
   <si>
     <t>INSTITUI O DIA 08 DE NOVEMBRO COMO "DIA DA JORNADA DA CAPOTERAPIA", E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4171</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA DE NOÇÕES BÁSICAS SOBRE A LEI MARIA DA PENHA NO MUNICÍPIO DE LIMEIRA DO OESTE/MG, A SER REALIZADA, ANUALMENTE, A PARTIR DO DIA 25 DE NOVEMBRO.</t>
   </si>
   <si>
     <t>4172</t>
   </si>
   <si>
     <t>VEDA A NOMEAÇÃO PARA CARGOS EM COMISSÃO E FUNÇÃO DE CONFIANÇA DE PESSOAS QUE TENHAM SIDO CONDENADAS PELA LEI FEDERAL 11.340/2006 (LEI MARIA DA PENHA).</t>
   </si>
   <si>
     <t>4199</t>
   </si>
   <si>
     <t>DÁ A DENOMINAÇÃO DE ENEDINO PEREIRA DE SOUZA, AO ANEL VIÁRIO DE LIMEIRA DO OESTE/MG.</t>
   </si>
   <si>
     <t>4252</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4252/plol16_-_pantio_arvore_frutiferas_-_elainy-obs.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4252/plol16_-_pantio_arvore_frutiferas_-_elainy-obs.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANTIO DE ARVORES FRUTÍFERAS DE PEQUENO PORTE EM ÁREAS DE PRESERVAÇÃO CULTURAL NO MUNICÍPIO DE LIMEIRA DO OESTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4260</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4260/17_-_projeto_dezembro_verde_pronto.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4260/17_-_projeto_dezembro_verde_pronto.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO ÂMBITO DO MUNICÍPIO DE LIMEIRA DO OESTE/MG O “DEZEMBRO VERDE”.</t>
   </si>
   <si>
     <t>4269</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4269/plol-18_-_projeto_de_lei_-_ver_eberton_-_reversao_valores.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4269/plol-18_-_projeto_de_lei_-_ver_eberton_-_reversao_valores.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVERSÃO DOS VALORES DA  LEI ORDINÁRIA N° 1.111, DE 09 DE AGOSTO DE 2.024, DESTINADOS A REGULADORES DE TENSÃO, PARA O FUNDO MUNICIPAL DE HABITAÇÃO, VISANDO A CONSTRUÇÃO DE UNIDADES HABITACIONAIS PARA PESSOAS DE BAIXA RENDA</t>
   </si>
   <si>
     <t>4309</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS AGROSSILVICULTORES DE LIMEIRA DO OESTE - MG - AGROLIM.</t>
   </si>
   <si>
     <t>4310</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS PRODUTORES RURAIS DO ASSENTAMENTO RESERVA - APRAR.</t>
   </si>
   <si>
     <t>4013</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
@@ -3122,518 +3122,518 @@
   <si>
     <t>INCLUI INCISO NO ART. 16, DA RESOLUÇÃO Nº 92/2004, REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE LIMEIRA DO OESTE, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>4088</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA PROCURADORIA DA MULHER NO ÂMBITO DA CÂMARA MUNICIPAL DE LIMEIRA DO OESTE-MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4271</t>
   </si>
   <si>
     <t>REMANEJA POR ANULAÇÕES DOTAÇÕES ORÇAMENTÁRIAS DA CÂMARA MUNICIPAL DE LIMEIRA DO OESTE-MG, NO EXERCÍCIO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4014</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4014/01-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4014/01-2024.pdf</t>
   </si>
   <si>
     <t>Tendo em vista a Lei Ordinária nº 889/2020, que informe a esta Casa de Leis todas as receitas e despesas com iluminação pública no período entre a sanção da Lei até a presente data.</t>
   </si>
   <si>
     <t>4015</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4015/02-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4015/02-2024.pdf</t>
   </si>
   <si>
     <t>Requerimento está relacionado ao programa de controle ético das populações de  cães e gatos no Município de Limeira do Oeste, MG, conforme estabelecido pela  Lei 1.037/2023.</t>
   </si>
   <si>
     <t>4050</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4050/03-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4050/03-2024.pdf</t>
   </si>
   <si>
     <t>Requerer ao Senhor Prefeito que informe a esta Casa de Leis se o Município de Limeira do Oeste está apto a receber o ICMS esportivo do ano de 2023, e se o Conselho Municipal de Esporte está em pleno exercício de suas funções.</t>
   </si>
   <si>
     <t>4051</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4051/04-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4051/04-2024.pdf</t>
   </si>
   <si>
     <t>REQUERER ao Senhor Prefeito que cumpra a Lei nº 729/2015, que: “DISPÕE SOBRE O SUBSÍDIO DE DESPESAS DECORRENTES DE TRANSPORTE INTERMUNICIPAL DE ESTUDANTES RESIDENTES EM LIMEIRA DO OESTE, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>4071</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4071/05-2024-tialainy-parlamento.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4071/05-2024-tialainy-parlamento.pdf</t>
   </si>
   <si>
     <t>Senhor Maurício da Silva Júnior, Presidente da Câmara, requerer a reserva das dependências da Câmara para todas as quartas-feiras a começar pelo dia 21 de fevereiro, das 18 às 22 horas.</t>
   </si>
   <si>
     <t>4090</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4090/06-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4090/06-2024.pdf</t>
   </si>
   <si>
     <t>Venho por este requerer a confecção de banners para uso do Projeto Parlamento Jovem.</t>
   </si>
   <si>
     <t>4091</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4091/07-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4091/07-2024.pdf</t>
   </si>
   <si>
     <t>Venho por este requerer a confecção de *** camisetas com o tema do Projeto para este ano que é “Melhorias no ensino”.</t>
   </si>
   <si>
     <t>4092</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4092/08-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4092/08-2024.pdf</t>
   </si>
   <si>
     <t>REQUERER ao Senhor Prefeito que informe a esta Casa de Leis o atual andamento da obra de construção do anel viário.</t>
   </si>
   <si>
     <t>4093</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4093/09-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4093/09-2024.pdf</t>
   </si>
   <si>
     <t>REQUERER ao Senhor Prefeito que envie esta Casa de Leis o laudo (em mídia) que definiu o corte da insalubridade dos motoristas lotados na Secretaria Municipal de Educação, bem como o laudo de vibração ocupacional (em mídia).</t>
   </si>
   <si>
     <t>4107</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4107/10-elainy-_balas_para_evento_de_lancamento_parlamento_jovem.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4107/10-elainy-_balas_para_evento_de_lancamento_parlamento_jovem.pdf</t>
   </si>
   <si>
     <t>Requerer 01 quilo de balas macias para as boas vindas aos participantes do evento de lançamento do Parlamento Jovem que se dará no dia 27 de março às 19 horas.</t>
   </si>
   <si>
     <t>4108</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4108/11-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4108/11-2024.pdf</t>
   </si>
   <si>
     <t>REQUERER ao Senhor Prefeito que encaminhe a esta Casa de Leis toda documentação relativa ao trabalho prestado ao município pelo Senhor Ederson Garcia Sidlaukas, tendo em vista que ele fez parte dos grupos de trabalho conhecidos por “40 horas”.</t>
   </si>
   <si>
     <t>4143</t>
   </si>
   <si>
     <t>REQUEIRO ao Senhor Prefeito que informe a esta Casa de Leis em que fase se encontra o procedimento de substituição do antigo sistema de iluminação públicas pelas lâmpadas de LED.</t>
   </si>
   <si>
     <t>4144</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4144/13-2024-dialagoliteromusical.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4144/13-2024-dialagoliteromusical.pdf</t>
   </si>
   <si>
     <t>Solicitar a contratação de profissional para ministrar o Diálogo Literomusical conforme proposta anexa.</t>
   </si>
   <si>
     <t>4145</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4145/14-2024-acs-ace-graulaudo.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4145/14-2024-acs-ace-graulaudo.pdf</t>
   </si>
   <si>
     <t>REQUERER ao Senhor Prefeito que informe a esta Casa de Leis o seguinte:_x000D_
 1 - se está sendo pago insalubridade aos Agentes Comunitários de Saúde – ACS e Agentes Comunitários de Endemias – ACE;_x000D_
 2 - qual o grau está sendo pago a cada cargo (máximo, médio ou mínimo);_x000D_
 3 - qual laudo está sendo utilizado para fundamentar o pagamento.</t>
   </si>
   <si>
     <t>4146</t>
   </si>
   <si>
     <t>ANTONIO LUIZ, DUNGA, EBERTON SUINO, TIÃO ARARA, WILLIAM BOZZA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4146/15-2024-alteradataro.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4146/15-2024-alteradataro.pdf</t>
   </si>
   <si>
     <t>Vimos por este requerer alteração na data da 9ª Reunião Ordinária prevista para o dia 20/05/2024, visto que participaremos da XXV Marcha a Brasília em Defesa dos Municípios, que será realizada nos dias 20 a 23 de maio de 2024 (convite anexo).</t>
   </si>
   <si>
     <t>4156</t>
   </si>
   <si>
     <t>JUNINHO DA FARMACIA, WILLIAM BOZZA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4156/16-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4156/16-2024.pdf</t>
   </si>
   <si>
     <t>Requerer ao Senhor Prefeito que informe em qual fase do processo de execução das seguintes Leis: 1061 e 1084.</t>
   </si>
   <si>
     <t>4157</t>
   </si>
   <si>
     <t>DUNGA, JUNINHO DA FARMACIA, TIA LAINY</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4157/17-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4157/17-2024.pdf</t>
   </si>
   <si>
     <t>Requerer ao Senhor Prefeito que informe em qual fase do processo de execução das Leis: 941 e 1035.</t>
   </si>
   <si>
     <t>4158</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4158/18-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4158/18-2024.pdf</t>
   </si>
   <si>
     <t>REQUEIRO O ENVIO DO RELATÓRIO DO GPS DOS 12 ÚLTIMOS MESES, DO VEÍCULO QUE O SERVIDOR DIRIGIA NO MOMENTO DO ACIDENTE QUE DEU ORIGEM AO PAD 07/2023, NA MESMA OPORTUNIDADE REQUER SEJA ENVIADO O RELATÓRIO DAS DIÁRIAS DO MESMO, REFERENTE AOS 12 ÚLTIMOS MESES, O MAIS BREVE POSSÍVEL, AFIM DE FISCALIZAR A CONDUTA DO MESMO, SENDO ESSA A FUNÇÃO PRECÍPUA DESTA CASA.</t>
   </si>
   <si>
     <t>4159</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4159/19-2024-audioredesocial.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4159/19-2024-audioredesocial.pdf</t>
   </si>
   <si>
     <t>Nos dirigimos a Vossas Excelências para solicitar, conforme o Inciso XII, Art. 206 do Regimento interno da Câmara Municipal de Limeira do oeste MG, convidar o Sr. Prefeito, convocar o Sr. Secretário de Estradas e convocar Operador Luiz Carlos Mendes, para uma reunião nessa casa de leis, onde será oportunizada, o esclarecimento do referido o áudio e se a voz postada no áudio é do servidor Sr. Luiz.</t>
   </si>
   <si>
     <t>4197</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4197/20-2024-tre.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4197/20-2024-tre.pdf</t>
   </si>
   <si>
     <t>Solicitar o espaço da Câmara no dia 14 de junho do corrente ano para uma roda de conversa entre os alunos do Parlamento Jovem e a equipe do Tribunal Regional Eleitoral, às 08 horas, e lanche para 50 pessoas.</t>
   </si>
   <si>
     <t>4198</t>
   </si>
   <si>
     <t>CELITA, TIA LAINY</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4198/21-2024-alteracaohorarioreuniao-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4198/21-2024-alteracaohorarioreuniao-c.pdf</t>
   </si>
   <si>
     <t>Vimos por este requerer alteração no-horário da 12ª Reunião Ordinária prevista para o dia 1°/07/2024 às 19 horas, que seja realizada na mesma data, porém no período da manhã, com sugestão para as 9 horas.</t>
   </si>
   <si>
     <t>4210</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4210/22-2024_page_1.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4210/22-2024_page_1.pdf</t>
   </si>
   <si>
     <t>Venho requerer o espaço da Câmara no dia 26 de junho do corrente ano das 18 às 21 horas para a plenária municipal do Parlamento Jovem em que serão votadas e definidas as propostas que irão para a plenária regional.</t>
   </si>
   <si>
     <t>4211</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4211/23-2024-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4211/23-2024-c.pdf</t>
   </si>
   <si>
     <t>Venho solicitar a contratação de profissional para ministrar uma palestra motivacional aos alunos do Parlamento Jovem conforme proposta anexa.</t>
   </si>
   <si>
     <t>4227</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4227/24-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4227/24-2024.pdf</t>
   </si>
   <si>
     <t>Face à tramitação do Projeto de Lei nº 19/2024, que AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM O BANCO DO BRASIL S.A. E DÁ OUTRAS PROVIDÊNCIAS, venho respeitosamente com fundamento no art. 206, inciso X do Regimento Interno, REQUERER as seguintes informações:</t>
   </si>
   <si>
     <t>4228</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4228/25-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4228/25-2024.pdf</t>
   </si>
   <si>
     <t>Tendo em vista o Ofício nº 215/2024-GP e em conformidade com o art. 206, X do Regimento interno da Câmara Municipal de Limeira do Oeste MG, requeremos o envio das seguintes informações acerca do Processo Licitatório na modalidade Leilão Eletrônico nº 01/2024:</t>
   </si>
   <si>
     <t>4229</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4229/26-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4229/26-2024.pdf</t>
   </si>
   <si>
     <t>Vimos, respeitosamente, com fundamento no art. 206, X do Regimento interno da Câmara Municipal de Limeira do Oeste MG, requer o envio de cópia de todos os documentos de servidores que tenham solicitado/requerido afastamento no período de 1º de abril até 06 de julho do corrente ano, bem como cópia dos atos normativos que ratificaram esse afastamento.</t>
   </si>
   <si>
     <t>4242</t>
   </si>
   <si>
     <t>AILTO MORAES, CELITA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4242/27-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4242/27-2024.pdf</t>
   </si>
   <si>
     <t>Vimos por este requerer alteração da data da 14ª Reunião Ordinária prevista para o dia 05/08/2024 às 19 horas, pois neste mesmo dia e horário será realizada a Convenção Municipal do Partido dos Trabalhadores e Solidariedade, conforme cópia anexa dos Editais.</t>
   </si>
   <si>
     <t>4243</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4243/28-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4243/28-2024.pdf</t>
   </si>
   <si>
     <t>REQUERER ao Senhor Prefeito que envie esta Casa de Leis a seguinte documentação:_x000D_
 a) cópia das folhas de pagamento detalhada de todos os motoristas lotados no Setor de Educação, no período de 1º de janeiro de 2023 até 31 de julho  de 2024;_x000D_
 b) cópia das folhas de pagamento detalhada das servidoras Rosa Guilherma de Oliveira e Silvana Domingos da Silva, no período de 1º de janeiro de 2023 até 31 de julho  de 2024.</t>
   </si>
   <si>
     <t>4244</t>
   </si>
   <si>
     <t>AILTO MORAES, ANTONIO LUIZ, CELITA</t>
   </si>
   <si>
     <t>Solicitamos que seja realizada reunião extraordinária, na data de 12/08/2024 para apreciação do Projeto de Lei nº 19, datado de 27/06/2024, protocolado nesta Casa em 27/06/2024, que “Autoriza o Poder Executivo a contratar operação de crédito com o Banco do Brasil S.A., e dá outras providências.</t>
   </si>
   <si>
     <t>4261</t>
   </si>
   <si>
     <t>AILTO MORAES, ANTONIO LUIZ, CELITA, DUNGA, EBERTON SUINO, JUNINHO DA FARMACIA, TIA LAINY, WILLIAM BOZZA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4261/30-2024-lei1086.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4261/30-2024-lei1086.pdf</t>
   </si>
   <si>
     <t>REQUERER ao Senhor Prefeito que informe a razão de ainda não estar sendo cumprida a Lei no 1.086 de 15 de março de 2024.</t>
   </si>
   <si>
     <t>4262</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4262/31-2024-lei1111.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4262/31-2024-lei1111.pdf</t>
   </si>
   <si>
     <t>REQUERER uma cópia integral do contrato de crédito a firmado com o Banco do Brasil S.A, face da Lei Ordinária no 1.111, de 09 de agosto de 2024, que: “AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM O BANCO DO BRASIL S.A. E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>4270</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4270/32-2024-parlamentobh.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4270/32-2024-parlamentobh.pdf</t>
   </si>
   <si>
     <t>requerer a Excelência Vossa a disponibilização de recursos para transporte, alimentação e estadia para 14 jovens do Parlamento Jovem que participarão da Plenária Estadual na Assembleia Legislativa de Belo Horizonte-MG.</t>
   </si>
   <si>
     <t>4302</t>
   </si>
   <si>
     <t>Venho por este requerer alteração na data da 18ª Reunião Ordinária prevista para o dia 07/10/2024, visto a realização das eleições municipais no dia 06/10/2024.</t>
   </si>
   <si>
     <t>4303</t>
   </si>
   <si>
     <t>Venho por este requerer alteração na data da 18ª Reunião Ordinária prevista para o dia 07/10/2024, visto a realização das eleições municipais no dia 09/10/2024.</t>
   </si>
   <si>
     <t>4304</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4304/35-2024_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4304/35-2024_opt.pdf</t>
   </si>
   <si>
     <t>Venho, respeitosamente, perante Vossa Excelência, requerer informações detalhadas sobre as ações previstas para a implementação da Lei Ordinária nº 1.083/2024, que institui o Programa Novembro Azul no âmbito do Município de Limeira do Oeste/MG.</t>
   </si>
   <si>
     <t>4305</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4305/36-2024_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4305/36-2024_opt.pdf</t>
   </si>
   <si>
     <t>Venho respeitosamente solicitar a contratação de profissional para ministrar uma palestra motivacional aos alunos do Parlamento Jovem conforme proposta.</t>
   </si>
   <si>
     <t>4306</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4306/37-2024_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4306/37-2024_opt.pdf</t>
   </si>
   <si>
     <t>Venho respeitosamente requerer o espaço da Câmara no dia 29 de novembro do corrente ano das 18 às 22 horas para a realização da cerimônia de encerramento do Parlamento Jovem de 2024.</t>
   </si>
   <si>
     <t>4307</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4307/38-2024_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4307/38-2024_opt.pdf</t>
   </si>
   <si>
     <t>Venho respeitosamente requerer o espaço da Câmara no dia 09 de dezembro do corrente ano das 18 às 22 horas para a realização da cerimônia de instalação da Procuradoria da Mulher.</t>
   </si>
   <si>
     <t>4318</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4318/39-2024_assinado.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4318/39-2024_assinado.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, venho por este requerer a cessão da sala de reuniões da Câmara Municipal no dia 18 de outubro, das 8 às 17 horas para uma reunião com o Prefeito e Vice Prefeito eleitos e com os futuros secretários municipais para tratar de assuntos referente à transição de Governo.</t>
   </si>
   <si>
     <t>4340</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4340/40-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4340/40-2024.pdf</t>
   </si>
   <si>
     <t>Venho respeitosamente requerer a alteração da data constante do Requerimento no 38/2024, ficando para o dia 06 de dezembro do corrente ano das 18 às 22 horas a realização da cerimônia de instalação da Procuradoria da Mulher.</t>
   </si>
   <si>
     <t>4341</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4341/41-2024_1.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4341/41-2024_1.pdf</t>
   </si>
   <si>
     <t>Vimos por meio deste requerer o pagamento de indenização de férias a que fazemos jus, em conformidade com a consulta ao Tribunal de Contas de Minas Gerais, anexa.</t>
   </si>
   <si>
     <t>4045</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4045/of35-2024-gp-vetoparc01.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4045/of35-2024-gp-vetoparc01.pdf</t>
   </si>
   <si>
     <t>VETO AO PARÁGRAFO ÚNICO, DO ARTIGO 1°, DA PROPOSIÇÃO DE LEI ORDINÁRIA N° 02, DE 23 DE JANEIRO DE 2024.</t>
   </si>
   <si>
     <t>4046</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4046/of34-2024-gp-vetoparc02.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4046/of34-2024-gp-vetoparc02.pdf</t>
   </si>
   <si>
     <t>VETAR O ART. 5° E SEU PARÁGRAFO ÚNICO DA PROPOSIÇÃO DE LEI ORDINÁRIA Nº 03, DE 23 DE JANEIRO DE 2024.</t>
   </si>
   <si>
     <t>4072</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4072/of69-2024-gp-vetoparcplc05.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4072/of69-2024-gp-vetoparcplc05.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL À PROPOSIÇÃO DE LEI COMPLEMENTAR N° 05/2024, QUE "REGULAMENTA A FIXAÇÃO DO PISO SALARIAL DOS AGENTES COMUNITÁRIOS DE SAÚDE E AGENTES DE COMBATE À ENDEMIAS, NOS TERMOS DA EMENDA CONSTITUCIONAL Nº 120, DE 05 DE MAIO DE 2022, NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4073</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4073/of70-2024-gp-vetointplc12.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4073/of70-2024-gp-vetointplc12.pdf</t>
   </si>
   <si>
     <t>VETO INTEGRAL À PROPOSIÇÃO DE LEI ORDINÁRIA N° 12/2024.</t>
   </si>
   <si>
     <t>4335</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4335/of330-2024-gp-vetoparcpropleicomp12-2024_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4335/of330-2024-gp-vetoparcpropleicomp12-2024_opt.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL À PROPOSIÇÃO DE LEI COMPLEMENTAR N° 12, DE 03 DE DEZEMBRO DE 2024.</t>
   </si>
   <si>
     <t>4254</t>
   </si>
   <si>
     <t>EMEA</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>ADICIONA-SE PARÁGRAFO SEGUNDO AO ART. 3°, DO PROJETO DE LEI ORDINÁRIA 18/2024.</t>
   </si>
   <si>
     <t>4323</t>
   </si>
   <si>
     <t>ACRESCENTA ARTIGO AO PROJETO DE LEI COMPLEMENTAR 14/2023.</t>
   </si>
   <si>
     <t>4008</t>
   </si>
   <si>
     <t>EMEM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4008/01-2024-emendamodificativaplo-01-2024-ubs-paraiso.odt</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4008/01-2024-emendamodificativaplo-01-2024-ubs-paraiso.odt</t>
   </si>
   <si>
     <t>MODIFICA-SE O CAPUT DO ART. 1°, DO PROJETO DE LEI ORDINÁRIA Nº 01/2024.</t>
   </si>
   <si>
     <t>4027</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4027/emenda_modificativa_02-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4027/emenda_modificativa_02-2024.pdf</t>
   </si>
   <si>
     <t>MODIFICA O PARÁGRAFO ÚNICO, DO ART. 12, DO PROJETO DE LEI ORDINÁRIA Nº 03/2024.</t>
   </si>
   <si>
     <t>4028</t>
   </si>
   <si>
     <t>MODIFICA-SE O CAPUT, DO ART. 2°, DO PROJETO DE LEI COMPLEMENTAR N° 02/2024.</t>
   </si>
   <si>
     <t>4049</t>
   </si>
   <si>
     <t>MODIFICA-SE O ARTIGO 1° DO PROJETO DE LEI ORDINÁRIA N° 04/2024.</t>
   </si>
   <si>
     <t>4101</t>
   </si>
   <si>
     <t>MODIFICA-SE A EMENTA, O ART. 1°, 17 E 18 DO PROJETO DE LEI ORDINÁRIA Nº 08/2024.</t>
   </si>
   <si>
     <t>4119</t>
   </si>
@@ -4042,67 +4042,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4089/001-2024-celita-fumace.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4104/002-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4105/003-2024-c.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4106/004-2024-c.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4124/005-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4212/006-2024-c.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4255/007-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4256/008-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4273/009-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4285/010-2024-c.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4311/011-2024-c.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4142/01-2024-c.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4016/of02-2024-.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4017/of03-2024-.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4018/of04-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4020/of06-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4029/of07-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4030/of08-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4031/of09-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4032/of10-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4033/of11-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4034/of12-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4035/of13-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4036/of14-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4037/of15-2024-vcm.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4038/of16-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4039/of17-2024anexo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4040/of18-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4041/of19-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4042/of20-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4043/of21-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4044/of22-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4052/of23-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4053/of24-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4054/of25-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4055/of26-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4056/of27-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4057/of28-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4058/of29-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4059/of30-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4062/of31-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4063/of32-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4064/of33-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4065/of34-2024-respofc018.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4066/of35-2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4067/of36-2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4068/of37-2024-c.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4069/of38-2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4070/of39-2024-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4075/of40-2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4076/of41-2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4077/of42-2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4078/of43-2024-vcm_-_gratificacao_motoristas_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4079/of44-2024-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4094/of45-2024-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4095/of46-2024-vcm-.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4096/of47-2024-gpc-.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4097/of48-2024-gpc.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4098/of49-2024-gpc.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4099/of50-2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4109/of51-2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4110/of52-presidente-prefeito_-_expediente_5a_ro.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4111/of53-2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4112/of54-presidente-prefeito_-_expediente_6a_re.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4113/of55-2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4114/of56-2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4115/of57-2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4125/of58-2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4126/of59-2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4128/of60-2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4129/of61-2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4130/of62-2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4132/of064-2024-c.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4133/of65-2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4134/of66-2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4135/of67-2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4136/of68-2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4139/of71-2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4147/of72-2024-c.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4148/of73-2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4149/of74-2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4160/of080-2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4161/of081-2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4162/of082-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4163/of083-2024-conselheiros.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4164/of084-2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4165/of085-2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4166/of086-2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4167/of087-2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4168/of088-2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4169/of089-2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4170/of090-2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4173/of091-2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4174/of092-2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4175/of093-2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4176/of094-2024-vcm.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4177/of095-2024-vcm-mariaclara-c.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4178/of096-2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4179/of097-2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4180/of098-2024-vcm-respof178-2024-gp.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4184/of099-2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4185/of100-2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4186/of101-2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4187/of102-2024-gpc-paulocortez-c.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4188/of103-2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4189/of104-2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4190/of105-2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4191/of106-2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4192/of107-2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4193/of108-2024-antonio_luiz_-_elainy_-_ponte_e_bueiro.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4194/of109-2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4195/of110-2024-anexo.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4196/of111-2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4202/of112-2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4203/of113-2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4204/of114-2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4205/of115-2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4206/of116-2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4207/of117-2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4208/of118-2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4209/of119-2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4217/of120-2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4218/of121-2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4219/of122-2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4220/of123-2024-todos-adrian31aregionalder.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4221/of124-2024-todos.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4222/of125-2024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4223/of126-2024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4224/of127-2024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4230/of128-2024.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4231/of129-2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4232/of130-2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4233/of131-2024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4234/of132-2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4235/133-tialainy-dep.zevitor-mcmv.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4236/of134-2024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4238/of135-2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4245/of136-2024.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4246/of137-2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4247/of138-2024.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4248/of139_2024_-_fonte_de_agua_bosque.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4249/of140-2024-presidente-prefeito_-_expediente_14a_ro.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4250/of141-2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4251/of142-2024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4257/of143-2024.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4258/of144-2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4259/of145-2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4263/of146-2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4264/of147-2024.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4265/of148-2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4266/of149-2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4268/of151-2024-hudson-cemig.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4274/152-2024_3.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4275/153-2024_4.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4276/154-2024_5.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4277/155-2024_6-8.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4279/of157-2024.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4286/of158-2024.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4287/159_-_solicitacao_de_informacao_ao_banco_do_brasil.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4288/of160-2024.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4293/of161-2024_p1.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4294/of162-2024_p2.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4295/of163-2024-gpc-clinicaanimais-c.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4296/of164-2024.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4297/of165-2024.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4298/of166-2024.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4299/of167-2024.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4300/of168-2024.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4312/of169-2024_opt.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4313/of170-2024_opt.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4314/of171-2024_opt.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4317/of174-2024_opt.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4319/of175-2024.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4320/of176-2024.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4321/of177-2024.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4322/cir178-2024-vcm_opt.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4326/of179-2024-vcm-adrian-der_opt.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4327/180-2024_opt.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4328/181-2024_opt_p1-p1.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4329/182-2024_opt_p2-p2.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4330/183-2024_opt.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4333/184-2024.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4334/185-2024.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4337/187-2024.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4338/188-2024.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4339/189-2024.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4342/190-2024.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4012/plcl01-2024-proj_de_lcomp_cont-interno.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4301/01-2024_opt.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4001/plc_01_-_extincao_e_criacao_de_cargos_e_reducao_de_vagas.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4004/plc_02-2024-regulamentapiso-acs-ace.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4005/plc_03-2024-revisaoservidoresexecutivo.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4006/plc_04-2024-revisaoservidoreseducacao.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4007/plc_05-2024-alteraleicomp09-nomenclatura-agentesaude.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4048/plc_06-2024-ampliacaovagas-alteralc09.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4074/of72-2024-gp-plc-07.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4103/plc_08-2024-refis-2024.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4117/plc_09-2024-alteraleicomp35-codigosanitario.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4155/plc_10-2024-alteraleicomp91-parcelamentosolo.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4213/plc_11-2024-alteraleicomp83-residencialribeiraoreserva.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4325/plc_12-2024-alteraleicomp09-aberturavagascargos_opt.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4003/plo01-2024-aberturacredito-ubs-jd_paraiso-ii.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4025/plo02-2024-aberturacreditosindicatoprodutores.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4026/plo03-2024-casaartesao-cit.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4047/plo04-2024-aberturacredito-lampadasled.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4084/plo05-2024-minhacasaminhavida.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4085/plo06-2024-permutalucio-c.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4086/plo07-2024-permutamarcospereira-c.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4100/plo08-2024-politica-conselho-turismo.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4116/plo09-2024-expansaoredeeletrica-c.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4118/plo10-2024-alteraleiord963-valealimentacao.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4123/plo11-2024-ldo-2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4127/plo12-2024-alteralei1073-aberturacretido-faz.barreiro-lar.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4140/plo13-2024-dispoesobreminhacasa-2024-05-06.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4141/plo14-2024-alteralei700.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4181/plo15-2024aberturacrecito-sisplo-consep-vivavoz.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4182/plo16-2024-alteraleis-1050-1072.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4183/plo17-2024-aberturacredito-onibusescolar.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4200/plo18-2024-novoprojleiord18.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4201/plo19-2024-aberturacredito3880.000-substitutivo-do-substitutivo.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4214/plo20-2024-aberturacredito-van-e-spin.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4215/plo21-2024-aberturacredito-fazparaiso-s.sebastiao-apae-larspedro.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4216/plo22-2024-aberturacredito-metodologiafoneticalinguainglesa.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4239/plo23-permuta_terreno-flavio.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4272/of276-2024-gp-projleiord24-c.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4281/plo25-loa-2025.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4282/plo26-subvencao-2025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4283/plo27-aberturacredito20.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4284/plo28-aberturacredito325.000-ambulancia.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4290/plo29-autorizaconcessaousobempublico-c.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4291/plo30-aberturacreditoadicional-3.627.44376-c.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4292/plo31-aberturacredito23.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4331/plo32-aberturacredito-vivavoz-23.087.00_opt.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4332/plo33-aberturacredito-24_opt.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4002/01-2024_-_ninho_arara.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4009/plol02-2024_-_absorvente_-_elainy-juninho_corrigido.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4010/plol03-2024-revisao_servidores.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4011/plol04-2024-revisao_prefeito-vice-secretarios.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4021/projeto_de_lei_no_05_-_atualizacao_inflacionaria_servidores_camara.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4022/projeto_de_lei_no_06_-_atualizacao_inflacionaria_prefeito_vice_secretarios.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4080/plol09_-_diarias_e_adiantamentos.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4252/plol16_-_pantio_arvore_frutiferas_-_elainy-obs.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4260/17_-_projeto_dezembro_verde_pronto.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4269/plol-18_-_projeto_de_lei_-_ver_eberton_-_reversao_valores.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4014/01-2024.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4015/02-2024.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4050/03-2024.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4051/04-2024.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4071/05-2024-tialainy-parlamento.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4090/06-2024.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4091/07-2024.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4092/08-2024.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4093/09-2024.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4107/10-elainy-_balas_para_evento_de_lancamento_parlamento_jovem.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4108/11-2024.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4144/13-2024-dialagoliteromusical.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4145/14-2024-acs-ace-graulaudo.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4146/15-2024-alteradataro.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4156/16-2024.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4157/17-2024.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4158/18-2024.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4159/19-2024-audioredesocial.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4197/20-2024-tre.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4198/21-2024-alteracaohorarioreuniao-c.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4210/22-2024_page_1.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4211/23-2024-c.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4227/24-2024.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4228/25-2024.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4229/26-2024.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4242/27-2024.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4243/28-2024.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4261/30-2024-lei1086.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4262/31-2024-lei1111.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4270/32-2024-parlamentobh.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4304/35-2024_opt.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4305/36-2024_opt.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4306/37-2024_opt.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4307/38-2024_opt.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4318/39-2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4340/40-2024.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4341/41-2024_1.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4045/of35-2024-gp-vetoparc01.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4046/of34-2024-gp-vetoparc02.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4072/of69-2024-gp-vetoparcplc05.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4073/of70-2024-gp-vetointplc12.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4335/of330-2024-gp-vetoparcpropleicomp12-2024_opt.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4008/01-2024-emendamodificativaplo-01-2024-ubs-paraiso.odt" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4027/emenda_modificativa_02-2024.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4089/001-2024-celita-fumace.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4104/002-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4105/003-2024-c.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4106/004-2024-c.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4124/005-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4212/006-2024-c.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4255/007-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4256/008-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4273/009-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4285/010-2024-c.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4311/011-2024-c.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4142/01-2024-c.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4016/of02-2024-.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4017/of03-2024-.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4018/of04-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4020/of06-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4029/of07-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4030/of08-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4031/of09-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4032/of10-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4033/of11-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4034/of12-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4035/of13-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4036/of14-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4037/of15-2024-vcm.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4038/of16-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4039/of17-2024anexo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4040/of18-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4041/of19-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4042/of20-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4043/of21-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4044/of22-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4052/of23-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4053/of24-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4054/of25-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4055/of26-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4056/of27-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4057/of28-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4058/of29-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4059/of30-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4062/of31-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4063/of32-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4064/of33-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4065/of34-2024-respofc018.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4066/of35-2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4067/of36-2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4068/of37-2024-c.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4069/of38-2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4070/of39-2024-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4075/of40-2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4076/of41-2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4077/of42-2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4078/of43-2024-vcm_-_gratificacao_motoristas_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4079/of44-2024-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4094/of45-2024-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4095/of46-2024-vcm-.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4096/of47-2024-gpc-.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4097/of48-2024-gpc.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4098/of49-2024-gpc.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4099/of50-2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4109/of51-2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4110/of52-presidente-prefeito_-_expediente_5a_ro.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4111/of53-2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4112/of54-presidente-prefeito_-_expediente_6a_re.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4113/of55-2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4114/of56-2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4115/of57-2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4125/of58-2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4126/of59-2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4128/of60-2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4129/of61-2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4130/of62-2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4132/of064-2024-c.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4133/of65-2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4134/of66-2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4135/of67-2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4136/of68-2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4139/of71-2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4147/of72-2024-c.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4148/of73-2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4149/of74-2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4160/of080-2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4161/of081-2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4162/of082-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4163/of083-2024-conselheiros.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4164/of084-2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4165/of085-2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4166/of086-2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4167/of087-2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4168/of088-2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4169/of089-2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4170/of090-2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4173/of091-2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4174/of092-2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4175/of093-2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4176/of094-2024-vcm.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4177/of095-2024-vcm-mariaclara-c.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4178/of096-2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4179/of097-2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4180/of098-2024-vcm-respof178-2024-gp.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4184/of099-2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4185/of100-2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4186/of101-2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4187/of102-2024-gpc-paulocortez-c.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4188/of103-2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4189/of104-2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4190/of105-2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4191/of106-2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4192/of107-2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4193/of108-2024-antonio_luiz_-_elainy_-_ponte_e_bueiro.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4194/of109-2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4195/of110-2024-anexo.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4196/of111-2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4202/of112-2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4203/of113-2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4204/of114-2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4205/of115-2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4206/of116-2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4207/of117-2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4208/of118-2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4209/of119-2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4217/of120-2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4218/of121-2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4219/of122-2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4220/of123-2024-todos-adrian31aregionalder.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4221/of124-2024-todos.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4222/of125-2024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4223/of126-2024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4224/of127-2024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4230/of128-2024.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4231/of129-2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4232/of130-2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4233/of131-2024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4234/of132-2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4235/133-tialainy-dep.zevitor-mcmv.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4236/of134-2024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4238/of135-2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4245/of136-2024.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4246/of137-2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4247/of138-2024.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4248/of139_2024_-_fonte_de_agua_bosque.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4249/of140-2024-presidente-prefeito_-_expediente_14a_ro.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4250/of141-2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4251/of142-2024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4257/of143-2024.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4258/of144-2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4259/of145-2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4263/of146-2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4264/of147-2024.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4265/of148-2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4266/of149-2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4268/of151-2024-hudson-cemig.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4274/152-2024_3.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4275/153-2024_4.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4276/154-2024_5.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4277/155-2024_6-8.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4279/of157-2024.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4286/of158-2024.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4287/159_-_solicitacao_de_informacao_ao_banco_do_brasil.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4288/of160-2024.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4293/of161-2024_p1.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4294/of162-2024_p2.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4295/of163-2024-gpc-clinicaanimais-c.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4296/of164-2024.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4297/of165-2024.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4298/of166-2024.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4299/of167-2024.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4300/of168-2024.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4312/of169-2024_opt.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4313/of170-2024_opt.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4314/of171-2024_opt.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4317/of174-2024_opt.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4319/of175-2024.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4320/of176-2024.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4321/of177-2024.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4322/cir178-2024-vcm_opt.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4326/of179-2024-vcm-adrian-der_opt.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4327/180-2024_opt.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4328/181-2024_opt_p1-p1.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4329/182-2024_opt_p2-p2.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4330/183-2024_opt.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4333/184-2024.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4334/185-2024.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4337/187-2024.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4338/188-2024.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4339/189-2024.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4342/190-2024.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4012/plcl01-2024-proj_de_lcomp_cont-interno.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4301/01-2024_opt.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4001/plc_01_-_extincao_e_criacao_de_cargos_e_reducao_de_vagas.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4004/plc_02-2024-regulamentapiso-acs-ace.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4005/plc_03-2024-revisaoservidoresexecutivo.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4006/plc_04-2024-revisaoservidoreseducacao.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4007/plc_05-2024-alteraleicomp09-nomenclatura-agentesaude.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4048/plc_06-2024-ampliacaovagas-alteralc09.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4074/of72-2024-gp-plc-07.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4103/plc_08-2024-refis-2024.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4117/plc_09-2024-alteraleicomp35-codigosanitario.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4155/plc_10-2024-alteraleicomp91-parcelamentosolo.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4213/plc_11-2024-alteraleicomp83-residencialribeiraoreserva.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4325/plc_12-2024-alteraleicomp09-aberturavagascargos_opt.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4003/plo01-2024-aberturacredito-ubs-jd_paraiso-ii.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4025/plo02-2024-aberturacreditosindicatoprodutores.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4026/plo03-2024-casaartesao-cit.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4047/plo04-2024-aberturacredito-lampadasled.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4084/plo05-2024-minhacasaminhavida.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4085/plo06-2024-permutalucio-c.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4086/plo07-2024-permutamarcospereira-c.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4100/plo08-2024-politica-conselho-turismo.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4116/plo09-2024-expansaoredeeletrica-c.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4118/plo10-2024-alteraleiord963-valealimentacao.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4123/plo11-2024-ldo-2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4127/plo12-2024-alteralei1073-aberturacretido-faz.barreiro-lar.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4140/plo13-2024-dispoesobreminhacasa-2024-05-06.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4141/plo14-2024-alteralei700.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4181/plo15-2024aberturacrecito-sisplo-consep-vivavoz.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4182/plo16-2024-alteraleis-1050-1072.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4183/plo17-2024-aberturacredito-onibusescolar.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4200/plo18-2024-novoprojleiord18.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4201/plo19-2024-aberturacredito3880.000-substitutivo-do-substitutivo.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4214/plo20-2024-aberturacredito-van-e-spin.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4215/plo21-2024-aberturacredito-fazparaiso-s.sebastiao-apae-larspedro.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4216/plo22-2024-aberturacredito-metodologiafoneticalinguainglesa.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4239/plo23-permuta_terreno-flavio.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4272/of276-2024-gp-projleiord24-c.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4281/plo25-loa-2025.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4282/plo26-subvencao-2025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4283/plo27-aberturacredito20.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4284/plo28-aberturacredito325.000-ambulancia.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4290/plo29-autorizaconcessaousobempublico-c.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4291/plo30-aberturacreditoadicional-3.627.44376-c.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4292/plo31-aberturacredito23.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4331/plo32-aberturacredito-vivavoz-23.087.00_opt.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4332/plo33-aberturacredito-24_opt.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4002/01-2024_-_ninho_arara.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4009/plol02-2024_-_absorvente_-_elainy-juninho_corrigido.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4010/plol03-2024-revisao_servidores.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4011/plol04-2024-revisao_prefeito-vice-secretarios.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4021/projeto_de_lei_no_05_-_atualizacao_inflacionaria_servidores_camara.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4022/projeto_de_lei_no_06_-_atualizacao_inflacionaria_prefeito_vice_secretarios.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4080/plol09_-_diarias_e_adiantamentos.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4252/plol16_-_pantio_arvore_frutiferas_-_elainy-obs.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4260/17_-_projeto_dezembro_verde_pronto.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4269/plol-18_-_projeto_de_lei_-_ver_eberton_-_reversao_valores.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4014/01-2024.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4015/02-2024.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4050/03-2024.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4051/04-2024.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4071/05-2024-tialainy-parlamento.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4090/06-2024.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4091/07-2024.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4092/08-2024.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4093/09-2024.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4107/10-elainy-_balas_para_evento_de_lancamento_parlamento_jovem.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4108/11-2024.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4144/13-2024-dialagoliteromusical.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4145/14-2024-acs-ace-graulaudo.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4146/15-2024-alteradataro.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4156/16-2024.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4157/17-2024.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4158/18-2024.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4159/19-2024-audioredesocial.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4197/20-2024-tre.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4198/21-2024-alteracaohorarioreuniao-c.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4210/22-2024_page_1.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4211/23-2024-c.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4227/24-2024.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4228/25-2024.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4229/26-2024.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4242/27-2024.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4243/28-2024.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4261/30-2024-lei1086.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4262/31-2024-lei1111.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4270/32-2024-parlamentobh.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4304/35-2024_opt.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4305/36-2024_opt.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4306/37-2024_opt.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4307/38-2024_opt.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4318/39-2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4340/40-2024.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4341/41-2024_1.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4045/of35-2024-gp-vetoparc01.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4046/of34-2024-gp-vetoparc02.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4072/of69-2024-gp-vetoparcplc05.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4073/of70-2024-gp-vetointplc12.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4335/of330-2024-gp-vetoparcpropleicomp12-2024_opt.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4008/01-2024-emendamodificativaplo-01-2024-ubs-paraiso.odt" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2024/4027/emenda_modificativa_02-2024.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H342"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="40" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="115.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="150.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="149.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>