--- v0 (2025-10-11)
+++ v1 (2026-04-01)
@@ -54,4155 +54,4155 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3665</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>ANTONIO LUIZ</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3665/01-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3665/01-2023.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Senhor Prefeito que determine a colocação de um lavatório para mãos e bebedouro no Bosque Municipal Dr. Nelson Coelho Araújo.</t>
   </si>
   <si>
     <t>3666</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>DUNGA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3666/02-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3666/02-2023.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Senhor Prefeito que determine providências para que seja feito o asfalto no prolongamento da Avenida da Saudade, sentido COHAB.</t>
   </si>
   <si>
     <t>3695</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>EBERTON SUINO</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3695/03-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3695/03-2023.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, determine o reparo do asfalto no cruzamento da Avenida Faustina Antônia e Rua Juvenal Carneiro de Queiroz.</t>
   </si>
   <si>
     <t>3696</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3696/04-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3696/04-2023.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, determine a abertura de uma porta com acessibilidade ao campo de malha localizado no Estádio Municipal Luiz Carlos Ferrari.</t>
   </si>
   <si>
     <t>3743</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3743/05-2023-opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3743/05-2023-opt.pdf</t>
   </si>
   <si>
     <t>Determine a construção cobertura para ser utilizada como garagem pelos veículos da Secretaria Municipal de Educação.</t>
   </si>
   <si>
     <t>3744</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>JUNINHO DA FARMACIA, TIA LAINY</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3744/06-2023-opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3744/06-2023-opt.pdf</t>
   </si>
   <si>
     <t>Determine o calçamento do pátio do CRAS.</t>
   </si>
   <si>
     <t>3756</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>JUNINHO DA FARMACIA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3756/07-2023-opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3756/07-2023-opt.pdf</t>
   </si>
   <si>
     <t>Determine a construção de um placar no Estádio Municipal Luiz Carlos Ferrari.</t>
   </si>
   <si>
     <t>3764</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>TIA LAINY</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3764/08-2023-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3764/08-2023-c.pdf</t>
   </si>
   <si>
     <t>Determine a recuperação das estradas da Fazenda Paraíso e do P.A. Reserva, especialmente próximo a Comunidade II.</t>
   </si>
   <si>
     <t>3765</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3765/09-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3765/09-2023.pdf</t>
   </si>
   <si>
     <t>Determine a melhoria da iluminação do Centro Público de Convivência "Vicência Lorena da Fonseca".</t>
   </si>
   <si>
     <t>3766</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3766/10-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3766/10-2023.pdf</t>
   </si>
   <si>
     <t>Determine o cercamento da quadra de areia localizada na Praça Amador José de Queiroz.</t>
   </si>
   <si>
     <t>3806</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3806/11-2023-eberton-campinho-independencia.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3806/11-2023-eberton-campinho-independencia.pdf</t>
   </si>
   <si>
     <t>Determine a limpeza e recolocação da areia do campinho de futebol, na Avenida Joaquim Tomaz de Freitas, Bairro Independência.</t>
   </si>
   <si>
     <t>3822</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3822/12-2023-antonioana.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3822/12-2023-antonioana.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado ao Senhor Prefeito Municipal a pintura dos muros das Escolas Municipais Antônio Vicente Fonseca e CEI Ana Galicioli do Nascimento,  reiterando o conteúdo da Indicação nº 010/2022 (anexa).</t>
   </si>
   <si>
     <t>3863</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3863/13-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3863/13-2023.pdf</t>
   </si>
   <si>
     <t>determine a colocação de lombada nos seguintes locais: Avenida Crisolto Alves entre as Ruas Wilson Zanutto e Joaquim Correia da Silva e na Avenida Sergipe entre as Ruas Rondônia e Rio de Janeiro.</t>
   </si>
   <si>
     <t>3864</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3864/14-2023-anexos_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3864/14-2023-anexos_opt.pdf</t>
   </si>
   <si>
     <t>determine a manutenção do banheiro da Comunidade do Banco da Terra Paraíso.</t>
   </si>
   <si>
     <t>3883</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>JUNINHO DA FARMACIA, WILLIAM BOZZA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3883/15-2023-fotos_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3883/15-2023-fotos_opt.pdf</t>
   </si>
   <si>
     <t>Determine o reparo dos buracos na Av. 12 de setembro e Rua José Altino Gomes (localização anexa).</t>
   </si>
   <si>
     <t>3884</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3884/16-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3884/16-2023.pdf</t>
   </si>
   <si>
     <t>Determine a recuperação da estrada nas proximidades da Comunidade da Lojinha, na propriedade do Senhor Lavezo.</t>
   </si>
   <si>
     <t>3885</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3885/17-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3885/17-2023.pdf</t>
   </si>
   <si>
     <t>determine a colocação de placas que orientem para não jogar lixo, bem como que seja feita a limpeza do lixo e entulho depositado de forma inadequada, nas Ruas Panamá (Bairro Joamário) e Honório Silveira Lacerda (Bairro Novo Horizonte).</t>
   </si>
   <si>
     <t>3886</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3886/18-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3886/18-2023.pdf</t>
   </si>
   <si>
     <t>a aquisição de um bebedouro com água gelada na Cobertura Alípio Soares Barbosa, popularmente conhecida como “barracão da feira”.</t>
   </si>
   <si>
     <t>3887</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3887/19-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3887/19-2023.pdf</t>
   </si>
   <si>
     <t>Determine a manutenção da sinalização horizontal e vertical de nossa cidade.</t>
   </si>
   <si>
     <t>3916</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3916/20-2023-pontecalais_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3916/20-2023-pontecalais_opt.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Senhor Prefeito a colocação de defensa metálica (“guard rail”) na ponte Crisolto Alves Barbosa “Ponte do Calais”.</t>
   </si>
   <si>
     <t>3979</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3979/21-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3979/21-2023.pdf</t>
   </si>
   <si>
     <t>Manutenção nos refletores do estádio Municipal Luiz Carlos Ferrari.</t>
   </si>
   <si>
     <t>3980</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3980/22-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3980/22-2023.pdf</t>
   </si>
   <si>
     <t>Sejam tomadas medidas efetivas para uma questão recorrente que afeta nossa comunidade anualmente durante o período chuvoso: as inundações que se seguem à Ponte do Toco.</t>
   </si>
   <si>
     <t>3649</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3649/01-2023-mocaoromario.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3649/01-2023-mocaoromario.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO SENHOR ROMÁRIO FAUSTINO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>3896</t>
   </si>
   <si>
     <t>AILTO MORAES</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3896/02-2023-ailto-policiais.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3896/02-2023-ailto-policiais.pdf</t>
   </si>
   <si>
     <t>Manifesta votos de aplausos e homenagem aos Policiais Militares do DESTACAMENTO DA PM DE LIMEIRA DO OESTE.</t>
   </si>
   <si>
     <t>3915</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3915/03-2023-tialainy-.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3915/03-2023-tialainy-.pdf</t>
   </si>
   <si>
     <t>impedir a usurpação da competência primária do Poder Legislativo de legiferante.</t>
   </si>
   <si>
     <t>3934</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3934/04-2023-tialainy-ademar.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3934/04-2023-tialainy-ademar.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Limeira do Oeste/MG, através do seu Corpo Deliberativo, manifesta votos de aplauso e reconhecimento ao Senhor Ademar Dezanetti</t>
   </si>
   <si>
     <t>3935</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3935/05-2023-tialainy-edmilson.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3935/05-2023-tialainy-edmilson.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Limeira do Oeste/MG, através do seu Corpo Deliberativo, manifesta votos de aplauso e reconhecimento ao Senhor Edmilson Antônio dos Santos.</t>
   </si>
   <si>
     <t>3606</t>
   </si>
   <si>
     <t>OFI</t>
   </si>
   <si>
     <t>Ofício</t>
   </si>
   <si>
     <t>CELITA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3606/of01-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3606/of01-2023.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, venho requisitar de Vossa Excelência, a 1ª (primeira) parcela do Duodécimo, referente ao mês de janeiro de 2023.</t>
   </si>
   <si>
     <t>3607</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3607/of02-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3607/of02-2023.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Venho por este solicitar providências a respeito do processo licitatório  para concessão dos serviços de fornecimento de água e tratamento de esgoto, visto que o contrato da COPASA se encerra em março deste ano.</t>
   </si>
   <si>
     <t>3608</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3608/of03-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3608/of03-2023.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Solicito que seja feita a doação dos 200 lotes do Bairro Novo Horizonte, uma vez que o prazo que a empresa ganhadora da licitação pediu para construir as casas já venceu e nada foi feito e a demanda por moradias está só aumentando.</t>
   </si>
   <si>
     <t>3609</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3609/of04-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3609/of04-2023.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Solicito que seja feita a correção dos salários dos servidores do Município sobre o INPC de 5,97% e mais um ganho real de 10%.</t>
   </si>
   <si>
     <t>3610</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3610/of05-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3610/of05-2023.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho documentos contábeis referentes à competência de dezembro de 2022.</t>
   </si>
   <si>
     <t>3611</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3611/of06-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3611/of06-2023.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, em resposta ao Ofício n° 02/2023-GP, encaminho, conforme solicitado, novas imagens e lista dos materiais disponibilizados ao Executivo.</t>
   </si>
   <si>
     <t>3630</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3630/of07-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3630/of07-2023.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, solicitamos que seja feita a recuperação da ponte localizada no Córrego da Cabrinha, na Fazenda do Colorado.</t>
   </si>
   <si>
     <t>3631</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3631/of08-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3631/of08-2023.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho expediente aprovado na 1ª Reunião Ordinária dia 16 de janeiro.</t>
   </si>
   <si>
     <t>3632</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Senhor Prefeito, devolvo a Vossa Excelência o Projeto de Lei Complementar nº 03/2023.</t>
   </si>
   <si>
     <t>3633</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3633/of10-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3633/of10-2023.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Solicito que sejam informadas as atribuições de cada cargo comissionado apresentado no projeto de lei complementar nº 02/2023, conforme Recurso Extraordinário - RE nº 1041210.</t>
   </si>
   <si>
     <t>3634</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3634/of11-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3634/of11-2023.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, solicito que seja disponibilizado transporte para 06 jovens, para a cidade de Uberlândia, no dia 11 de fevereiro de 2023 para participar do Safety Líder 4ª Edição, das 8 às 18 horas.</t>
   </si>
   <si>
     <t>3635</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3635/of12-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3635/of12-2023.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, devolvo o Projeto de Lei Complementar 01/2023.</t>
   </si>
   <si>
     <t>3636</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3636/of13-2023-anexos.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3636/of13-2023-anexos.pdf</t>
   </si>
   <si>
     <t>Senhor Adrian Franco Silva, Chefe da 31ª Regional - DER, Solicito que se tomem providências urgentes para recuperação do trecho da LMG 865 - Limeira do Oeste e Iturama.</t>
   </si>
   <si>
     <t>3637</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3637/of14-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3637/of14-2023.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho o expediente aprovado na 2ª R. E. realizada neste dia.</t>
   </si>
   <si>
     <t>3638</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3638/of15-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3638/of15-2023.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho o expediente aprovado na 3ª R. E. realizada neste dia.</t>
   </si>
   <si>
     <t>3645</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3645/of16-2023-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3645/of16-2023-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Tendo em vista que Vossa Excelência informou a nós Vereadores e à_x000D_
 população limeirense que estão sendo tomadas providências a respeito da rescisão contratual dos serviços prestados pela empresa COPASA, solicito que envie a esta Casa a(s) cópia(s) do(s) processo(s) feito(s) por sua equipe em relação a este assunto.</t>
   </si>
   <si>
     <t>3646</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho expediente aprovado na 4ª R. O. realizada no dia 30 de janeiro de 2023.</t>
   </si>
   <si>
     <t>3647</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3647/of18-2023-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3647/of18-2023-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, solicitamos que seja a recuperação do aterro localizado na Estrada Sebastião Barcelos da Fonseca, Córrego do Buriti, fazenda Arara.</t>
   </si>
   <si>
     <t>3648</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3648/of19-2023-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3648/of19-2023-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Em virtude à cobrança da população que diariamente me procura para falar da grande quantidade de mosquitos e, em razão do período de chuvas, solicito que Vossa Excelência determine providências junto aos órgãos competentes para que seja realizado o “fumacê” em nossa cidade.</t>
   </si>
   <si>
     <t>3650</t>
   </si>
   <si>
     <t>Senhor Prefeito, venho requisitar de Vossa Excelência, a 2ª (segunda) parcela do Duodécimo, referente ao mês de fevereiro de 2023</t>
   </si>
   <si>
     <t>3651</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3651/of21-2023-gpc_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3651/of21-2023-gpc_opt.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho expediente aprovado na 2ª RO realizada no dia 06 de fevereiro.</t>
   </si>
   <si>
     <t>3652</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3652/of22-2023-vcmanexo.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3652/of22-2023-vcmanexo.pdf</t>
   </si>
   <si>
     <t>Solicitamos que Vossa Senhoria determine providências para que seja feita uma avaliação na ponte localizada na Rodovia LMG 865 entre Limeira do Oeste e Carneirinho, visto que há saliências nas duas extremidades.</t>
   </si>
   <si>
     <t>3653</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3653/of23-2023-vcmanexo.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3653/of23-2023-vcmanexo.pdf</t>
   </si>
   <si>
     <t>Vimos por este solicitar que seja realizada a roçagem do capim às margens da Rodovia LMG 865, trecho entre Limeira do Oeste e a Usina Coruripe – Filial Limeira do Oeste.</t>
   </si>
   <si>
     <t>3659</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3659/of24-2023-vcm_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3659/of24-2023-vcm_opt.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, solicitamos uma intermediação entre Poder Executivo e os proprietários dos sítios e fazenda que margeiam a estrada Alfredo Soares da Maia, trecho entre o Cemitério Municipal e o entroncamento da Rodovia LMG 865.</t>
   </si>
   <si>
     <t>3660</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3660/025-celita-romario-comunica_e_encaminha_mocao.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3660/025-celita-romario-comunica_e_encaminha_mocao.pdf</t>
   </si>
   <si>
     <t>Senhor Romário Faustino de Oliveira, Informo que foi aprovada por unanimidade a Moção no 01/202023 (cópia anexa), de autoria de todos os Vereadores.</t>
   </si>
   <si>
     <t>3661</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3661/of26-2023-vcm_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3661/of26-2023-vcm_opt.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, objetivando a execução da Lei de Criação do FUPA, solicito que seja encaminhado a esta Casa um projeto de lei de crédito especial, para inclusão no orçamento deste ano.</t>
   </si>
   <si>
     <t>3662</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3662/of27-2023-vcm_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3662/of27-2023-vcm_opt.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Considerando as emendas impositivas previstas no orçamento para_x000D_
 execução no ano de 2023, nós Vereadores abaixo assinados destinamos o montante_x000D_
 de R$ 6.500,00 para a premiação e compra de troféus para o Carnaval 2023, sendo_x000D_
 o valor assim dividido: R$ 2.000,00 do Vereador Eberton Alves de Oliveira e R$_x000D_
 1.500,00 dos demais Vereadores. (Celcimar, Celita e William).</t>
   </si>
   <si>
     <t>3663</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3663/of28-2023-vcm_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3663/of28-2023-vcm_opt.pdf</t>
   </si>
   <si>
     <t>Senhor Professor Wendel Mesquita, Vimos por meio deste, solicitar ao Nobre Deputado, a possibilidade de viabilizar verba na ordem de R$ 50.000,00 para a implantação de um playground na Praça Amador José de Queiroz.</t>
   </si>
   <si>
     <t>3664</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3664/of29-2023-gpc_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3664/of29-2023-gpc_opt.pdf</t>
   </si>
   <si>
     <t>Senhor Eder Aguiar, Secretário Municipal de Saúde, Venho por este convidá-lo para comparecer a uma reunião nesta Casa de Leis no dia 15 de fevereiro do corrente ano, às 09 horas, para tratar sobre assuntos referentes à saúde em nosso Município.</t>
   </si>
   <si>
     <t>3670</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3670/of30-2023-presidente_-__prefeito_-_portaria_siafic_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3670/of30-2023-presidente_-__prefeito_-_portaria_siafic_opt.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho portaria nº 08/2023, de adesão aos módulos usuais pela Câmara, em cumprimento ao disposto no Parágrafo Único, do Artigo 18, do Decreto Federal no 10.540 de 05 de novembro de 2.020.</t>
   </si>
   <si>
     <t>3671</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3671/of31-2023-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3671/of31-2023-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, solicitamos que entre em contato com o DER no sentido do município auxiliar na operação tapa buraco.</t>
   </si>
   <si>
     <t>3672</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>ANTONIO LUIZ, DUNGA, TIA LAINY</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3672/of32-2023-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3672/of32-2023-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Deputado, Raul Belém, Vimos por meio deste, solicitar ao Nobre Deputado, que destine verba na ordem de R$ 50.000,00 para a implantação de um playground no Bairro_x000D_
 Joamário.</t>
   </si>
   <si>
     <t>3673</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3673/of33-2023-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3673/of33-2023-vcm.pdf</t>
   </si>
   <si>
     <t>Senhores Deputados: Raul Belém e Zé Vitor, Solicitamos que sejam enviados recursos financeiros para aquisição de um veículo com acessibilidade para a APAE Município de Limeira do Oeste.</t>
   </si>
   <si>
     <t>3674</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3674/of34-2023-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3674/of34-2023-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho expediente aprovado na 3ª R.O. realizada dia 15 de fevereiro.</t>
   </si>
   <si>
     <t>3675</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>EBERTON SUINO, JUNINHO DA FARMACIA, TIA LAINY</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3675/of35-2023-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3675/of35-2023-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Senhor Secretário M. Obras Antonio Francisco e Senhor Secretário de Educação, Clodoaldo G. Oliveira, Vimos por este solicitar especial atenção em relação ao controle de pombos na Escola Municipal Antônio Vicente Fonseca.</t>
   </si>
   <si>
     <t>3676</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>AILTO MORAES, ANTONIO LUIZ, CELITA, DUNGA, EBERTON SUINO, JUNINHO DA FARMACIA, TIA LAINY, TIÃO ARARA, WILLIAM BOZZA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3676/of36-2023-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3676/of36-2023-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Governador, Romeu Zema, Vimos por este solicitar em caráter de urgência que sejam determinadas as providências necessárias para a realização de um recapeamento na rodovia LMG 865 e na MGC-497.</t>
   </si>
   <si>
     <t>3677</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>DUNGA, JUNINHO DA FARMACIA, TIA LAINY, WILLIAM BOZZA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3677/of37-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3677/of37-2023.pdf</t>
   </si>
   <si>
     <t>Senhor Hudson Elvis Ferreira, Agente Relacionamento CEMIG, Diante de várias reclamações feitas aos Vereadores sobre falta de energia na zona rural ocasionando muitas percas aos produtores rurais, solicitamos que seja esclarecido o motivo de tantas interrupções no fornecimento de energia.</t>
   </si>
   <si>
     <t>3678</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3678/of38-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3678/of38-2023.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Solicito que Vossa Excelência determine providências para resolver_x000D_
 essa questão, pois a carga de trabalho incidente sobre as garis tem sido alta sendo_x000D_
 humanamente impossível o cumprimento integral das tarefas diárias.</t>
   </si>
   <si>
     <t>3679</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3679/of39-2023-.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3679/of39-2023-.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Em conformidade com as emendas impositivas previstas no orçamento_x000D_
 para execução no ano de 2023 e considerando que 50% do valor dessas emendas_x000D_
 deve ser destinado ao setor de saúde, como preconiza a lei, venho respeitosamente,_x000D_
 em nome de todos os Vereadores e com a anuência de cada um, indicar a destinação desses 50% de cada Vereador para aquisição de dois Chevrolet Spin e um Fiat Cronos.</t>
   </si>
   <si>
     <t>3680</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3680/of40-2023-.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3680/of40-2023-.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, venho requisitar a 3ª parcela do Duodécimo, referente ao mês de março.</t>
   </si>
   <si>
     <t>3681</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3681/of41-2023-vcm-1.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3681/of41-2023-vcm-1.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito e Senhor Vanderlei Pereira, Presidente CONSEP, Venho por este solicitar que seja verificada a possibilidade da instalação de uma câmera em frente ao lixão de nossa cidade, por questões de segurança e também para identificação de infratores.</t>
   </si>
   <si>
     <t>3682</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3682/of42-2023-vcm-todos.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3682/of42-2023-vcm-todos.pdf</t>
   </si>
   <si>
     <t>Senhor Deputado Zé Silva, Deputado Fred Costa, Deputado Zé Vitor e Deputado Weliton Prado, solicitamos que V. Exa. Intermedeie junto aos governos estadual e federal para que sejam determinadas providências necessárias para realização de recapeamento na rodovia LMG 865 e na MGC-497.</t>
   </si>
   <si>
     <t>3683</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Vimos respeitosamente solicitar que seja dada preferência aos limeirenses na contratação de mão de obra, para ajudar a empregar nossos munícipes e fortalecer o comércio local.</t>
   </si>
   <si>
     <t>3684</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3684/of44-2023-gp-celita.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3684/of44-2023-gp-celita.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho expediente aprovado na 4ª RO, realizada no dia 06 de março.</t>
   </si>
   <si>
     <t>3685</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3685/of45-2023-vcm-ailto.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3685/of45-2023-vcm-ailto.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito; Solicito que seja feita a doação dos 173 lotes localizados no Jardim Novo Horizonte, tendo em vista que já venceu o prazo para que a empresa vencedora do certame começasse as obras de construção das casas populares.</t>
   </si>
   <si>
     <t>3686</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3686/of46-2023-vcm-ailto.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3686/of46-2023-vcm-ailto.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, solicito providências a respeito do trabalho de regularização de terrenos em face à parceria da Prefeitura com a empresa Legaliza.</t>
   </si>
   <si>
     <t>3691</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3691/of47-2023-vcm-celita-arismig.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3691/of47-2023-vcm-celita-arismig.pdf</t>
   </si>
   <si>
     <t>Senhor Hideraldo Henrique Silva, Presidente da ARISMIG, Em face à tramitação do Projeto de Lei Ordinária no 06/2023, que: “AUTORIZA A FORMALIZAÇÃO DE CONVÊNIO ENTRE O MUNICÍPIO DE LIMEIRA DO OESTE E A AGÊNCIA REGULADORA INTERMUNICIPAL DE SANEAMENTO DE MINAS GERAIS (ARISMIG)”, solicito que seja enviado um representante para esclarecer alguns questionamentos referentes ao projeto em tela.</t>
   </si>
   <si>
     <t>3692</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3692/of48-2023-gp-celita.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3692/of48-2023-gp-celita.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Encaminho documentos contábeis referentes a janeiro de 2023.</t>
   </si>
   <si>
     <t>3693</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho documentos contábeis referentes a fevereiro de 2023.</t>
   </si>
   <si>
     <t>3694</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3694/of50-2023-vcm-dunga.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3694/of50-2023-vcm-dunga.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito e Senhor Samuel Von Ancken, encarregado de sistema da COPASA, solicito providências em relação ao tampão de poço de visita (PV) localizado no cruzamento da Rua Canadá com a Avenida Minas Gerais.</t>
   </si>
   <si>
     <t>3697</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3697/of051-2023-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3697/of051-2023-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho anexas as tabelas com a destinação das emendas impositivas dos seguintes Vereadores: Celcimar, Celita, Éberton e William.</t>
   </si>
   <si>
     <t>3698</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho o expediente aprovado na 4ª RO realizada no dia 20 de março.</t>
   </si>
   <si>
     <t>3699</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Senhora Bárbara Borges, Representante da Integração Profissional Cursos e Treinamentos - INPROF, informo que a sede da Câmara Municipal está passando por uma reforma e que a Câmara está em funcionamento em uma sede provisória que não oferece condição para receber essa quantidade de público.</t>
   </si>
   <si>
     <t>3700</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3700/of54-2023-gpc-emendaimpositiva-tiaoarara.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3700/of54-2023-gpc-emendaimpositiva-tiaoarara.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho anexa a tabela com a destinação da emenda impositiva do Vereador Sebastião Gomes Nogueira.</t>
   </si>
   <si>
     <t>3712</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>CELITA, DUNGA, EBERTON SUINO, JUNINHO DA FARMACIA, TIA LAINY, WILLIAM BOZZA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3712/of55-2023-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3712/of55-2023-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Rodrigo Tavares, Diretor DER, Vimos por este solicitar em caráter de urgência que sejam determinadas as providências necessárias para a realização de um recapeamento na rodovia LMG 865 e na MGC - 497.</t>
   </si>
   <si>
     <t>3713</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>ANTONIO LUIZ, TIA LAINY</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3713/of56-2023-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3713/of56-2023-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Raul Belém, Deputado Estadual, Venho, respeitosamente, solicitar que Vossa Excelência destine o valor de R$ 100.000,00 (cem mil reais) cujo objetivo é a manutenção das instalações físicas da Escola Estadual Izoldino Soares de Freitas (troca do padrão de energia),_x000D_
 pois foram instalados ar condicionados em todas as salas e a entrada atual não_x000D_
 comporta esse consumo.</t>
   </si>
   <si>
     <t>3714</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3714/of57-2023-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3714/of57-2023-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Raul Belém, Deputado Estadual, Venho através do presente solicitar que Vossa Excelência interceda junto aos órgãos competentes com a finalidade de viabilizar mata-burros de ferro para atender à demanda do nosso município.</t>
   </si>
   <si>
     <t>3715</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3715/of58-2023-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3715/of58-2023-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Raul Belém, Deputado Estadual, Vimos por este solicitar a destinação de um veículo tipo micro-ônibus para ser utilizado pela Secretaria Municipal de Esportes.</t>
   </si>
   <si>
     <t>3716</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3716/of59-2023-todos_os_vereadores_-_solicitacao_apresentacao_da_esquadrilha_da_fumaca_-_brigadeiro_adolfo_1.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3716/of59-2023-todos_os_vereadores_-_solicitacao_apresentacao_da_esquadrilha_da_fumaca_-_brigadeiro_adolfo_1.pdf</t>
   </si>
   <si>
     <t>Senhor Adolfo Aleixo da Silva Junior - Brigadeiro do Ar, Comandante do CECOMSAER, Vimos, respeitosamente, solicitar apresentação da Esquadrilha da Fumaça em caráter institucional, durante o evento comemorativo em que o Município de Limeira do Oeste/MG completará 55 anos de fundação.</t>
   </si>
   <si>
     <t>3717</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3717/of60-2023-todos_os_vereadores_-_solicitacao_apresentacao_da_esquadrilha_da_fumaca_-_daniel_garcia.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3717/of60-2023-todos_os_vereadores_-_solicitacao_apresentacao_da_esquadrilha_da_fumaca_-_daniel_garcia.pdf</t>
   </si>
   <si>
     <t>Senhor Daniel Garcia Pereira, Comandante da Esquadrilha da Fumaça - Academia da Força Aérea (AFA), Vimos, respeitosamente solicitar apresentação da Esquadrilha da Fumaça em caráter institucional, durante o evento comemorativo onde o município de Limeira do Oeste/MG completará 55 anos de fundação.</t>
   </si>
   <si>
     <t>3718</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3718/of61-2023-gpc-prefeito.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3718/of61-2023-gpc-prefeito.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, vimos por este convidá-lo para comparecer na 6ª R. O. no dia 03 de abril, às 19 horas para esclarecer à população a respeito da construção das casas populares no Jardim Novo Horizonte.</t>
   </si>
   <si>
     <t>3719</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3719/of62-2023-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3719/of62-2023-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho o expediente aprovado na 5ª R. E. realizada no dia 27 de março.</t>
   </si>
   <si>
     <t>3720</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3720/of63-2023-vcm-eberton.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3720/of63-2023-vcm-eberton.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito e Senhor Éder Aguiar, vimos por este solicitar a disponibilização de uma ambulância, com os devidos profissionais para acompanhar o evento do dia 01/04/2023 a partir das 19 horas.</t>
   </si>
   <si>
     <t>3721</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3721/of64-eberton-prefeito-banheiros_praca_amador_jose_de_queiroz.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3721/of64-eberton-prefeito-banheiros_praca_amador_jose_de_queiroz.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Tendo em vista que foi encaminhado ao Executivo a Indicação no_x000D_
 002/2021 e o Ofício no 161/2022 (cópias anexas), venho respeitosamente solicitar_x000D_
 que seja informado o que já foi feito para que se concretize o pedido de construção_x000D_
 de ponto de ônibus com banheiros na Praça Amador José de Queiroz, que inclusive_x000D_
 destinei um montante de R$ 23.071,06 para ser utilizado nessa obra.</t>
   </si>
   <si>
     <t>3722</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3722/of65-2023-vcm-raul.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3722/of65-2023-vcm-raul.pdf</t>
   </si>
   <si>
     <t>Senhor Raul Belém, Deputado Estadual, Solicitamos que sejam enviados recursos financeiros para aquisição de um veículo adaptado (com elevador de acessibilidade) que será destinado para atender aos grupos prioritários que possuem dificuldade de locomoção, como por_x000D_
 exemplo o grupo da “melhor idade”.</t>
   </si>
   <si>
     <t>3723</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3723/of66-2023-vcm-mauricio.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3723/of66-2023-vcm-mauricio.pdf</t>
   </si>
   <si>
     <t>Senhor Maurício do vôlei, Deputado Federal, Venho por este solicitar a providências para a destinação de verba para a cobertura da “Quadra da Lojinha” — Comunidade São José.</t>
   </si>
   <si>
     <t>3724</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3724/of67-2023-vcm-.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3724/of67-2023-vcm-.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Considerando o teor da Indicação no 014/2021 (anexa) que solicitou a_x000D_
 implantação de rotatórias em alguns cruzamentos, venho por este reforçar a solicitação e ainda propor sinalização ou construção de rotatória no cruzamento da Avenida Bahia com a Rua José Florindo de Queiroz e Avenida Élcio de Souza, visto a grande necessidade de organizar o trânsito naquele local.</t>
   </si>
   <si>
     <t>3725</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3725/of68-2023-vcm-emendatialainy.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3725/of68-2023-vcm-emendatialainy.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho anexa a tabela com a destinação da emenda impositiva da Vereadora Elainy.</t>
   </si>
   <si>
     <t>3726</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3726/of69-2023-gpc-hideraldo-arismig.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3726/of69-2023-gpc-hideraldo-arismig.pdf</t>
   </si>
   <si>
     <t>Senhor Hideraldo H. Silva, Presidente ARISMIG, solicito uma reunião virtual no dia 03 de abril às 9 horas para tratarmos sobre o Projeto de Lei Ordinária 06/2023.</t>
   </si>
   <si>
     <t>3727</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3727/of70-2023-gpc-celita-emenda-antonio.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3727/of70-2023-gpc-celita-emenda-antonio.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Encaminho anexa a tabela com a destinação da emenda impositiva do_x000D_
 Vereador Antônio Luiz dos Santos.</t>
   </si>
   <si>
     <t>3728</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>DUNGA, JUNINHO DA FARMACIA, TIA LAINY</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3728/of71-2023-celcimar-elainy-mauricio_junior-rua_da_crianca.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3728/of71-2023-celcimar-elainy-mauricio_junior-rua_da_crianca.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Vimos por este encaminhar o Projeto “Rua da Criança – Lazer e_x000D_
 Interatividades” com suas diretrizes para execução neste Município.</t>
   </si>
   <si>
     <t>3729</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3729/of72-2023-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3729/of72-2023-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Antonio Francisco Bezerra, Secretário M. Obras, Venho por este solicitar a disponibilização de uma placa de “trânsito impedido” para ser utiliza na Avenida Bahia em horário de entrada e saída de alunos da Escola Estadual Izoldino Soares de Freitas, visto que devido à grande movimentação há um enorme risco de acidentes.</t>
   </si>
   <si>
     <t>3730</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3730/of73-2023-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3730/of73-2023-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho o expediente aprovado na 6ª R. O. realizada no dia 03 de abril.</t>
   </si>
   <si>
     <t>3731</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3731/of74-2023-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3731/of74-2023-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho anexa a tabela com destinação da emenda impositiva do Vereador Ailto.</t>
   </si>
   <si>
     <t>3732</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3732/of75-2023-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3732/of75-2023-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, venho requisitar a 4ª parcela do Duodécimo, referente ao mês de abril.</t>
   </si>
   <si>
     <t>3733</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>CELITA, EBERTON SUINO, JUNINHO DA FARMACIA, TIÃO ARARA, WILLIAM BOZZA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3733/of76-2023-vcm-celita-eberton-william-sebastao-mauricio-zesilva.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3733/of76-2023-vcm-celita-eberton-william-sebastao-mauricio-zesilva.pdf</t>
   </si>
   <si>
     <t>Senhor Zé Silva, Deputado Federal, Vimos por este solicitar a destinação de recursos financeiros para aquisição de um trator agrícola de 100 CV, uma ensiladeira área total, uma carreta basculante e outros implementos, objetivando o atendimento de demanda da_x000D_
 Associação dos Agrossilvicultores de Limeira do Oeste, com a finalidade de atendimento dos produtores promovendo o crescimento social e econômico das famílias beneficiadas.</t>
   </si>
   <si>
     <t>3734</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3734/of77-2023-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3734/of77-2023-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho documentos contábeis referente a competência de março de 2023.</t>
   </si>
   <si>
     <t>3735</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3735/of78-2023-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3735/of78-2023-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, solicitamos a construção de uma faixa elevada para travessia de pedestres, nos dois sentidos da Avenida Tocantins, em frente a Escola Municipal Maria Tonini da Silva.</t>
   </si>
   <si>
     <t>3736</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3736/of79-2023-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3736/of79-2023-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Em resposta ao Ofício no 98/2023-GP informo que a ata referente a_x000D_
 essa reunião será lida, discutida e aprovada na próxima reunião desta Casa e será_x000D_
 encaminhada junto ao expediente da mesma.</t>
   </si>
   <si>
     <t>3737</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3737/of80-2023-gpc-celita-projleiord07-incineracaodoc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3737/of80-2023-gpc-celita-projleiord07-incineracaodoc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Tendo em vista a tramitação do Projeto de Lei Ordinária no 07/2028, os Vereadores sugeriram a contratação de uma empresa para o arquivamento digital desses documentos, visto que há muitos que não podem ser eliminados.</t>
   </si>
   <si>
     <t>3738</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3738/of81-2023-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3738/of81-2023-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho tabela com a destinação da emenda impositiva do Vereador Maurício da Silva Júnior.</t>
   </si>
   <si>
     <t>3739</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3739/of82-2023-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3739/of82-2023-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho o expediente aprovado na 7ª R O realizada no dia 17 de abril.</t>
   </si>
   <si>
     <t>3740</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3740/of83-2023-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3740/of83-2023-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, solicito que seja disponibilizado à população limeirense ônibus para os shows na cidade de Carneirinho, como costumeiramente é feito, nos dias 19 a 22 de abril.</t>
   </si>
   <si>
     <t>3741</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3741/of84-2023-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3741/of84-2023-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, peço que seja informado se houve a formalização de termo aditivo ou se foi concluído o serviço de organização e digitalização dos documentos públicos.</t>
   </si>
   <si>
     <t>3749</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>TIÃO ARARA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3749/of85-2023-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3749/of85-2023-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Antônio F. Bezerra, venho respeitosamente solicitar o empréstimo do palco de propriedade do Município, para que se desenvolvam as apresentações.</t>
   </si>
   <si>
     <t>3750</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3750/of86-2023-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3750/of86-2023-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Elizo Alberto N. Silva, Secretário M. Estradas, venho por este solicitar que seja feita a limpeza, patrolamento e irrigação da estrada e do entorno do “barracão”.</t>
   </si>
   <si>
     <t>3751</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3751/of87-2023-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3751/of87-2023-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Eder A. Teixeira, Secretário M. Saúde, venho por este solicitar o empréstimo de uma tenda para as festividades em questão.</t>
   </si>
   <si>
     <t>3752</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3752/of88-2023-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3752/of88-2023-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Conforme solicitação contida no Ofício nº 112/2023-GP, devolvo a Vossa Excelência o Projeto de Lei nº 58/2022, que: “DISPÕE SOBRE O SERVIÇO FUNERÁRIO, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3753</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3753/of89-2023-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3753/of89-2023-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho expediente aprovado na 8ª R. O. realizada no dia 02 de maio de 2023.</t>
   </si>
   <si>
     <t>3754</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3754/of90-2023-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3754/of90-2023-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, solicito que determine providências necessárias para tapar o buraco na Avenida Dom José entre as Ruas Brasil e Pernambuco.</t>
   </si>
   <si>
     <t>3755</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3755/of91-2023-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3755/of91-2023-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, venho requisitar a 5ª parcela do Duodécimo, referente ao mês de maio de 2023.</t>
   </si>
   <si>
     <t>3760</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3760/of92-2023-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3760/of92-2023-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, solicito que seja disponibilizado à população limeirense ônibus para participar das comemorações do 37° Aniversário da Comunidade do Barreiro - PA Iturama, que se realizará no dia 06 de maio.</t>
   </si>
   <si>
     <t>3761</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>CELITA, DUNGA, EBERTON SUINO, JUNINHO DA FARMACIA, TIÃO ARARA, WILLIAM BOZZA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3761/of93-2023_-_agendamento_reuniao_cef_-programa_habitacional_-_ze_silva.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3761/of93-2023_-_agendamento_reuniao_cef_-programa_habitacional_-_ze_silva.pdf</t>
   </si>
   <si>
     <t>Senhor Zé Silva, Deputado Federal, Vimos, nesta oportunidade, solicitar que Vossa Excelência interceda junto ao setor competente da Caixa Econômica Federal (Cihar/bhz), sediada em Belo Horizonte/MG, para agendamento de uma reunião para discussão da possibilidade de reavaliação dos imóveis de Limeira do Oeste, objetos do processo habitacional NUM SIPOI 35460.</t>
   </si>
   <si>
     <t>3762</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3762/of94-2023-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3762/of94-2023-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Venho respeitosamente solicitar que seja feita a manutenção do cemitério.</t>
   </si>
   <si>
     <t>3763</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3763/of95-2023-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3763/of95-2023-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Diante de muitas reclamações, inclusive de pessoas que tiveram acidentes, venho respeitosamente solicitar que seja verificado o motivo de tantos fios arrebentados pendentes dos postes e que ficam nas ruas e calçadas.</t>
   </si>
   <si>
     <t>3776</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3776/of96-2023-vcm-comunicacao_veto.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3776/of96-2023-vcm-comunicacao_veto.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Encaminho o expediente aprovado na 9ª Reunião Ordinária realizada no dia 15 de maio do corrente ano:</t>
   </si>
   <si>
     <t>3777</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3777/of97-2023-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3777/of97-2023-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Encaminho o expediente aprovado na 6ª Reunião Extraordinária realizada neste dia:</t>
   </si>
   <si>
     <t>3783</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3783/of98-2023-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3783/of98-2023-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho documentos contábeis referente à competência de abril de 2023.</t>
   </si>
   <si>
     <t>3784</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3784/of99-2023-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3784/of99-2023-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, diante da reincidência de acidentes em curto espaço de tempo no cruzamento da Avenida Bahia com a Rua Amazonas, pedimos em regime de urgência que sejam tomadas medidas para prevenção de acidentes no local.</t>
   </si>
   <si>
     <t>3785</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3785/of100-2023-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3785/of100-2023-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, solicitamos que sejam tomadas medidas urgentes em relação à segurança para que sejam evitados acidentes graves, na praça localizada no cruzamento das Avenidas Tocantis e Vereador Antônio Policarpo Garcia.</t>
   </si>
   <si>
     <t>3786</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>AILTO MORAES, EBERTON SUINO, JUNINHO DA FARMACIA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3786/of101-2023-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3786/of101-2023-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, vimos por este solicitar que sejam regulamentados todos os pontos/paradas de ônibus de nossa cidade, e ainda de saber sobre a construção dos mesmos conforme já discutido em reunião.</t>
   </si>
   <si>
     <t>3787</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>CELITA, TIA LAINY</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3787/of102-2023-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3787/of102-2023-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, tendo em vista a parceria firmada entre o Executivo e o Projeto_x000D_
 Parlamento Jovem de Minas 2023, aderido por esta Câmara Municipal, vimos por_x000D_
 este solicitar transporte para a “Oficina Cultural” que ocorrerá na cidade de Araguari-_x000D_
 MG, no dia 22 do corrente mês.</t>
   </si>
   <si>
     <t>3788</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3788/of103-2023-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3788/of103-2023-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, venho requisitar a 6ª parcela do duodécimo, referente ao mês de junho de 2023.</t>
   </si>
   <si>
     <t>3793</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3793/of104-2023-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3793/of104-2023-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Encaminho abaixo relacionado o expediente aprovado na 10ª Reunião Ordinária realizada no dia 05 de junho do corrente ano:</t>
   </si>
   <si>
     <t>3794</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3794/of105-2023-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3794/of105-2023-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Tendo em vista a tramitação do PROJETO DE LEI ORDINÁRIA nº 16, em nome de todos os Vereadores, solicitar que seja enviada a esta Casa o projeto arquitetônico da futura obra.</t>
   </si>
   <si>
     <t>3795</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3795/of106-2023-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3795/of106-2023-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Encaminho anexa a Lei nº 1033, de 19 de maio de 2023 por mim promulgada para as providências necessárias.</t>
   </si>
   <si>
     <t>3796</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3796/of107-2023-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3796/of107-2023-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Conforme solicitação contida no Ofício nº 147/2023-GP, devolvo a Vossa Excelência o Projeto de Lei nº 18/2023.</t>
   </si>
   <si>
     <t>3797</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3797/of108-tialainy-prefeito_-_guinchohospitalar.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3797/of108-tialainy-prefeito_-_guinchohospitalar.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, solicito a compra de um guincho para acamados, também conhecido como elevador individual ou guincho de transferência, é um aparelho desenvolvido para auxiliar a transferência de pessoas com mobilidade reduzida por conta de doenças ou deficiências físicas, além de idosos e obesos.</t>
   </si>
   <si>
     <t>3798</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3798/of109-2023-vcm-tialainy-zevitorverso.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3798/of109-2023-vcm-tialainy-zevitorverso.pdf</t>
   </si>
   <si>
     <t>Senho Zé Vitor, Deputado Federal, Como Vereadora e Coordenadora do PJ, solicito o agendamento de uma visita com os jovens do Parlamento Jovem da Câmara de Limeira do Oeste/MG, para o encontro com o tema: “Jovens no mercado de trabalho”, para o mês de julho de 2023.</t>
   </si>
   <si>
     <t>3802</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3802/of110-2023-gpc-exp11aro.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3802/of110-2023-gpc-exp11aro.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho o expediente aprovado na 11ª RO, realizada no dia 19 de junho de 2023.</t>
   </si>
   <si>
     <t>3803</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3803/of111-2023-gpc-eberton-prefeito.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3803/of111-2023-gpc-eberton-prefeito.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito e Senhor Secretário de Saúde, solicito a disponibilização de uma ambulância, com os devidos profissionais para acompanhar o rodeio de um dia, no dia 07 de agosto do corrente ano a partir das 15 horas no P A Reserva, estância JFG.</t>
   </si>
   <si>
     <t>3804</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3804/of112-2023-gpc-ailto-prefeito.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3804/of112-2023-gpc-ailto-prefeito.pdf</t>
   </si>
   <si>
     <t>Visando o cumprimento da norma em debate, o Vereador ao final assinado, vem requerer esclarecimento referente ao pagamento de valores superiores ao da Lei Complementar nº 99/2023, e caso, caso realmente tenha havido esse erro, vem solicitar a imediata correção, bem como a reparação ao erário municipal.</t>
   </si>
   <si>
     <t>3805</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3805/of113-2023-gpc-contabilidade.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3805/of113-2023-gpc-contabilidade.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho documentos contábeis referente à competência de maio de 2023.</t>
   </si>
   <si>
     <t>3809</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3809/114-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3809/114-2023.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, venho requisitar a 7ª parcela do Duodécimo, referente ao mês de julho de 2023.</t>
   </si>
   <si>
     <t>3811</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3811/115-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3811/115-2023.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho expediente aprovado na 12ª R O realizada no dia 03 de julho de 2023.</t>
   </si>
   <si>
     <t>3812</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3812/116-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3812/116-2023.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito e Senhor Secretário de Estradas, solicitamos providências para a quebra do barranco na estrada 080 (Sebastião Fonseca Barcelos), próximo ao Córrego do Chapéu (Vandico).</t>
   </si>
   <si>
     <t>3813</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3813/117-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3813/117-2023.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito e Senhor Secretário Municipal de Educação, Em visita à Escola Municipal Maria Tonini da Silva, verifiquei que as aulas de Educação Física são ministradas no jardim/gramado, ao relento.</t>
   </si>
   <si>
     <t>3814</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3814/118-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3814/118-2023.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Solicitamos que seja feita a construção e reestruturação da ponte conhecida como "João Carmelo", localizada próximo ao laticínio do "Queijeiro", em concreto, visto que há um intenso tráfego de veículos de grande porte.</t>
   </si>
   <si>
     <t>3815</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>Solicitamos que busquem informações do Tribunal de Justiça de Minas Gerais, da possibilidade de divisão da Comarca de Iturama.</t>
   </si>
   <si>
     <t>3816</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3816/120-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3816/120-2023.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho documentos contábeis referente a competência de junho de 2023.</t>
   </si>
   <si>
     <t>3823</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3823/121-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3823/121-2023.pdf</t>
   </si>
   <si>
     <t>Senhor Saulo Gonçalves, Presidente do Sindicato dos Produtores Rurais de Limeira do Oeste/MG, Em atenção ao Ofício no 007/2023, informo que não existem previsões em Lei para que esta instituição legislativa repasse colaboração a outras entidades. Assim, havendo vedação legal fica prejudicado o pedido de Vossa Senhoria, que não poderá ser atendido.</t>
   </si>
   <si>
     <t>3828</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3828/of122-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3828/of122-2023.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho expediente aprovado na 13ª RO realizada no dia 19 de julho.</t>
   </si>
   <si>
     <t>3829</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3829/of123-2023-deputados-quadraesporte.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3829/of123-2023-deputados-quadraesporte.pdf</t>
   </si>
   <si>
     <t>Senhor Maurício Luiz de Souza – Maurício do vôlei, Senhor Zé Silva, Senhor Zé Vitor, Senhor_x000D_
 Weliton Prado, Senhor Arnaldo Silva, Senhor Elismar Prado, Senhor Leonídio Bouças, Senhor_x000D_
 Noraldino Júnior, Senhor Raul Belém, Senhor Professor Cleiton, Senhora Maria Clara Marra, solicitamos o vosso apoio para a destinação de recursos financeiros para a construção de uma quadra de esportes com cobertura na escola Maria Tonini da Silva.</t>
   </si>
   <si>
     <t>3830</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3830/of124-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3830/of124-2023.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho expediente aprovado na 7ª RE realizada neste dia.</t>
   </si>
   <si>
     <t>3831</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3831/of125-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3831/of125-2023.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Tendo em vista a parceria firmada entre o Executivo e o Projeto Parlamento Jovem de Minas 2023, aderido por esta Câmara Municipal, vimos por este solicitar transporte para a “Plenária Regional” que ocorrerá na cidade de Conceição das Alagoas-MG, no dia 10 do corrente mês.</t>
   </si>
   <si>
     <t>3832</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3832/of126-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3832/of126-2023.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Convidamos Vossa Excelência e assessoria que julgar necessária para uma reunião no dia 07 do corrente mês às 9 horas na Câmara Municipal para tratarmos sobre os salários dos motoristas.</t>
   </si>
   <si>
     <t>3836</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3836/of127-2023-vcm-31regional-der.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3836/of127-2023-vcm-31regional-der.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Adrian Franco Silva, Chefe da 31ª Regional - DER, Venho por este agradecer pela execução dos serviços de “tapa-buraco” nos trechos entre a Usina Coruripe – Filial Limeira do Oeste e a cidade de Carneirinho e entre Limeira do Oeste e a “entrada do Aelton” que solicitei por telefone.</t>
   </si>
   <si>
     <t>3837</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3837/of128-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3837/of128-2023.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, venho requisitar de Vossa Excelência, a 8ª (oitava) parcela do Duodécimo, referente ao mês de agosto de 2023.</t>
   </si>
   <si>
     <t>3838</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3838/of129-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3838/of129-2023.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Tendo em vista os ofícios nº 051/2023 – GPC e 068/2023 – GPC, solicito as seguintes retificações: o item 18 deve ter sua destinação integral encaminhada para a realização “Campeonato de Futsal Feminino representando pelo treinador Wilson Soares Barbosa”; os itens 6 e 10 devem ter sua destinação integral encaminhada para a Escola Municipal Maria Tonini da Silva para aquisição de eletrodomésticos.</t>
   </si>
   <si>
     <t>3839</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3839/of130-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3839/of130-2023.pdf</t>
   </si>
   <si>
     <t>Senhora Divina Ferreira de Queiroz Covizzi, venho por este informar que estou indeferindo em conformidade com o parecer anexo emitido pelo Procurador desta Casa.</t>
   </si>
   <si>
     <t>3840</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3840/of131-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3840/of131-2023.pdf</t>
   </si>
   <si>
     <t>Senhora Neuza Elena Oliveira, venho por este informar que estou indeferindo em conformidade com o parecer anexo emitido pelo Procurador desta Casa, bem como pelo fato de haver reunião ordinária no dia 16.</t>
   </si>
   <si>
     <t>3841</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>Não usado...</t>
   </si>
   <si>
     <t>3842</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3842/of133-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3842/of133-2023.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Encaminho o expediente aprovado na 14ª Reunião Ordinária realizada no dia 07 de agosto de 2023:</t>
   </si>
   <si>
     <t>3847</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3847/of134-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3847/of134-2023.pdf</t>
   </si>
   <si>
     <t>Senhor Clodoaldo Gaspar, Secretário Educação; Senhor Gilmar Vidal, Secretário Esporte, Lazer e Turismo; Senhor Orizon Alves, Secretário Cultura, venho em nome de todos os Vereadores, convidá-los para uma reunião no dia 09 de agosto, às 9 horas, na Câmara Municipal, para tratarmos sobre o Projeto de Lei Ordinária nº 22/2023.</t>
   </si>
   <si>
     <t>3848</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3848/135-presidente-indicacao_membros_comissao_festa_do_peao.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3848/135-presidente-indicacao_membros_comissao_festa_do_peao.pdf</t>
   </si>
   <si>
     <t>Em atenção à solicitação contida no Ofício nº 180/2023-GP, indico os seguintes Vereadores para comporem a comissão de organização da 29ª Festa do Peão de Boiadeiro: Ailto de Moraes Cavalcante e Maurício da Silva Júnior.</t>
   </si>
   <si>
     <t>3849</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3849/of136-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3849/of136-2023.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho o expediente aprovado na 8ª RE, realizada no dia 14 de agosto.</t>
   </si>
   <si>
     <t>3852</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3852/of137-2023-mariaclara.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3852/of137-2023-mariaclara.pdf</t>
   </si>
   <si>
     <t>Senhora Deputada Estadual, viabilizar recursos para aquisição de mata-burros de ferro no intuito de atender à demanda do nosso município.</t>
   </si>
   <si>
     <t>3853</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3853/of138-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3853/of138-2023.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho documentos contábeis da Câmara Municipal referente à competência de julho de 2023.</t>
   </si>
   <si>
     <t>3854</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3854/of139-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3854/of139-2023.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, vimos por este solicitar transporte para a “Plenária Estadual” que ocorrerá na cidade de Belo Horizonte-MG.</t>
   </si>
   <si>
     <t>3855</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3855/of140-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3855/of140-2023.pdf</t>
   </si>
   <si>
     <t>Senhora Deputada Estadual, Maria Clara, Solicitamos que sejam enviados recursos financeiros para aquisição de um veículo adaptado (com elevador de acessibilidade).</t>
   </si>
   <si>
     <t>3856</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3856/of141-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3856/of141-2023.pdf</t>
   </si>
   <si>
     <t>Senhor Deputada Maria Clara, Vimos por este solicitar que Vossa Excelência determine providências para que sejam enviadas verbas que serão destinadas para o recapeamento das ruas e avenidas de nossa cidade.</t>
   </si>
   <si>
     <t>3857</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3857/of142-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3857/of142-2023.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho expediente aprovado na 15ª R O realizada no dia 21 de agosto</t>
   </si>
   <si>
     <t>3858</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3858/of143-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3858/of143-2023.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Faixa pedestre elevada.</t>
   </si>
   <si>
     <t>3859</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>WILLIAM BOZZA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3859/of144-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3859/of144-2023.pdf</t>
   </si>
   <si>
     <t>Senhor Eder Aguiar, Secretário M. Saúde, Venho por este solicitar a disponibilização de uma ambulância, com os devidos profissionais para acompanhar o 1º Torneio Regional na Arena WL, no dia 27 de agosto do corrente ano a partir das 8 horas na Arena WL, localizada na Avenida Antônio Policarpo Garcia.</t>
   </si>
   <si>
     <t>3860</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>AILTO MORAES, ANTONIO LUIZ, CELITA, DUNGA, EBERTON SUINO, JUNINHO DA FARMACIA, TIA LAINY, WILLIAM BOZZA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3860/of145-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3860/of145-2023.pdf</t>
   </si>
   <si>
     <t>Senhor Cláudio Dame Soler, Encarregado de sistema, Diante dos acontecimentos e várias reclamações dos moradores de nossa cidade gostaríamos que fosse esclarecido o motivo pelo qual a água saiu tão escura nas torneiras (última ocorrência nos dias 19 e 20 de agosto), conforme imagens anexas.</t>
   </si>
   <si>
     <t>3861</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3861/of146-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3861/of146-2023.pdf</t>
   </si>
   <si>
     <t>Senhor Júlio Cezar Caetano da Silva - Gerente Regional, Considerando várias reclamações feitas pela população sobre a falta d’água, bem como da qualidade. Gostaríamos de saber o que pode ser feito para que esses problemas sejam sanados.</t>
   </si>
   <si>
     <t>3867</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3867/of147-2023-prevorccamara-2024anexo.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3867/of147-2023-prevorccamara-2024anexo.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, vimos encaminhar anexa a previsão orçamentária para 2024.</t>
   </si>
   <si>
     <t>3878</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3878/of148-149-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3878/of148-149-2023.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, venho requisitar a 9ª parcela do Duodécimo, referente ao mês de setembro de 2023.</t>
   </si>
   <si>
     <t>3879</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3879/of149-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3879/of149-2023.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho expediente aprovado na 16ª RO, realizada dia 04 de setembro.</t>
   </si>
   <si>
     <t>3880</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3880/of150-2023verso.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3880/of150-2023verso.pdf</t>
   </si>
   <si>
     <t>Senhora Deputada Estadual, Maria Clara, solicito que interceda junto aos órgãos competentes para viabilizar recursos para aquisição de uniformes para alunos da rede municipal de ensino.</t>
   </si>
   <si>
     <t>3881</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3881/of151-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3881/of151-2023.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, solicito que seja determinada a limpeza dos climatizadores do Velório Municipal Onofre Dezanetti.</t>
   </si>
   <si>
     <t>3882</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3882/of152-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3882/of152-2023.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, solicito que seja firmada uma parceria entre o Poder Executivo e uma auto escola, no sentido de facilitar aos servidores públicos que possam adquirir a primeira CNH, ou fazer troca de letra.</t>
   </si>
   <si>
     <t>3891</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3891/of153-2023-vcm-cemig.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3891/of153-2023-vcm-cemig.pdf</t>
   </si>
   <si>
     <t>Senhor Hudson - CEMIG. - Vimos solicitar que sejam esclarecidos os motivos da falta de energia elétrica, bem como da oscilação constante na voltagem._x000D_
 Senhor Prefeito, Senhor Edmilson, Secretário de Administração, Senhor Antonio Francisco, Secretário de Obras e Serviços: Solicito a colocação de braço e lâmpada no poste na Avenida da Saudade, próximo a APAE.</t>
   </si>
   <si>
     <t>3892</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3892/of154-2023-vcm-juninho-william.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3892/of154-2023-vcm-juninho-william.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Senhor Secretário Edmilson e Senhor Secretário Antonio Francisco, solicitamos que sejam instalados postes na Avenida 12 de setembro e Minas Gerais.</t>
   </si>
   <si>
     <t>3897</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3897/of155-2023-.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3897/of155-2023-.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho expediente aprovado na 17ª RO realizada no dia 18 de setembro.</t>
   </si>
   <si>
     <t>3898</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3898/of156-2023-.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3898/of156-2023-.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito e Senhor Controlador Interno, Roberto Euzébio, encaminhamos anexa a previsão orçamentária para 2024, com a correção inflacionária.</t>
   </si>
   <si>
     <t>3899</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3899/of157-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3899/of157-2023.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, solicito que providencie um local fechado e coberto para guardar os veículos de propriedade do Poder Executivo.</t>
   </si>
   <si>
     <t>3900</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3900/of158-2023-ailto-maxlei.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3900/of158-2023-ailto-maxlei.pdf</t>
   </si>
   <si>
     <t>Senhor Maxlei Carlos Rezende, 1º Tenente, solicito que seja estudada a possibilidade de retornar o atendimento do número 190 para o destacamento militar local.</t>
   </si>
   <si>
     <t>3901</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3901/of159-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3901/of159-2023.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho documentos contábeis da Câmara Municipal referente à competência de agosto.</t>
   </si>
   <si>
     <t>3902</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3902/of160-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3902/of160-2023.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, solicito que seja estudada uma maneira de disponibilizar transporte para os residentes do P. A. Reserva que não têm outro meio de vir até nossa cidade.</t>
   </si>
   <si>
     <t>3903</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3903/of161-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3903/of161-2023.pdf</t>
   </si>
   <si>
     <t>Senhor Antônio Francisco, Secretário de Obras e Senhor Prefeito, solicito que sejam determinadas providências necessárias para a instalação de poste como sugerido, na Rua Peru entre as Av. Uruguai e Argentina.</t>
   </si>
   <si>
     <t>3904</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3904/of162-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3904/of162-2023.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, conforme solicitação devolvo o Projeto de Lei Complementar 12/2023.</t>
   </si>
   <si>
     <t>3905</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3905/of163-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3905/of163-2023.pdf</t>
   </si>
   <si>
     <t>Senhor Elizo Alberto, Secretário de Estradas e Senhor Prefeito, solicito o reparo da ponte conhecida como "ponte do Sinomar", localizada na estrada da Lojinha.</t>
   </si>
   <si>
     <t>3906</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3906/of164-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3906/of164-2023.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Venho por este solicitar que seja avaliada a possibilidade de cessão de quatro servidores do município para atuarem junto à Polícia Militar no intuito de atender às chamadas ao 190, bem como acompanharem as câmeras de monitoramento em tempo real, podendo assim ter maior eficácia nas ações policiais.</t>
   </si>
   <si>
     <t>3907</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3907/of165-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3907/of165-2023.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, venho requisitar a 10ª parcela do Duodécimo, referente ao mês de outubro.</t>
   </si>
   <si>
     <t>3908</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3908/of166-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3908/of166-2023.pdf</t>
   </si>
   <si>
     <t>Senhor Elizo Alberto, Secretário de Estradas e Senhor Prefeito, Tendo em vista algumas reclamações de moradores, solicitamos que sejam tapados os buracos, feito o escoamento da água que empoça na estrada,bem como o reparo de todo o trecho entre a Comunidade e a ponte do “Juca Sabão”.</t>
   </si>
   <si>
     <t>3917</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3917/of167-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3917/of167-2023.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho expediente aprovado na 18ª R.O. realizada dia 02 de outubro.</t>
   </si>
   <si>
     <t>3918</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3918/of168-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3918/of168-2023.pdf</t>
   </si>
   <si>
     <t>Senhor Maxlei Carlos Rezende, 1º Ten. PM, informo que foi aprovada por unanimidade a Moção de Aplauso e Reconhecimento nº 002/2023, de autoria do Vereador Ailto Moraes, concedida aos policiais militares:</t>
   </si>
   <si>
     <t>3919</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3919/of169-2023-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3919/of169-2023-c.pdf</t>
   </si>
   <si>
     <t>A senhora Rosane Alves Gonçalves, Secretária de Meio Ambiente, Sabemos que cuidar do meio ambiente é cuidar da vida. Assim, se torna cada vez mais necessário que sejam implantadas ações visando a arborização nas cidades a fim de trazer inúmeros benefícios, não somente à natureza, mas também à população.</t>
   </si>
   <si>
     <t>3920</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3920/of170-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3920/of170-2023.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, solicito que seja feita a retificação do item 7 da tabela das emendas impositivas dos Vereadores Celi, Éberton e William.</t>
   </si>
   <si>
     <t>3921</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3921/of171-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3921/of171-2023.pdf</t>
   </si>
   <si>
     <t>Senhor Hideraldo Henrique Silva, Presidente da ARISMIG, solicito uma reunião virtual no dia 16 de outubro corrente às 9 horas.</t>
   </si>
   <si>
     <t>3922</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3922/of172-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3922/of172-2023.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, a pedido do Vereador Maurício Júnior, solicito que seja feita a retificação do item 14 da tabela das emendas impositivas do Vereador citado.</t>
   </si>
   <si>
     <t>3936</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3936/of173-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3936/of173-2023.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho documentos contábeis da Câmara referente à competência de setembro.</t>
   </si>
   <si>
     <t>3937</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3937/of174-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3937/of174-2023.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho expediente aprovado na 19ª R O realizada no dia 16 de outubro.</t>
   </si>
   <si>
     <t>3938</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3938/of175-2023-rodrigopacheco-mocao.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3938/of175-2023-rodrigopacheco-mocao.pdf</t>
   </si>
   <si>
     <t>Senhor Rodrigo Pacheco, Presidente do Senado, Informo que foi aprovada por unanimidade a Moção no 03/2023, anexa, de autoria da Vereadora Elainy Aparecida de Souza, na 19ª Reunião Ordinária da Câmara Municipal, ocorrida no dia 16 de outubro do corrente ano.</t>
   </si>
   <si>
     <t>3939</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3939/of176-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3939/of176-2023.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho o expediente aprovado na 10ª R E realizada no dia 24 de outubro.</t>
   </si>
   <si>
     <t>3940</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3940/of177-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3940/of177-2023.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito e Senhor Moacir Gonçalves, coordenador de transporte escolar, solicito que seja disponibilizado transporte para 40 pessoas, para a cidade de Iturama-MG, no dia 11 de novembro do corrente ano interessados em fazer as provas para participarem do Programa Bolsa de Estudos (fôlder anexo).</t>
   </si>
   <si>
     <t>3941</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3941/of178-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3941/of178-2023.pdf</t>
   </si>
   <si>
     <t>Senhora Luana de Queiroz Covizzi, Coordenadora Vigilância Sanitária, em atenção ao Ofício nº 002/2023, Consignamos que, não é atribuição desta Casa de Leis a produção ou_x000D_
 comercialização de alimentos, que no caso, precisam adquirir o alvará sanitário.</t>
   </si>
   <si>
     <t>3942</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3942/of179_-_elainy-procuradoriamulher.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3942/of179_-_elainy-procuradoriamulher.pdf</t>
   </si>
   <si>
     <t>Prezada Senhora, Venho por este convidar Vossa Senhoria para uma roda de conversa sobre a implantação da Procuradoria da Mulher, no dia 13 de novembro às 19 horas na Câmara Municipal de Limeira do Oeste.</t>
   </si>
   <si>
     <t>3943</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3943/of180-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3943/of180-2023.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Tendo em vista a tramitação do Projeto de Lei Ordinária no 38/2028, Solicitamos que informe a esta Casa de Leis o seguinte:_x000D_
 a) qual será a área desapropriada/adquirida de cada proprietário;_x000D_
 b) qual valor será pago a cada proprietário;_x000D_
 c) que seja enviado croqui e memorial descritivo da construção do anel_x000D_
 viário</t>
   </si>
   <si>
     <t>3944</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3944/of181-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3944/of181-2023.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, solicito que sejam tomadas providências em relação ao ônibus do transporte universitário para a cidade de Votuporanga; quando chove entra água no veículo, o teto goteja, molhando os bancos, alagando o corredor.</t>
   </si>
   <si>
     <t>3945</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3945/of182-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3945/of182-2023.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Solicito que sejam colocados climatizadores evaporativos para amenizar a temperatura e dar maior comodidade às pessoas que assistem aos jogos e aos alunos durante as aulas.</t>
   </si>
   <si>
     <t>3948</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3948/of183-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3948/of183-2023.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, venho requisitar a 11ª parcela do Duodécimo, referente ao mês de novembro.</t>
   </si>
   <si>
     <t>3949</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3949/of184-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3949/of184-2023.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, conforme solicitação contida no Ofício nº 248/2023-GP, devolvo o Projeto de Lei Complementar nº 12/2023.</t>
   </si>
   <si>
     <t>3950</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3950/of185-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3950/of185-2023.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, em atenção ao Ofício nº 246/2023-GP, informo as fichas orçamentárias solicitadas.</t>
   </si>
   <si>
     <t>3956</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3956/of186-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3956/of186-2023.pdf</t>
   </si>
   <si>
     <t>Senhores Taxistas; Tendo em vista a tramitação do Projeto de Lei Ordinária no 36/2023, convido Vossas Senhorias para reunião no dia 08 de novembro do corrente ano às 19 horas na Câmara Municipal para tratarmos do assunto em questão.</t>
   </si>
   <si>
     <t>3957</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3957/of187-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3957/of187-2023.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho expediente aprovado na 20ª R O  realizada no dia 06 de novembro.</t>
   </si>
   <si>
     <t>3958</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3958/of188-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3958/of188-2023.pdf</t>
   </si>
   <si>
     <t>Senhor Ademar Dezanetti, Informo que foi aprovada por unanimidade a Moção de Aplauso e_x000D_
 Reconhecimento no 004/2023, de autoria da Vereadora Elainy Aparecida de Souza concedida à Vossa Senhoria na 20° Reunião Ordinária da Câmara Municipal, ocorrida no dia 06 de novembro do ano corrente.</t>
   </si>
   <si>
     <t>3959</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3959/of189-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3959/of189-2023.pdf</t>
   </si>
   <si>
     <t>Senhor Edmilson Antonio, Informo que foi aprovada por unanimidade a Moção de Aplauso e_x000D_
 Reconhecimento no 005/2023, e autoria da Vereadora Elainy Aparecida de Souza concedida à Vossa Senhoria na 20ª Reunião Ordinária da Câmara Municipal, ocorrida no dia 06 de novembro do ano corrente.</t>
   </si>
   <si>
     <t>3960</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3960/of190-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3960/of190-2023.pdf</t>
   </si>
   <si>
     <t>Senhor Eder Aguiar, Secretário Municipal de Saúde, Considerando a onda de calor intenso que se tornou uma situação grave de saúde pública.</t>
   </si>
   <si>
     <t>3961</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3961/of191-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3961/of191-2023.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, A pedido do Vereador Ailto Moraes, tendo em vista que não será possível o repasse à Associação dos Produtores Rurais do Assentamento P.A. Reserva (APRAR), solicito que seja feita a retificação do item 2 da tabela das emendas impositivas do Vereador citado, destinando os R$ 38.000,00 para as comemorações da “virada” do ano (reveillon).</t>
   </si>
   <si>
     <t>3962</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3962/of192-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3962/of192-2023.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho documentos contábeis da Câmara Municipal referente à competência de outubro de 2023.</t>
   </si>
   <si>
     <t>3963</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3963/of193-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3963/of193-2023.pdf</t>
   </si>
   <si>
     <t>Senhor Orizon Alves, Secretário M. de Cultura, solicito que seja providenciada a decoração natalina para a Praça Amador José de Queiroz.</t>
   </si>
   <si>
     <t>3967</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3967/of194-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3967/of194-2023.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, tendo em vista a tramitação do PLC 14/2023, solicitamos que seja calculado o valor com base em 3 vezes por semana.</t>
   </si>
   <si>
     <t>3968</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3968/of195-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3968/of195-2023.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho  o expediente aprovado na 21ª RO realizada no dia 20 de novembro.</t>
   </si>
   <si>
     <t>3969</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3969/of196-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3969/of196-2023.pdf</t>
   </si>
   <si>
     <t>Senhor Pedro Socorro, encaminho anexo Decreto Legislativo nº 91/2023, que aprova as contas do município exercício financeiro 2020.</t>
   </si>
   <si>
     <t>3970</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3970/of197-2023-vereadores-raulbelem-cemig.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3970/of197-2023-vereadores-raulbelem-cemig.pdf</t>
   </si>
   <si>
     <t>Senhor Raul Belém, Deputado Estadual, Vimos respeitosamente solicitar apoio de Vossa Excelência para que interceda junto aos órgãos competentes e à Companhia Energética de Minas Gerais — CEMIG, visto os inúmeros problemas apresentados há meses com o fornecimento de energia urbana e rural.</t>
   </si>
   <si>
     <t>3972</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3972/of198-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3972/of198-2023.pdf</t>
   </si>
   <si>
     <t>Em virtude do recente incidente ocorrido na Praça Municipal, no qual o ninho na  palmeira "oca" caiu por causas naturais. Tal acontecimento despertou nossa atenção para a importância da preservação das araras, que há três gerações constituem um notável ponto turístico em nosso município.</t>
   </si>
   <si>
     <t>3973</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3973/of199-2023-minhacasa.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3973/of199-2023-minhacasa.pdf</t>
   </si>
   <si>
     <t>Solicitação de Informações sobre a Adesão ao Programa Minha Casa, Minha Vida.</t>
   </si>
   <si>
     <t>3974</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3974/of200-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3974/of200-2023.pdf</t>
   </si>
   <si>
     <t>Sr. Prefeito, encaminho expediente aprovado na 11ª R E, realizada dia 29 de novembro.</t>
   </si>
   <si>
     <t>3975</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3975/of201-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3975/of201-2023.pdf</t>
   </si>
   <si>
     <t>Solicitação de Desinsetização, Troca de Materiais e Reorganização no Velório Municipal.</t>
   </si>
   <si>
     <t>3976</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3976/of202-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3976/of202-2023.pdf</t>
   </si>
   <si>
     <t>Solicito o fornecimento de um veículo do tipo Van para o transporte das pessoas que irão participar da posse do Pe. Eduardo Reis, que assumirá a paróquia de Capinópolis/MG</t>
   </si>
   <si>
     <t>3981</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3981/of203-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3981/of203-2023.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, venho requisitar a 12ª parcela do Duodécimo, referente ao mês de dezembro.</t>
   </si>
   <si>
     <t>3982</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3982/of204-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3982/of204-2023.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita a retificação do item 7 na tabela das emendas impositivas dos Vereadores Celita, Éberton e William.</t>
   </si>
   <si>
     <t>3983</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3983/of205-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3983/of205-2023.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de Expediente Aprovado - 22ª Reunião ordinária realizada dia 04 de dezembro.</t>
   </si>
   <si>
     <t>3986</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3986/of206-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3986/of206-2023.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Encaminho a Vossa Excelência os seguintes documentos contábeis da Câmara Municipal referente à competência de novembro de 2023.</t>
   </si>
   <si>
     <t>3988</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3988/of207-2023-mesa-cemig.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3988/of207-2023-mesa-cemig.pdf</t>
   </si>
   <si>
     <t>Servimos do presente para informar que apoiamos e ratificamos a CONVOCAÇÃO da empresa CEMIG para participar da audiência pública que será realizada na data de hoje, 12/12/2023 às 19h na Câmara Municipal de Limeira.</t>
   </si>
   <si>
     <t>3991</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3991/of208-2023-entregamocoes.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3991/of208-2023-entregamocoes.pdf</t>
   </si>
   <si>
     <t>Aos Senhores: Ademar Dezanetti, Edmílson Antônio dos Santos, Romário Faustino de Oliveira,_x000D_
 Maxlei Carlos Rezende, Leonardo Alberto Borges Freitas, Luís Manoel Inácio Silva, Jonas Bernardes de Oliveira Neto e Téu Brito Martins, venho por este convidá-los para receber essa homenagem no dia 20 de dezembro deste ano durante a realização do evento “DESTAQUES EM AÇÃO” nesta Casa de Leis, a partir das 19 horas.</t>
   </si>
   <si>
     <t>3995</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3995/of209-2023-exp23-ro.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3995/of209-2023-exp23-ro.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito: Em cumprimento às atividades deliberadas durante a 23ª Reunião Ordinária realizada no dia 18 de dezembro do corrente ano, encaminho abaixo o expediente aprovado durante a referida sessão:</t>
   </si>
   <si>
     <t>3996</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>Senhor Deputado Zé Vitor: Vimos respeitosamente solicitar apoio de Vossa Excelência para que interceda junto aos órgãos competentes e à Companhia Energética de Minas Gerais – CEMIG, visto os inúmeros problemas apresentados há meses com o fornecimento de energia urbana e rural.</t>
   </si>
   <si>
     <t>3998</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3998/of211-2023-exp12a_re.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3998/of211-2023-exp12a_re.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de Expediente aprovado na 12ª RE.</t>
   </si>
   <si>
     <t>3999</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3999/of212-2023-melhoriafamaciapopular.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3999/of212-2023-melhoriafamaciapopular.pdf</t>
   </si>
   <si>
     <t>Solicitação de Apoio para Desburocratização e Melhorias no fornecimento de Medicamentos na Farmácia Popular.</t>
   </si>
   <si>
     <t>3627</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto  de Lei Complementar do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3627/01-2023-atribcargoscomissao.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3627/01-2023-atribcargoscomissao.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS ATRIBUIÇÕES E REORGANIZAÇÃO DOS CARGOS DE PROVIMENTO EM COMISSÃO, DO ANEXO III DA LEI COMPLEMENTAR N°. 10/2003, COM REDAÇÃO DADA PELA LEI COMPLEMENTAR N°. 88/2022, DESTINADOS ÀS ATRIBUIÇÕES DE DIREÇÃO, CHEFIA E ASSESSORAMENTO NO ÂMBITO DA CÂMARA MUNICIPAL DE LIMEIRA DO OESTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3951</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Comissão Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3951/projetodecretoleg01-2023justificativaparecer.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3951/projetodecretoleg01-2023justificativaparecer.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO PREFEITO MUNICIPAL RELATIVAS AO EXERCÍCIO FINANCEIRO DE 2020 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3614</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>ENEDINO PEREIRA FILHO</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3614/projleicomp01-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3614/projleicomp01-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO CRIAR FUNÇÕES GRATIFICADAS-FGS, NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DE LIMEIRA DO OESTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3615</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3615/projleicomp02-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3615/projleicomp02-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS PÚBLICOS, BEM COMO SOBRE A ABERTURA DE VAGAS DE CARGOS NO QUADRO DE PESSOAL DA PREFEITURA DE LIMEIRA DO OESTE, CONCEDE REAJUSTE DE VENCIMENTOS NOS CARGOS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3616</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL E REAJUSTE NOS VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS ATIVOS, APOSENTADOS, PENSIONISTAS, AOS CARGOS COMISSIONADOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3625</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3625/projleicomp04-2023-5_79-paragrafounico.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3625/projleicomp04-2023-5_79-paragrafounico.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE COMPLEMENTAR NOS VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS ATIVOS, INCLUSIVE OS CONTRATADOS POR TEMPO DETERMINADO, APOSENTADOS, PENSIONISTAS, AOS DE CARGOS COMISSIONADOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3629</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3629/projleicomp05-2023-pisosalarial-acseace.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3629/projleicomp05-2023-pisosalarial-acseace.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A FIXAÇÃO DO PISO SALARIAL DOS AGENTES COMUNITÁRIOS DE SAÚDE E AGENTE DE COMBATE À ENDEMIAS, NOS TERMOS DA EMENDA CONSTITUCIONAL Nº 120, DE 05 DE MAIO DE 2022, NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3655</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3655/projleicomp06-2023-reajustemagisterio-01-03.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3655/projleicomp06-2023-reajustemagisterio-01-03.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER O REAJUSTE DO PISO SALARIAL DOS PROFISSIONAIS DO MAGISTÉRIO DA EDUCAÇÃO BÁSICA, NACIONALMENTE ESTABELECIDO NA FORMA DO ART. 212-A, INCISO XII DA CONSTITUIÇÃO FEDERAL E PELA PORTARIA Nº 17/2023, DO MINISTÉRIO DA EDUCAÇÃO.</t>
   </si>
   <si>
     <t>3771</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3771/projleicomp07-2023-refis-novo.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3771/projleicomp07-2023-refis-novo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DE INCENTIVOS FISCAIS E INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL DO MUNICÍPIO DE LIMEIRA DO OESTE/MG - REFIS, NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3778</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3778/projleicomp08-2023-residencialmenezesfreitas.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3778/projleicomp08-2023-residencialmenezesfreitas.pdf</t>
   </si>
   <si>
     <t>INCLUI O LOTEAMENTO RESIDENCIAL “MENEZES DE FREITAS” NO SETOR 02 E NO SETOR 03, PREVISTOS NO ART. 2°, DA LEI MUNICIPAL COMPLEMENTAR N° 83/2021.</t>
   </si>
   <si>
     <t>3792</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3792/projleicomp09-2023-alteraleicomp102-acs-ace.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3792/projleicomp09-2023-alteraleicomp102-acs-ace.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO PRIMEIRO, DA LEI COMPLEMENTAR Nº 102, DE 07 DE FEVEREIRO DE 2023.</t>
   </si>
   <si>
     <t>3850</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3850/projleicomp10-2023-alteraleicomp09.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3850/projleicomp10-2023-alteraleicomp09.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REDUÇÃO E A ABERTURA DE VAGAS DE CARGOS NO QUADRO DE PESSOAL DA PREFEITURA DE LIMEIRA DO OESTE, BEM COMO SOBRE A CRIAÇÃO DE CARGO PÚBLICO QUE MENCIONA, ALTERANDO A LEI COMPLEMENTAR Nº 09/2003, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3862</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3862/projleicomp11-2023-pisoenfermagem.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3862/projleicomp11-2023-pisoenfermagem.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REPASSAR RECURSOS RECEBIDOS DA UNIÃO PARA CUMPRIMENTO DA ASSISTÊNCIA FINANCEIRA COMPLEMENTAR DE QUE TRATA A EMENDA CONSTITUCIONAL 12/2022, NA FORMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3877</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3877/projleicomp12-2023-alteradispositivosleicomp96-novo.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3877/projleicomp12-2023-alteradispositivosleicomp96-novo.pdf</t>
   </si>
   <si>
     <t>ALTERA OS DISPOSITIVOS LEGAIS QUE MENCIONA E DA LEI COMPLEMENTAR Nº 96, DE 06 DE DEZEMBRO DE 2022.</t>
   </si>
   <si>
     <t>3923</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3923/projleicomp13-2023-valorminimoajuizamento.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3923/projleicomp13-2023-valorminimoajuizamento.pdf</t>
   </si>
   <si>
     <t>FIXA O VALOR MÍNIMO PARA AJUIZAMENTO DE AÇÃO DE EXECUÇÃO FISCAL OBJETIVANDO A COBRANÇA DE DÍVIDA ATIVA DA FAZENDA PÚBLICA MUNICIPAL, AUTORIZA A DESISTÊNCIA DE EXECUÇÕES FISCAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3930</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3930/projleicomp14-2023-substitutivo-arismig-altleicomp96.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3930/projleicomp14-2023-substitutivo-arismig-altleicomp96.pdf</t>
   </si>
   <si>
     <t>ALTERA OS DISPOSITIVOS LEGAIS QUE MENCIONA, DA LEI COMPLEMENTAR Nº 96, DE 06 DE DEZEMBRO DE 2022.</t>
   </si>
   <si>
     <t>3931</t>
   </si>
   <si>
     <t>INCLUI O LOTEAMENTO RESIDENCIAL "JARDIM DAS OLIVEIRAS II" NO SETOR 02, PREVISTO NO ART. 2º, DA LEI MUNICIPAL COMPLEMENTAR Nº 83/2021.</t>
   </si>
   <si>
     <t>3985</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3985/projleicomp16-2023-cisaosecretariaesporteanexo.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3985/projleicomp16-2023-cisaosecretariaesporteanexo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CISÃO NA SECRETARIA MUNICIPAL DE ESPORTE, LAZER E TURISMO DA PASTA DO TURISMO E SUA FUSÃO NA SECRETARIA MUNICIPAL DE CULTURA, ALTERANDO A LEI COMPLEMENTAR Nº 005/2002, E O ANEXO II, DA LEI COMPLEMENTAR N° 47/2016.</t>
   </si>
   <si>
     <t>3612</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3612/projleiord01-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3612/projleiord01-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE LIMEIRA DO OESTE-MG, A CELEBRAR CONVÊNIOS, CONTRATOS, AJUSTES, TERMOS DE FOMENTO E COLABORAÇÃO, ACORDO DE COOPERAÇÃO E OUTROS INSTRUMENTOS CONGÊNERES COM A UNIÃO, O ESTADO E OUTROS MUNICÍPIOS, BEM COMO COM AS ASSOCIAÇÕES E CONFEDERAÇÕES DE MUNICÍPIOS E AINDA COM AS PESSOAS JURÍDICAS DE DIREITO PÚBLICO OU PRIVADO.</t>
   </si>
   <si>
     <t>3613</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3613/projleiord02-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3613/projleiord02-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR CONVÊNIO, TERMO, CONTRATO OU OUTROS INSTRUMENTOS CONGÊNERES COM AS INSTITUIÇÕES FINANCEIRAS QUE MENCIONA, VISANDO À CONCESSÃO DE EMPRÉSTIMOS AOS SEUS SERVIDORES PÚBLICOS EFETIVOS, COMISSIONADO E CONTRATADOS POR TEMPO DETERMINADO OU INDETERMINADO, COM PAGAMENTO MEDIANTE CONSIGNAÇÃO EM FOLHA DE PAGAMENTO.</t>
   </si>
   <si>
     <t>3617</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3617/projleiord03-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3617/projleiord03-2023.pdf</t>
   </si>
   <si>
     <t>ALTERA O § 5°, DO ARTIGO 4° E O ANEXO II DA LEI 693, DE 30 DE DEZEMBRO DE 2013 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3624</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3624/projleiord04-2023-alteraleiord849.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3624/projleiord04-2023-alteraleiord849.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 4º, DA LEI MUNICIPAL Nº 849, DE 07 DE MAIO DE 2019, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3656</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3656/of54-2023-gp-projleiord05.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3656/of54-2023-gp-projleiord05.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 2° DA LEI ORDINÁRIA N° 800, DE 23 DE NOVEMBRO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3657</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3657/of55-2023-gp-projleiord06.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3657/of55-2023-gp-projleiord06.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A FORMALIZAÇÃO DE CONVÊNIO ENTRE O MUNICÍPIO DE LIMEIRA DO OESTE E A AGÊNCIA REGULADORA INTERMUNICIPAL DE SANEAMENTO DE MINAS GERAIS (ARISMIG).</t>
   </si>
   <si>
     <t>3687</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3687/of79-2023-gp-projleiord07.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3687/of79-2023-gp-projleiord07.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO DE INCINERAÇÃO DE DOCUMENTOS NO ARQUIVO GERAL DA PREFEITURA MUNICIPAL, NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3688</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3688/of79-2023-gp-projleiord-08.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3688/of79-2023-gp-projleiord-08.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O PROCEDIMENTO DE DESTINO PARA OS BENS MÓVEIS INSERVÍVEIS, SUCATEADOS E NÃO APROVEITADOS, PERTENCENTES À ADMINISTRAÇÃO PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>3689</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3689/of79-2023-gp-projleiord09.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3689/of79-2023-gp-projleiord09.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LEI QUE INSTITUI A POLÍTICA MUNICIPAL DE ATENDIMENTO DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3710</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3710/projleiord10-2023-ldo-2024anexos.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3710/projleiord10-2023-ldo-2024anexos.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E A EXECUÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3711</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3711/projleiord11-2023-ruacrianca.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3711/projleiord11-2023-ruacrianca.pdf</t>
   </si>
   <si>
     <t>INSTITUI O "PROJETO RUA DA CRIANÇA - LAZER E INTERATIVIDADES", E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3742</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3742/projleiord12-2023-controlecaesegatos.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3742/projleiord12-2023-controlecaesegatos.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA E CONTROLE ÉTICO DAS POPULAÇÕES DE CÃES E GATOS NO MUNICÍPIO DE LIMEIRA DO OESTE, NA FORMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3758</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3758/projleiordinaria13-2023-desafeta.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3758/projleiordinaria13-2023-desafeta.pdf</t>
   </si>
   <si>
     <t>DESAFETA IMÓVEL PÚBLICO QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3772</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3772/projleiord14-2023-aberturacredito-novo.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3772/projleiord14-2023-aberturacredito-novo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO VIGENTE E RETIFICA TABELA DAS ENTIDADES CONTEMPLADAS COM CONTRIBUIÇÃO SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3773</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3773/projleiord15-2023-aberturacreditosuplementar.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3773/projleiord15-2023-aberturacreditosuplementar.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE LIMEIRA DO OESTE/MG, ABRIR CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO DE 2023.</t>
   </si>
   <si>
     <t>3779</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3779/projleiord16-2023-aberturacreditosuplementar-salasaula-novo.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3779/projleiord16-2023-aberturacreditosuplementar-salasaula-novo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO VIGENTE E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3780</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3780/projleiord17-2023-ratificaacordodefensoriapublica.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3780/projleiord17-2023-ratificaacordodefensoriapublica.pdf</t>
   </si>
   <si>
     <t>RATIFICA O ACORDO DE COOPERAÇÃO TÉCNICA N° 09/2023 FIRMADO ENTRE MUNICÍPIO DE LIMEIRA DO OESTE E A DEFENSORIA PÚBLICA - DPMG DO ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>3781</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3781/projleiord18-2023-alteralei1037-novo.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3781/projleiord18-2023-alteralei1037-novo.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DOS INCISOS III E VI E DO PARÁGRAFO 2° DO ART. 4°, DA LEI MUNICIPAL N° 1.037, DE 23 DE MAIO DE 2023.</t>
   </si>
   <si>
     <t>3791</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3791/projleiord19-2023-servicosfunerarios.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3791/projleiord19-2023-servicosfunerarios.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DOS SERVIÇOS FUNERÁRIOS, AUTORIZA O PODER EXECUTIVO MUNICIPAL A DELEGAR, MEDIANTE LICITAÇÃO OS SERVIÇOS PÚBLICOS FUNERÁRIOS, NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3817</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3817/projleiord20-2023-aberturacredito20.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3817/projleiord20-2023-aberturacredito20.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES NAS LEIS MUNICIPAIS Nº 997/2022 E Nº 1013/2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3818</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3818/projleiord21-2023-transf.contr.sindicato.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3818/projleiord21-2023-transf.contr.sindicato.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA TRANSFERÊNCIA DE CONTRIBUIÇÃO AO SINDICATO DOS PRODUTORES RURAIS DE LIMEIRA DO OESTE, BEM COMO ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3824</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3824/of174-2023-gp-projetoleiord22-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3824/of174-2023-gp-projetoleiord22-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE LIMEIRA DO OESTE A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DE 2023.</t>
   </si>
   <si>
     <t>3843</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3843/of184-2023-gp-projleiordinaria23.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3843/of184-2023-gp-projleiordinaria23.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE LIMEIRA DO OESTE A ABRIR CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO DE 2023.</t>
   </si>
   <si>
     <t>3851</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3851/projleiord24-2023-casaartesao-cit.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3851/projleiord24-2023-casaartesao-cit.pdf</t>
   </si>
   <si>
     <t>CRIA A CASA DO ARTESÃO LIMEIRENSE E O CIT - CENTRO DE INFORMAÇÃO AO TURISTA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3868</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3868/projleiord25-2023-repassesindicato.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3868/projleiord25-2023-repassesindicato.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA TRANSFERÊNCIA DE CONTRIBUIÇÃO AO SINDICATO DOS PRODUTORES RURAIS DE LIMEIRA DO OESTE, BEM COMO ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3869</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3869/projleiord26-2023-pagtoservidoressaude.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3869/projleiord26-2023-pagtoservidoressaude.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE LIMEIRA DO OESTE A ABRIR CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO DE 2023</t>
   </si>
   <si>
     <t>3870</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3870/projleiord27-2023-pagtoservidoreseducacao.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3870/projleiord27-2023-pagtoservidoreseducacao.pdf</t>
   </si>
   <si>
     <t>3871</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3871/projleiord28-2023-pagtoservidoreseducacao-fundeb.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3871/projleiord28-2023-pagtoservidoreseducacao-fundeb.pdf</t>
   </si>
   <si>
     <t>3872</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3872/projleiord29-2023-altera_lei_990-_diretor-vice_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3872/projleiord29-2023-altera_lei_990-_diretor-vice_opt.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 12 E ART.16 DA LEI No 990, DE 02 DE SETEMBRO DE 2022 QUE “ESTABELECE CRITÉRIOS E CONDIÇÕES PARA A ESCOLHA DE DIRETOR ESCOLAR OU COORDENADOR ESCOLAR, BEM COMO DE VICE-DIRETOR ESCOLAR, DAS UNIDADES ESCOLARES DA REDE MUNICIPAL DE ENSINO DE LIMEIRA DO OESTE-MG, MEDIANTE CRITÉRIOS TÉCNICOS DE MÉRITO E DESEMPENHO, NA FORMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3873</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3873/projleiord30-2023-cessaobempublico-braz.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3873/projleiord30-2023-cessaobempublico-braz.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE USO DE BEM PÚBLICO MUNICIPAL A PESSOA CARENTE QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3876</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3876/projleiord31-2023-aprendendoempreender.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3876/projleiord31-2023-aprendendoempreender.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA MUNICIPAL DE APOIO AOS PEQUENOS NEGÓCIOS - APRENDENDO A EMPREENDER E DETERMINA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3888</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3888/projleiord32-2023-atividadesculturais39.41354.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3888/projleiord32-2023-atividadesculturais39.41354.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE LIMEIRA DO OESTE A ABRIR CRÉDITOS ADICIONAIS ESPECIAIS NO ORÇAMENTO DE 2023.</t>
   </si>
   <si>
     <t>3889</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3889/projleiord33-2023-loa-2024.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3889/projleiord33-2023-loa-2024.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE LIMEIRA DO OESTE - MG, PARA O EXERCÍCIO FINANCEIRO DE 2024.</t>
   </si>
   <si>
     <t>3890</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3890/projleiord34-2023-subvencaocontribuicao.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3890/projleiord34-2023-subvencaocontribuicao.pdf</t>
   </si>
   <si>
     <t>INSTITUI SUBVENÇÕES SOCIAIS E CONTRIBUIÇÕES MUNICIPAIS PARA O EXERCÍCIO FINANCEIRO DE 2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3894</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3894/projleiord35-2023-faz.barreiropa-faz-paraisoiii.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3894/projleiord35-2023-faz.barreiropa-faz-paraisoiii.pdf</t>
   </si>
   <si>
     <t>3909</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3909/projleiord36-taxi-mototaxi.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3909/projleiord36-taxi-mototaxi.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O SERVIÇO DE TRANSPORTE INDIVIDUAL DE PASSAGEIROS EM VEÍCULO DE ALUGUEL, NAS MODALIDADES TÁXI, MOTOTÁXI, MOTOFRETE, MOTOBOY E SERVIÇO DE TRANSPORTE MOTORIZADO PRIVADO E REMUNERADO DE PASSAGEIROS POR APLICATIVOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3911</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3911/projleiord37-aberturacredito25.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3911/projleiord37-aberturacredito25.pdf</t>
   </si>
   <si>
     <t>3924</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3924/projleiord38-anelviario-1.530.000.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3924/projleiord38-anelviario-1.530.000.pdf</t>
   </si>
   <si>
     <t>3925</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3925/projleiord39-maquinaequipamentos-573.000.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3925/projleiord39-maquinaequipamentos-573.000.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3928</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3928/projeto_de_lei_no_40-10-2023-_altera_a_lei_ordinaria_no_886anexo.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3928/projeto_de_lei_no_40-10-2023-_altera_a_lei_ordinaria_no_886anexo.pdf</t>
   </si>
   <si>
     <t>ALTERA O PLANO MUNICIPAL PARA A INFÂNCIA E A ADOLESCÊNCIA INSTITUÍDO PELA LEI ORDINÁRIA Nº 886, DE 10 DE FEVEREIRO DE 2020 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3946</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3946/projleiord41-2023-alteraleiord753-doacao-marineuza.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3946/projleiord41-2023-alteraleiord753-doacao-marineuza.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DOS ARTIGOS 4º E 5º DA LEI Nº 753, DE 19 DE FEVEREIRO DE 2016, QUE "AUTORIZA A DOAÇÃO DO LOTE 07, DA QUADRA J15, DO BAIRRO BELA VISTA, À PESSOA CARENTE QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3947</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3947/projleiord42-2023-protecaocomunidades-circense-cigana-terreiro.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3947/projleiord42-2023-protecaocomunidades-circense-cigana-terreiro.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROTEÇÃO DAS COMUNIDADES TRADICIONAIS NO MUNICÍPIO DE LIMEIRA DO OESTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3952</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3952/projleiord43-2023-direitopropriedade.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3952/projleiord43-2023-direitopropriedade.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE LIMEIRA DO OESTE/MG A PROMOVER A REGULARIZAÇÃO DO DIREITO DE PROPRIEDADE RELATIVAMENTE AO IMÓVEL QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3964</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3964/projleiord44-aberturacredito25.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3964/projleiord44-aberturacredito25.pdf</t>
   </si>
   <si>
     <t>3997</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3997/projleiord45-aberturacredito.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3997/projleiord45-aberturacredito.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES NAS LEIS MUNICIPAIS N° 997/2022 E N° 1.013/2022 E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3619</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3619/plol01-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3619/plol01-2023.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE "ÁUREA SOARES DE QUEIROZ" A SALA DE RAIO X DO MUNICÍPIO DE LIMEIRA DO OESTE/MG, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3620</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3620/plol02-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3620/plol02-2023.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE "APARECIDA DO CARMO SPONTAN" A SALA DE ULTRASSONOGRAFIA DO MUNICÍPIO DE LIMEIRA DO OESTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3621</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3621/03-2023-revisao_servidores.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3621/03-2023-revisao_servidores.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL E REAJUSTE DAS REMUNERAÇÕES DOS SERVIDORES PÚBLICOS MUNICIPAIS DA CÂMARA MUNICIPAL DE LIMEIRA DO OESTE, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>3622</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3622/plol04-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3622/plol04-2023.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL E REAJUSTE ANUAL AOS VENCIMENTOS DO PREFEITO, VICE-PREFEITO E SECRETÁRIOS MUNICIPAIS DE LIMEIRA DO OESTE, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>3623</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3623/plol05-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3623/plol05-2023.pdf</t>
   </si>
   <si>
     <t>ALTERA EMENTA E ART. 1º DA LEI ORDINÁRIA Nº 931/2021.</t>
   </si>
   <si>
     <t>3626</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3626/plol06-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3626/plol06-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DOS VALORES DO ANEXO II, DA LEI Nº 670/2013, QUE “AUTORIZA A CONCESSÃO DE DIÁRIAS E ADIANTAMENTOS AO PRESIDENTE DA CÂMARA, VEREADORES, SERVIDORES, PRESTADORES DE SERVIÇO E MEMBROS DE COMISSÕES DO PODER LEGISLATIVO DE LIMEIRA DO OESTE-MG.”</t>
   </si>
   <si>
     <t>3628</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3628/plol07-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3628/plol07-2023.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL E REAJUSTE ANUAL AOS VENCIMENTOS DOS CONSELHEIROS TUTELARES DO MUNICÍPIO DE LIMEIRA DO OESTE, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>3640</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL AOS VENCIMENTOS DO PREFEITO, VICE-PREFEITO E SECRETÁRIOS DO MUNICÍPIO DE LIMEIRA DO OESTE-MG</t>
   </si>
   <si>
     <t>3642</t>
   </si>
   <si>
     <t>ALTERA O ART, 5º E REVOGA ANEXO II DA LEI Nº 1.022, DE 24 DE JANEIRO DE 2023, QUE “CONCEDE REVISÃO GERAL ANUAL E REAJUSTE DAS REMUNERAÇÕES DOS SERVIDORES PÚBLICOS MUNICIPAIS DA CÂMARA MUNICIPAL DE LIMEIRA DO OESTE, ESTADO DE MINAS GERAIS.”</t>
   </si>
   <si>
     <t>3658</t>
   </si>
   <si>
     <t>ALTERA O ART, 3º E REVOGA ANEXO II DA LEI Nº 1.024, DE 24 DE JANEIRO DE 2023, QUE “CONCEDE REVISÃO GERAL E REAJUSTE ANUAL AOS VENCIMENTOS DOS CONSELHEIROS TUTELARES DO MUNICÍPIO DE LIMEIRA DO OESTE, ESTADO DE MINAS GERAIS.”</t>
   </si>
   <si>
     <t>3690</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3690/11-2023-equipamentos_saude_1_-_ver._juninho.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3690/11-2023-equipamentos_saude_1_-_ver._juninho.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CENTRO MUNICIPAL DE CONCESSÃO DE USO DE EQUIPAMENTOS MÉDICOS E HOSPITALARES PARA CUIDADOS EM DOMICILIO NO MUNICÍPIO DE LIMEIRA DO OESTE MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3709</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3709/12-2023-ailto-detector_metais.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3709/12-2023-ailto-detector_metais.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIA A INSTALAÇÃO DE PORTAIS DE DETECTORES DE METAIS NAS ESCOLAS DA REDE PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>3747</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3747/plol13-2023_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3747/plol13-2023_opt.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE "GERALDO TOMAZ DE QUEIROZ" A PRAÇA PÚBLICA NO BAIRRO JARDIM PARAÍSO I, MUNICÍPIO DE LIMEIRA DO OESTE/MG, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3748</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3748/23-denominacaovigilanciaambiental-lourdes.odt</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3748/23-denominacaovigilanciaambiental-lourdes.odt</t>
   </si>
   <si>
     <t>DENOMINA DE "MARIA LOURDES FERREIRA DE ANDRADE" A UNIDADE DE VIGILÂNCIA AMBIENTAL EM SAÚDE, NO MUNICÍPIO DE LIMEIRA DO OESTE/MG, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3893</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3893/plol15-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3893/plol15-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A INSTITUIR A SEMANA MUNICIPAL DE PREVENÇÃO DA GRAVIDEZ NA ADOLESCÊNCIA NA REDE PÚBLICA DE ENSINO NO MUNICÍPIO DE LIMEIRA DO OESTE/MG.</t>
   </si>
   <si>
     <t>3910</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3910/16-projeto_de_lei_-_wifi_livre.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3910/16-projeto_de_lei_-_wifi_livre.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA “Wi-Fi LIVRE” NO MUNICÍPIO DE LIMEIRA DO OESTE/MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3912</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3912/17-apoiotratamento-celita.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3912/17-apoiotratamento-celita.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA MUNICIPAL DE APOIO AO TRATAMENTO FORA DO DOMICÍLIO, NO MUNICÍPIO DE LIMEIRA DO OESTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3966</t>
   </si>
   <si>
     <t>CELITA, EBERTON SUINO</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3966/18-_denominacao_sala_teste_orelhinha.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3966/18-_denominacao_sala_teste_orelhinha.pdf</t>
   </si>
   <si>
     <t>DENOMINA A SALA DE TESTE DA ORELHINHA COMO "CHRISTIAN DANIEL POSCLAN"</t>
   </si>
   <si>
     <t>3987</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3987/plnovembroazul.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3987/plnovembroazul.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA NOVEMBRO AZUL NO ÂMBITO DO MUNICÍPIO DE LIMEIRA DO OESTE/MG, QUE TRATA DA PREVENÇÃO AO CÂNCER DE PRÓSTATA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3993</t>
   </si>
   <si>
     <t>AILTO MORAES, JUNINHO DA FARMACIA, TIA LAINY</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3993/20-2023-projeto_de_lei_do_legislativo_-_incentivo_agente_comunitario.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3993/20-2023-projeto_de_lei_do_legislativo_-_incentivo_agente_comunitario.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL REPASSAR INCENTIVO FINANCEIRO ADICIONAL AOS AGENTES COMUNITÁRIOS DE SAÚDE - ACS E AOS AGENTES DE COMBATE À ENDEMIAS – ACE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3618</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3618/01-revisaosalarial_veradores.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3618/01-revisaosalarial_veradores.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL E REAJUSTE ANUAL AOS SUBSÍDIOS DOS VEREADORES DO MUNICÍPIO DE LIMEIRA DO OESTE, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>3641</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DA EMENTA E DO ART. 1º DA RESOLUÇÃO Nº. 209, DE 23 DE JANEIRO DE 2023.</t>
   </si>
   <si>
     <t>3705</t>
   </si>
   <si>
     <t>ANTONIO LUIZ, JUNINHO DA FARMACIA, TIA LAINY</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3705/03-altera_art._17_-_deficientes.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3705/03-altera_art._17_-_deficientes.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 17, DA RESOLUÇÃO Nº 92/2004, REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE LIMEIRA DO OESTE, ESTADO DE MINAS GERAIS</t>
   </si>
   <si>
     <t>3927</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3927/projeto_de_resolucao_-_plano_saude_vereadores.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3927/projeto_de_resolucao_-_plano_saude_vereadores.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ARTIGOS 1º, 2º, 4º, 6º E 8º , DA RESOLUÇÃO Nº 185, DE 21 DE FEVEREIRO DO 2020, ACRESCENDO OS VEREADORES NA IMPLEMENTAÇÃO DO PLANO PRIVADO DE AUXÍLIO À SAÚDE SUPLEMENTAR DA CÂMARA MUNICIPAL DE LIMEIRA DO OESTE, ESTADO DE MINAS GERAIS E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3643</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3643/01-2023--ultrassonografia.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3643/01-2023--ultrassonografia.pdf</t>
   </si>
   <si>
     <t>REQUERER ao Senhor Prefeito que informe a esta Casa de Leis o seguinte:_x000D_
 1 - se há aparelho para exame de fazer ultrassonografia no Município de Limeira do Oeste;_x000D_
 2 - caso não haja, que seja informado em que foi investida a verba enviada pelo Deputado Zé Vitor, que seria utilizada para a aquisição desse aparelho, conforme acordo verbal entre o Legislativo da época e o Executivo.</t>
   </si>
   <si>
     <t>3644</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3644/02-2023--programaacsanexos.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3644/02-2023--programaacsanexos.pdf</t>
   </si>
   <si>
     <t>REQUERER ao Senhor Prefeito que informe a esta Casa de Leis como foi investido o valor dos incentivos financeiros do ano de 2022, na ordem de R$ 92.112,00 (documento anexo) destinados ao Programa Agentes Comunitários de Saúde (PACS), parte integrante do Piso de Atenção Básica, conforme foi previsto pela Portaria no 674, de 03 de junho de 2003, do Ministério da Saúde.</t>
   </si>
   <si>
     <t>3745</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3745/03-2023--icms-esportivo.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3745/03-2023--icms-esportivo.pdf</t>
   </si>
   <si>
     <t>REQUERER ao Senhor Prefeito que informe a esta Casa de Leis se o Município recebe ICMS esportivo, visto que é um recurso destinado a municípios mineiros por meio de um mecanismo que incentiva a organização e implementação de políticas públicas esportivas nos municípios, por meio do fomento à criação e manutenção de conselhos municipais de esportes e realização de programas e projetos esportivos.</t>
   </si>
   <si>
     <t>3757</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3757/04-2023--avenidapolicarpogarcia.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3757/04-2023--avenidapolicarpogarcia.pdf</t>
   </si>
   <si>
     <t>REQUERER ao Senhor Prefeito que encaminhe a esta Casa de Leis um parecer técnico do setor de engenharia sobre a Avenida Vereador Antônio Policarpo Garcia sobre o que segue:</t>
   </si>
   <si>
     <t>3767</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3767/req05-2023coordenadoresdiretores.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3767/req05-2023coordenadoresdiretores.pdf</t>
   </si>
   <si>
     <t>Requerer ao Senhor Prefeito que informe a esta Casa de Leis quais servidores ocupam os cargos de coordenadores e diretores.</t>
   </si>
   <si>
     <t>3768</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3768/req06-2023-negociacaoanelviario.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3768/req06-2023-negociacaoanelviario.pdf</t>
   </si>
   <si>
     <t>Requerer ao Senhor Prefeito que informe a esta Casa de Leis como está o andamento das negociações com os proprietários das áreas onde irá passar o anel viário, e que seja enviado um croqui e memorial descritivo do projeto.</t>
   </si>
   <si>
     <t>3769</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3769/req07-2023-rendabarcopacomercio.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3769/req07-2023-rendabarcopacomercio.pdf</t>
   </si>
   <si>
     <t>Requerer ao Senhor Prefeito que informe qual foi a renda do bar da "Copa Comércio" realizada no Ginásio Poliesportivo Moacir Martins da Silva - Azulão, bem como em que foi investido o valor arrecadado.</t>
   </si>
   <si>
     <t>3770</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3770/req08-2023-icms_esportivo.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3770/req08-2023-icms_esportivo.pdf</t>
   </si>
   <si>
     <t>Requerer ao Senhor Prefeito que informe a esta Casa de Leis porque foi perdido o ICMS esportivo que o Município recebia até o ano de 2022.</t>
   </si>
   <si>
     <t>3789</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3789/req09-2023-materiatce.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3789/req09-2023-materiatce.pdf</t>
   </si>
   <si>
     <t>Tendo em vista a matéria veiculada no site do Tribunal de Contas do Estado de Minas Gerais no seguinte link: https://www.tce.mg.gov.br/­noticia/Detalhe/1111626348, vimos respeitosamente com fundamento no art. 206, inciso X do Regimento Interno, REQUERER informações que esclareçam se a situação já foi solucionada ou se ainda se encontra em fase de recurso.</t>
   </si>
   <si>
     <t>3790</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3790/req10-2023-comissaofesta.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3790/req10-2023-comissaofesta.pdf</t>
   </si>
   <si>
     <t>REQUERER que nos seja informada a composição da Comissão Organizadora da 29ª Festa do Peão de Limeira do Oeste-MG bem como que sejam incluídos Vereadores nesta comissão.</t>
   </si>
   <si>
     <t>3799</t>
   </si>
   <si>
     <t>REQUERER do Senhor Prefeito que determine providências para reajustar as diárias dos motoristas e dos enfermeiros. _x000D_
 R E T I R A D O   D E   P A U T A   P E L O S  A U T O R E S.</t>
   </si>
   <si>
     <t>3800</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3800/req12-2023-todos-maquinario.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3800/req12-2023-todos-maquinario.pdf</t>
   </si>
   <si>
     <t>Em visita no almoxarifado da prefeitura constatamos que existem vários maquinários há muito tempo parados por falta de manutenção. Sendo assim, com fundamento no art. 206, inciso X do Regimento Interno, requeremos que sejam esclarecidos os seguintes itens:</t>
   </si>
   <si>
     <t>3801</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3801/req13-2023-tialainy-encontroaraguari.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3801/req13-2023-tialainy-encontroaraguari.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente, requeiro a disponibilização de recursos financeiros para alimentação de 30 pessoas, que irão participar do Encontro Cultural “Parlamento Jovem 2023, Polo Triangulo, na cidade de Araguari/MG, no dia 22 de junho de 2023, cuja programação esta descrita no panfleto anexo.</t>
   </si>
   <si>
     <t>3810</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3810/req14-2023-comunicacao.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3810/req14-2023-comunicacao.pdf</t>
   </si>
   <si>
     <t>REQUERER ao Senhor Prefeito que envie a esta Casa de Leis todas as notas fiscais e os valores liquidados da empresa Intelligentsia &amp; Attitude Comunicação Ltda, no período entre 1º de setembro de 2022 até a presente data.</t>
   </si>
   <si>
     <t>3819</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3819/req15-2023-pontosonibus.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3819/req15-2023-pontosonibus.pdf</t>
   </si>
   <si>
     <t>REQUERER ao Senhor Prefeito que informe se há projeto para instalação de pontos de ônibus.</t>
   </si>
   <si>
     <t>3820</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3820/req16-2023-iluminacao.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3820/req16-2023-iluminacao.pdf</t>
   </si>
   <si>
     <t>REQUERER ao Senhor Prefeito informações referentes a Iluminação Pública na cidade de Limeira do Oeste/MG:</t>
   </si>
   <si>
     <t>3821</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3821/req17-2023-diarias.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3821/req17-2023-diarias.pdf</t>
   </si>
   <si>
     <t>REQUERER ao Senhor Prefeito o seguinte: Que seja encaminhada a esta Casa um Projeto de Lei regulamentando o pagamento das diárias desses profissionais e que no projeto conste reajuste anual conforme índices estabelecidos.</t>
   </si>
   <si>
     <t>3833</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3833/req18-2023-parlamentojovem.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3833/req18-2023-parlamentojovem.pdf</t>
   </si>
   <si>
     <t>Requerer a Vossa Excelência a disponibilização de lanche para 25 jovens do Parlamento Jovem que participarão de um momento de confraternização na data de hoje.</t>
   </si>
   <si>
     <t>3834</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3834/req19-2023-administradorcemiterio.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3834/req19-2023-administradorcemiterio.pdf</t>
   </si>
   <si>
     <t>REQUERER ao Senhor Prefeito que nos informe quem é o administrador responsável pelo cemitério em conformidade com o disposto no Art. 29 da Lei 833/2018.</t>
   </si>
   <si>
     <t>3835</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3835/req20-2023-relatorioreceitadespesa.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3835/req20-2023-relatorioreceitadespesa.pdf</t>
   </si>
   <si>
     <t>REQUERER aos Senhores Secretários Municipais de Administração, Cultura e de Esporte, Lazer e Turismo que em face à tramitação do Projeto de Lei Ordinária nº 22/2023, que: “AUTORIZA O MUNICÍPIO DE LIMEIRA DO OESTE A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DE 2023”, envie formalmente a esta Casa um relatório estimado da receita e despesa referentes ao projeto em questão.</t>
   </si>
   <si>
     <t>3845</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3845/req21-2023-tialainy-parlamentojovem.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3845/req21-2023-tialainy-parlamentojovem.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste, requerer a Vossa Excelência a disponibilização de transporte, estadia e alimentação para 27 jovens do Parlamento Jovem que participarão da Plenária Estadual na cidade de Belo Horizonte.</t>
   </si>
   <si>
     <t>3846</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3846/req22-2023-copasa-aguaescura.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3846/req22-2023-copasa-aguaescura.pdf</t>
   </si>
   <si>
     <t>Vimos respeitosamente com fundamento no Art. 206, inciso X do Regimento Interno, REQUERER ao Senhor Prefeito diante dos fatos ocorridos no final de semana dos dias 19 e 20 de agosto do corrente ano, com fornecimento de água de coloração escura pela COPASA, pedimos que seja esclarecido quais  medidas foram tomadas pelo Executivo e/ou pela Secretaria Municipal de Meio Ambiente.</t>
   </si>
   <si>
     <t>3866</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3866/req23-2023-repassearsae.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3866/req23-2023-repassearsae.pdf</t>
   </si>
   <si>
     <t>requerer que seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando informações quanto ao repasse de receita direta da ARSAE ao Fundo Municipal de Saneamento.</t>
   </si>
   <si>
     <t>3895</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3895/req24-2023-emendasimpositivasexecutadas.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3895/req24-2023-emendasimpositivasexecutadas.pdf</t>
   </si>
   <si>
     <t>REQUERER ao Senhor Prefeito que informe a esta Casa de Leis quais as emendas impositivas que já foram executadas.</t>
   </si>
   <si>
     <t>3929</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3929/req25-2023-novohorario9a_r_e.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3929/req25-2023-novohorario9a_r_e.pdf</t>
   </si>
   <si>
     <t>Solicita que seja adiado o horário da 9ª Reunião Extraordinária para Eleição da Mesa Diretora para as 18 horas.</t>
   </si>
   <si>
     <t>3932</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3932/req26-2023-verbadeputadoselismarwelinton.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3932/req26-2023-verbadeputadoselismarwelinton.pdf</t>
   </si>
   <si>
     <t>REQUERER que o Senhor Prefeito nos informe em que será aplicada a verba que foi destinada pelos Deputados Elismar e Welinton Prado, que anteriormente seria usada na construção da “Policlínica”, visto que, segundo o Executivo, não será possível a concretização da obra citada.</t>
   </si>
   <si>
     <t>3933</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3933/req27-2023-projetosprevencaomananciais.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3933/req27-2023-projetosprevencaomananciais.pdf</t>
   </si>
   <si>
     <t>REQUERER ao Senhor Prefeito que informe a esta Casa de Leis quais projetos executados e quais estão em fase de execução, em cumprimento ao previsto no Código de Posturas referente à preservação dos mananciais e que seja encaminhada a documentação existente a respeito das ações realizadas.</t>
   </si>
   <si>
     <t>3953</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3953/req28-2023-brasilia-palestra.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3953/req28-2023-brasilia-palestra.pdf</t>
   </si>
   <si>
     <t>Disponibilização de recursos para a alimentação de 25 jovens do Parlamento Jovem que participarão de uma palestra com base no tema: Jovem e mercado de trabalho na cidade de Brasília/DF. A saída será no dia 23/11/2023 às 17 horas e retorno no dia 25/11/2023.</t>
   </si>
   <si>
     <t>3954</t>
   </si>
   <si>
     <t>DUNGA, TIA LAINY</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3954/req29-2023-reformas-construcao.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3954/req29-2023-reformas-construcao.pdf</t>
   </si>
   <si>
     <t>REQUERER ao Senhor Prefeito que informe a esta Casa de Leis o que segue:_x000D_
 a) nomes de pessoas atendidas por reformas e/ou construções com base no previsto no art. 35 da Lei nº 1.015;_x000D_
 b) quais os requisitos para que as pessoas sejam contempladas;_x000D_
 c) nomes dos membros do Conselho Municipal de Assistência Social.</t>
   </si>
   <si>
     <t>3984</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3984/req30-2023-etiosbranco.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3984/req30-2023-etiosbranco.pdf</t>
   </si>
   <si>
     <t>Requeremos que sejam esclarecidas as as informações sobre o acidente entre veículo de propriedade do Município, Modelo ETIOS - BRANCA - PLACA: QOE-3672.</t>
   </si>
   <si>
     <t>3639</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3639/of32-2023-gp-vetointegralproposicaoleiord09.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3639/of32-2023-gp-vetointegralproposicaoleiord09.pdf</t>
   </si>
   <si>
     <t>VETO INTEGRAL À PROPOSIÇÃO DE LEI ORDINÁRIA Nº 09, DE 23 DE JANEIRO DE 2023.</t>
   </si>
   <si>
     <t>3708</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3708/of99-2023-gp-vetoparcialproplei18-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3708/of99-2023-gp-vetoparcialproplei18-2023.pdf</t>
   </si>
   <si>
     <t>VETAR PARCIALMENTE AS EMENDAS REALIZADAS NA PROPOSIÇÃO DE LEI Nº 18/2023. QUE, DISPÕE SOBRE À LEI QUE INSTITUIU A POLÍTICA MUNICIPAL DE ATENDIMENTO DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3704</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta Emenda a Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3704/propostaemendalom_01_2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3704/propostaemendalom_01_2023.pdf</t>
   </si>
   <si>
     <t>“ALTERA OS ARTIGOS 89, 169, 174, 187, 188 E 191 DA LEI ORGÂNICA DO MUNICÍPIO DE LIMEIRA DO OESTE/MG”.</t>
   </si>
   <si>
     <t>3746</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3746/proposta_de_emenda_a_lei_organica_02-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3746/proposta_de_emenda_a_lei_organica_02-2023.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO CAPUT DO ARTIGO 139 – A E PARÁGRAFO ÚNICO DO ARTIGO 139-C DA LEI ORGÂNICA DO MUNICÍPIO DE LIMEIRA DO OESTE/MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3701</t>
   </si>
   <si>
     <t>EMEA</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>AILTO MORAES, ANTONIO LUIZ, DUNGA, TIA LAINY</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3701/01-2023-emendaaditivaplcl01-2023-funcoescargoscomissionados.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3701/01-2023-emendaaditivaplcl01-2023-funcoescargoscomissionados.pdf</t>
   </si>
   <si>
     <t>Adiciona-se especificações aos itens 13, 15, 16, 18, 19 e 20 do "PROJETO DE LEI COMPLEMENTAR Nº. 01, DE 20 DE JANEIRO DE 2023"</t>
   </si>
   <si>
     <t>3703</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3703/02-2023-emendaaditivaplo09-2023-cmdca.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3703/02-2023-emendaaditivaplo09-2023-cmdca.pdf</t>
   </si>
   <si>
     <t>Acresce inciso IV ao Art. 24 e § 4º ao Art. 45.</t>
   </si>
   <si>
     <t>3706</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3706/emendaaditiva03-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3706/emendaaditiva03-2023.pdf</t>
   </si>
   <si>
     <t>ADICIONA PARÁGRAFO ÚNICO AO ART. 4º, DO PROJETO DE LEI ORDINÁRIA Nº 08/2023.</t>
   </si>
   <si>
     <t>3775</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3775/04-2023-emendaaditivaplo12-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3775/04-2023-emendaaditivaplo12-2023.pdf</t>
   </si>
   <si>
     <t>ADICIONA OS INCISOS V E VI, E §§ 1° E 2° AO ART. 4°, DO PROJETO DE LEI ORDINÁRIA Nº 12/2023.</t>
   </si>
   <si>
     <t>3875</t>
   </si>
   <si>
     <t>ADICIONA ARTIGO E PARÁGRAFO ÚNICO AO PROJETO DE LEI ORDINÁRIA Nº 29/2023.</t>
   </si>
   <si>
     <t>3914</t>
   </si>
   <si>
     <t>ADICIONA INCISO APÓS O “V” NO ARTIGO 4º, DO PROJETO DE LEI ORDINÁRIA Nº 31/2023.</t>
   </si>
   <si>
     <t>3702</t>
   </si>
   <si>
     <t>EMEM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>Modifica-se os Art. 4º, 12, 18, 22 e 24, do "PROJETO DE LEI ORDINÁRIA Nº. 09, DE 15 DE MARÇO DE 2023".</t>
   </si>
   <si>
     <t>3707</t>
   </si>
   <si>
     <t>ANTONIO LUIZ, CELITA, DUNGA, EBERTON SUINO, JUNINHO DA FARMACIA, TIA LAINY, WILLIAM BOZZA</t>
   </si>
   <si>
     <t>Modifica-se os Incisos II, IV e VI do Art. 3º, do Projeto de Lei Ordinária nº 06/2023.</t>
   </si>
   <si>
     <t>3759</t>
   </si>
   <si>
     <t>ALTERA A DENOMINAÇÃO DE RUA E MODIFICA O ART. 2°, DO PROJETO DE LEI ORDINÁRIA Nº 13.</t>
   </si>
   <si>
     <t>3774</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3774/04-2023-emendamodificativaplo12-2023-caes_gatos.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3774/04-2023-emendamodificativaplo12-2023-caes_gatos.pdf</t>
   </si>
   <si>
     <t>ALTERA OS INCISOS II E III, DO ART. 4°, E PARÁGRAFO ÚNICO, DO ART. 5°, DO PROJETO DE LEI ORDINÁRIA 12/2023.</t>
   </si>
   <si>
     <t>3782</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3782/05-2023-emendamodificativaplo16-2023-salasaula.odt</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3782/05-2023-emendamodificativaplo16-2023-salasaula.odt</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DO ART. 1°, DO PROJETO DE LEI ORDINÁRIA 16/2023.</t>
   </si>
   <si>
     <t>3808</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3808/emendasmod06.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3808/emendasmod06.pdf</t>
   </si>
   <si>
     <t>MODIFICA-SE O CAPUT DO ART. 5°, E ALÍNEA “F)”, DO ART. 6°, DO PROJETO DE LEI ORDINÁRIA Nº 07/2023.</t>
   </si>
   <si>
     <t>3825</t>
   </si>
   <si>
     <t>MODIFICA O ART. 1° DO PROJETO DE LEI ORDINÁRIA Nº 15/2023.</t>
   </si>
   <si>
     <t>3827</t>
   </si>
   <si>
     <t>MODIFICA-SE O PROPOSTO NO ART. 1° E ART. 2°, DO PROJETO DE LEI ORDINÁRIA N° 20/2023.</t>
   </si>
   <si>
     <t>3844</t>
   </si>
   <si>
     <t>MODIFICA-SE OS ART. 10, 19, 32 E 53, DO PROJETO DE LEI ORDINÁRIA Nº 10/2023.</t>
   </si>
   <si>
     <t>3874</t>
   </si>
@@ -4215,90 +4215,90 @@
   <si>
     <t>MODIFICA-SE O  ART. 6º, DO PROJETO DE LEI ORDINÁRIA N° 31/2023.</t>
   </si>
   <si>
     <t>3926</t>
   </si>
   <si>
     <t>MODIFICA-SE OS PROPOSTOS PELOS ARTIGOS 1º E 2º DO PROJETO DE LEI ORDINÁRIA Nº 37/2023.</t>
   </si>
   <si>
     <t>3989</t>
   </si>
   <si>
     <t>MODIFICAM-SE OS ARTIGOS 8°, 9°, 10, 15, 21, 30, 99, 100, 103, e 104, DO PROJETO DE LEI ORDINÁRIA Nº 36/2023.</t>
   </si>
   <si>
     <t>3955</t>
   </si>
   <si>
     <t>MODIFICA-SE O INCISO III, DO ARTIGO 3º DO PROJETO DE LEI ORDINÁRIA Nº 42/2023.</t>
   </si>
   <si>
     <t>3971</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3971/15-2023-emendamodificativaplo-44-2023-alteralei997-1013-2022.odt</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3971/15-2023-emendamodificativaplo-44-2023-alteralei997-1013-2022.odt</t>
   </si>
   <si>
     <t>MODIFICA-SE OS PROPOSTOS PELOS ARTIGOS 1º E 2º DO PROJETO DE LEI ORDINÁRIA Nº 44/2023.</t>
   </si>
   <si>
     <t>3977</t>
   </si>
   <si>
     <t>MODIFICA-SE O CAPUT, E DISPOSITIVO, DO ART. 1°, E DISPOSITIVO DO ART. 2°, DO PROJETO DE LEI ORDINÁRIA Nº 38/2023.</t>
   </si>
   <si>
     <t>3990</t>
   </si>
   <si>
     <t>MODIFICA-SE O CAPUT, DO ART. 7°, DO PROJETO DE LEI ORDINÁRIA Nº 33/2023.</t>
   </si>
   <si>
     <t>3992</t>
   </si>
   <si>
     <t>MODIFICA-SE A TABELA CONTRIBUIÇÕES, CONSTANTE DO ART. 1°, DO PROJETO DE LEI ORDINÁRIA N° 34/2023.</t>
   </si>
   <si>
     <t>3994</t>
   </si>
   <si>
     <t>MODIFICAM-SE VALORES EM CONTAS DOS ANEXOS, DO PROJETO DE LEI ORDINÁRIA N° 33/2023.</t>
   </si>
   <si>
     <t>3807</t>
   </si>
   <si>
     <t>EMES</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3807/emendassup01.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3807/emendassup01.pdf</t>
   </si>
   <si>
     <t>SUPRIME-SE O ART. 7° E SEUS PARÁGRAFOS, RENUMERANDO-SE OS DEMAIS ARTIGOS, DO PROJETO DE LEI COMPLEMENTAR 07/2023.</t>
   </si>
   <si>
     <t>3826</t>
   </si>
   <si>
     <t>SUPRIME-SE ALÍNEAS DO ART. 2°, DO PROJETO DE LEI ORDINÁRIA N° 15/2023.</t>
   </si>
   <si>
     <t>3978</t>
   </si>
   <si>
     <t>SUPRIME-SE O ARTIGO 3° DO PROJETO DE LEI ORDINÁRIA Nº 38/2023.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -4617,67 +4617,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3665/01-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3666/02-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3695/03-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3696/04-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3743/05-2023-opt.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3744/06-2023-opt.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3756/07-2023-opt.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3764/08-2023-c.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3765/09-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3766/10-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3806/11-2023-eberton-campinho-independencia.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3822/12-2023-antonioana.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3863/13-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3864/14-2023-anexos_opt.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3883/15-2023-fotos_opt.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3884/16-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3885/17-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3886/18-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3887/19-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3916/20-2023-pontecalais_opt.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3979/21-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3980/22-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3649/01-2023-mocaoromario.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3896/02-2023-ailto-policiais.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3915/03-2023-tialainy-.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3934/04-2023-tialainy-ademar.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3935/05-2023-tialainy-edmilson.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3606/of01-2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3607/of02-2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3608/of03-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3609/of04-2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3610/of05-2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3611/of06-2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3630/of07-2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3631/of08-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3633/of10-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3634/of11-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3635/of12-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3636/of13-2023-anexos.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3637/of14-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3638/of15-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3645/of16-2023-vcm.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3647/of18-2023-gpc.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3648/of19-2023-vcm.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3651/of21-2023-gpc_opt.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3652/of22-2023-vcmanexo.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3653/of23-2023-vcmanexo.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3659/of24-2023-vcm_opt.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3660/025-celita-romario-comunica_e_encaminha_mocao.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3661/of26-2023-vcm_opt.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3662/of27-2023-vcm_opt.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3663/of28-2023-vcm_opt.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3664/of29-2023-gpc_opt.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3670/of30-2023-presidente_-__prefeito_-_portaria_siafic_opt.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3671/of31-2023-vcm.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3672/of32-2023-vcm.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3673/of33-2023-vcm.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3674/of34-2023-vcm.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3675/of35-2023-vcm.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3676/of36-2023-vcm.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3677/of37-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3678/of38-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3679/of39-2023-.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3680/of40-2023-.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3681/of41-2023-vcm-1.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3682/of42-2023-vcm-todos.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3684/of44-2023-gp-celita.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3685/of45-2023-vcm-ailto.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3686/of46-2023-vcm-ailto.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3691/of47-2023-vcm-celita-arismig.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3692/of48-2023-gp-celita.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3694/of50-2023-vcm-dunga.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3697/of051-2023-gpc.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3700/of54-2023-gpc-emendaimpositiva-tiaoarara.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3712/of55-2023-vcm.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3713/of56-2023-vcm.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3714/of57-2023-vcm.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3715/of58-2023-vcm.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3716/of59-2023-todos_os_vereadores_-_solicitacao_apresentacao_da_esquadrilha_da_fumaca_-_brigadeiro_adolfo_1.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3717/of60-2023-todos_os_vereadores_-_solicitacao_apresentacao_da_esquadrilha_da_fumaca_-_daniel_garcia.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3718/of61-2023-gpc-prefeito.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3719/of62-2023-gpc.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3720/of63-2023-vcm-eberton.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3721/of64-eberton-prefeito-banheiros_praca_amador_jose_de_queiroz.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3722/of65-2023-vcm-raul.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3723/of66-2023-vcm-mauricio.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3724/of67-2023-vcm-.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3725/of68-2023-vcm-emendatialainy.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3726/of69-2023-gpc-hideraldo-arismig.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3727/of70-2023-gpc-celita-emenda-antonio.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3728/of71-2023-celcimar-elainy-mauricio_junior-rua_da_crianca.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3729/of72-2023-vcm.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3730/of73-2023-vcm.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3731/of74-2023-vcm.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3732/of75-2023-vcm.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3733/of76-2023-vcm-celita-eberton-william-sebastao-mauricio-zesilva.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3734/of77-2023-vcm.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3735/of78-2023-vcm.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3736/of79-2023-vcm.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3737/of80-2023-gpc-celita-projleiord07-incineracaodoc.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3738/of81-2023-gpc.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3739/of82-2023-gpc.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3740/of83-2023-vcm.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3741/of84-2023-gpc.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3749/of85-2023-vcm.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3750/of86-2023-vcm.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3751/of87-2023-vcm.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3752/of88-2023-vcm.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3753/of89-2023-vcm.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3754/of90-2023-vcm.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3755/of91-2023-gpc.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3760/of92-2023-gpc.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3761/of93-2023_-_agendamento_reuniao_cef_-programa_habitacional_-_ze_silva.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3762/of94-2023-vcm.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3763/of95-2023-vcm.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3776/of96-2023-vcm-comunicacao_veto.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3777/of97-2023-gpc.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3783/of98-2023-gpc.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3784/of99-2023-vcm.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3785/of100-2023-vcm.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3786/of101-2023-vcm.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3787/of102-2023-vcm.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3788/of103-2023-gpc.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3793/of104-2023-gpc.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3794/of105-2023-gpc.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3795/of106-2023-gpc.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3796/of107-2023-gpc.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3797/of108-tialainy-prefeito_-_guinchohospitalar.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3798/of109-2023-vcm-tialainy-zevitorverso.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3802/of110-2023-gpc-exp11aro.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3803/of111-2023-gpc-eberton-prefeito.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3804/of112-2023-gpc-ailto-prefeito.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3805/of113-2023-gpc-contabilidade.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3809/114-2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3811/115-2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3812/116-2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3813/117-2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3814/118-2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3816/120-2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3823/121-2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3828/of122-2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3829/of123-2023-deputados-quadraesporte.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3830/of124-2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3831/of125-2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3832/of126-2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3836/of127-2023-vcm-31regional-der.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3837/of128-2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3838/of129-2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3839/of130-2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3840/of131-2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3842/of133-2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3847/of134-2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3848/135-presidente-indicacao_membros_comissao_festa_do_peao.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3849/of136-2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3852/of137-2023-mariaclara.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3853/of138-2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3854/of139-2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3855/of140-2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3856/of141-2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3857/of142-2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3858/of143-2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3859/of144-2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3860/of145-2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3861/of146-2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3867/of147-2023-prevorccamara-2024anexo.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3878/of148-149-2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3879/of149-2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3880/of150-2023verso.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3881/of151-2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3882/of152-2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3891/of153-2023-vcm-cemig.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3892/of154-2023-vcm-juninho-william.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3897/of155-2023-.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3898/of156-2023-.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3899/of157-2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3900/of158-2023-ailto-maxlei.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3901/of159-2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3902/of160-2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3903/of161-2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3904/of162-2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3905/of163-2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3906/of164-2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3907/of165-2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3908/of166-2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3917/of167-2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3918/of168-2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3919/of169-2023-c.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3920/of170-2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3921/of171-2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3922/of172-2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3936/of173-2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3937/of174-2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3938/of175-2023-rodrigopacheco-mocao.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3939/of176-2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3940/of177-2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3941/of178-2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3942/of179_-_elainy-procuradoriamulher.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3943/of180-2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3944/of181-2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3945/of182-2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3948/of183-2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3949/of184-2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3950/of185-2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3956/of186-2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3957/of187-2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3958/of188-2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3959/of189-2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3960/of190-2023.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3961/of191-2023.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3962/of192-2023.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3963/of193-2023.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3967/of194-2023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3968/of195-2023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3969/of196-2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3970/of197-2023-vereadores-raulbelem-cemig.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3972/of198-2023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3973/of199-2023-minhacasa.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3974/of200-2023.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3975/of201-2023.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3976/of202-2023.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3981/of203-2023.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3982/of204-2023.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3983/of205-2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3986/of206-2023.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3988/of207-2023-mesa-cemig.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3991/of208-2023-entregamocoes.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3995/of209-2023-exp23-ro.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3998/of211-2023-exp12a_re.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3999/of212-2023-melhoriafamaciapopular.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3627/01-2023-atribcargoscomissao.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3951/projetodecretoleg01-2023justificativaparecer.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3614/projleicomp01-2023.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3615/projleicomp02-2023.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3625/projleicomp04-2023-5_79-paragrafounico.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3629/projleicomp05-2023-pisosalarial-acseace.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3655/projleicomp06-2023-reajustemagisterio-01-03.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3771/projleicomp07-2023-refis-novo.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3778/projleicomp08-2023-residencialmenezesfreitas.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3792/projleicomp09-2023-alteraleicomp102-acs-ace.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3850/projleicomp10-2023-alteraleicomp09.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3862/projleicomp11-2023-pisoenfermagem.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3877/projleicomp12-2023-alteradispositivosleicomp96-novo.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3923/projleicomp13-2023-valorminimoajuizamento.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3930/projleicomp14-2023-substitutivo-arismig-altleicomp96.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3985/projleicomp16-2023-cisaosecretariaesporteanexo.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3612/projleiord01-2023.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3613/projleiord02-2023.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3617/projleiord03-2023.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3624/projleiord04-2023-alteraleiord849.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3656/of54-2023-gp-projleiord05.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3657/of55-2023-gp-projleiord06.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3687/of79-2023-gp-projleiord07.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3688/of79-2023-gp-projleiord-08.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3689/of79-2023-gp-projleiord09.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3710/projleiord10-2023-ldo-2024anexos.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3711/projleiord11-2023-ruacrianca.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3742/projleiord12-2023-controlecaesegatos.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3758/projleiordinaria13-2023-desafeta.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3772/projleiord14-2023-aberturacredito-novo.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3773/projleiord15-2023-aberturacreditosuplementar.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3779/projleiord16-2023-aberturacreditosuplementar-salasaula-novo.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3780/projleiord17-2023-ratificaacordodefensoriapublica.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3781/projleiord18-2023-alteralei1037-novo.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3791/projleiord19-2023-servicosfunerarios.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3817/projleiord20-2023-aberturacredito20.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3818/projleiord21-2023-transf.contr.sindicato.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3824/of174-2023-gp-projetoleiord22-2023.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3843/of184-2023-gp-projleiordinaria23.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3851/projleiord24-2023-casaartesao-cit.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3868/projleiord25-2023-repassesindicato.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3869/projleiord26-2023-pagtoservidoressaude.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3870/projleiord27-2023-pagtoservidoreseducacao.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3871/projleiord28-2023-pagtoservidoreseducacao-fundeb.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3872/projleiord29-2023-altera_lei_990-_diretor-vice_opt.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3873/projleiord30-2023-cessaobempublico-braz.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3876/projleiord31-2023-aprendendoempreender.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3888/projleiord32-2023-atividadesculturais39.41354.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3889/projleiord33-2023-loa-2024.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3890/projleiord34-2023-subvencaocontribuicao.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3894/projleiord35-2023-faz.barreiropa-faz-paraisoiii.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3909/projleiord36-taxi-mototaxi.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3911/projleiord37-aberturacredito25.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3924/projleiord38-anelviario-1.530.000.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3925/projleiord39-maquinaequipamentos-573.000.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3928/projeto_de_lei_no_40-10-2023-_altera_a_lei_ordinaria_no_886anexo.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3946/projleiord41-2023-alteraleiord753-doacao-marineuza.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3947/projleiord42-2023-protecaocomunidades-circense-cigana-terreiro.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3952/projleiord43-2023-direitopropriedade.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3964/projleiord44-aberturacredito25.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3997/projleiord45-aberturacredito.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3619/plol01-2023.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3620/plol02-2023.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3621/03-2023-revisao_servidores.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3622/plol04-2023.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3623/plol05-2023.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3626/plol06-2023.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3628/plol07-2023.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3690/11-2023-equipamentos_saude_1_-_ver._juninho.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3709/12-2023-ailto-detector_metais.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3747/plol13-2023_opt.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3748/23-denominacaovigilanciaambiental-lourdes.odt" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3893/plol15-2023.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3910/16-projeto_de_lei_-_wifi_livre.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3912/17-apoiotratamento-celita.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3966/18-_denominacao_sala_teste_orelhinha.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3987/plnovembroazul.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3993/20-2023-projeto_de_lei_do_legislativo_-_incentivo_agente_comunitario.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3618/01-revisaosalarial_veradores.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3705/03-altera_art._17_-_deficientes.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3927/projeto_de_resolucao_-_plano_saude_vereadores.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3643/01-2023--ultrassonografia.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3644/02-2023--programaacsanexos.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3745/03-2023--icms-esportivo.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3757/04-2023--avenidapolicarpogarcia.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3767/req05-2023coordenadoresdiretores.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3768/req06-2023-negociacaoanelviario.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3769/req07-2023-rendabarcopacomercio.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3770/req08-2023-icms_esportivo.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3789/req09-2023-materiatce.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3790/req10-2023-comissaofesta.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3800/req12-2023-todos-maquinario.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3801/req13-2023-tialainy-encontroaraguari.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3810/req14-2023-comunicacao.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3819/req15-2023-pontosonibus.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3820/req16-2023-iluminacao.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3821/req17-2023-diarias.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3833/req18-2023-parlamentojovem.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3834/req19-2023-administradorcemiterio.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3835/req20-2023-relatorioreceitadespesa.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3845/req21-2023-tialainy-parlamentojovem.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3846/req22-2023-copasa-aguaescura.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3866/req23-2023-repassearsae.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3895/req24-2023-emendasimpositivasexecutadas.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3929/req25-2023-novohorario9a_r_e.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3932/req26-2023-verbadeputadoselismarwelinton.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3933/req27-2023-projetosprevencaomananciais.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3953/req28-2023-brasilia-palestra.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3954/req29-2023-reformas-construcao.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3984/req30-2023-etiosbranco.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3639/of32-2023-gp-vetointegralproposicaoleiord09.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3708/of99-2023-gp-vetoparcialproplei18-2023.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3704/propostaemendalom_01_2023.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3746/proposta_de_emenda_a_lei_organica_02-2023.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3701/01-2023-emendaaditivaplcl01-2023-funcoescargoscomissionados.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3703/02-2023-emendaaditivaplo09-2023-cmdca.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3706/emendaaditiva03-2023.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3775/04-2023-emendaaditivaplo12-2023.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3774/04-2023-emendamodificativaplo12-2023-caes_gatos.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3782/05-2023-emendamodificativaplo16-2023-salasaula.odt" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3808/emendasmod06.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3971/15-2023-emendamodificativaplo-44-2023-alteralei997-1013-2022.odt" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3807/emendassup01.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3665/01-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3666/02-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3695/03-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3696/04-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3743/05-2023-opt.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3744/06-2023-opt.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3756/07-2023-opt.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3764/08-2023-c.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3765/09-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3766/10-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3806/11-2023-eberton-campinho-independencia.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3822/12-2023-antonioana.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3863/13-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3864/14-2023-anexos_opt.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3883/15-2023-fotos_opt.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3884/16-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3885/17-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3886/18-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3887/19-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3916/20-2023-pontecalais_opt.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3979/21-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3980/22-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3649/01-2023-mocaoromario.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3896/02-2023-ailto-policiais.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3915/03-2023-tialainy-.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3934/04-2023-tialainy-ademar.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3935/05-2023-tialainy-edmilson.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3606/of01-2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3607/of02-2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3608/of03-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3609/of04-2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3610/of05-2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3611/of06-2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3630/of07-2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3631/of08-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3633/of10-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3634/of11-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3635/of12-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3636/of13-2023-anexos.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3637/of14-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3638/of15-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3645/of16-2023-vcm.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3647/of18-2023-gpc.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3648/of19-2023-vcm.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3651/of21-2023-gpc_opt.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3652/of22-2023-vcmanexo.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3653/of23-2023-vcmanexo.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3659/of24-2023-vcm_opt.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3660/025-celita-romario-comunica_e_encaminha_mocao.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3661/of26-2023-vcm_opt.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3662/of27-2023-vcm_opt.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3663/of28-2023-vcm_opt.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3664/of29-2023-gpc_opt.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3670/of30-2023-presidente_-__prefeito_-_portaria_siafic_opt.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3671/of31-2023-vcm.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3672/of32-2023-vcm.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3673/of33-2023-vcm.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3674/of34-2023-vcm.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3675/of35-2023-vcm.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3676/of36-2023-vcm.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3677/of37-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3678/of38-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3679/of39-2023-.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3680/of40-2023-.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3681/of41-2023-vcm-1.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3682/of42-2023-vcm-todos.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3684/of44-2023-gp-celita.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3685/of45-2023-vcm-ailto.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3686/of46-2023-vcm-ailto.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3691/of47-2023-vcm-celita-arismig.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3692/of48-2023-gp-celita.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3694/of50-2023-vcm-dunga.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3697/of051-2023-gpc.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3700/of54-2023-gpc-emendaimpositiva-tiaoarara.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3712/of55-2023-vcm.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3713/of56-2023-vcm.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3714/of57-2023-vcm.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3715/of58-2023-vcm.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3716/of59-2023-todos_os_vereadores_-_solicitacao_apresentacao_da_esquadrilha_da_fumaca_-_brigadeiro_adolfo_1.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3717/of60-2023-todos_os_vereadores_-_solicitacao_apresentacao_da_esquadrilha_da_fumaca_-_daniel_garcia.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3718/of61-2023-gpc-prefeito.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3719/of62-2023-gpc.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3720/of63-2023-vcm-eberton.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3721/of64-eberton-prefeito-banheiros_praca_amador_jose_de_queiroz.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3722/of65-2023-vcm-raul.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3723/of66-2023-vcm-mauricio.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3724/of67-2023-vcm-.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3725/of68-2023-vcm-emendatialainy.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3726/of69-2023-gpc-hideraldo-arismig.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3727/of70-2023-gpc-celita-emenda-antonio.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3728/of71-2023-celcimar-elainy-mauricio_junior-rua_da_crianca.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3729/of72-2023-vcm.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3730/of73-2023-vcm.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3731/of74-2023-vcm.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3732/of75-2023-vcm.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3733/of76-2023-vcm-celita-eberton-william-sebastao-mauricio-zesilva.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3734/of77-2023-vcm.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3735/of78-2023-vcm.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3736/of79-2023-vcm.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3737/of80-2023-gpc-celita-projleiord07-incineracaodoc.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3738/of81-2023-gpc.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3739/of82-2023-gpc.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3740/of83-2023-vcm.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3741/of84-2023-gpc.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3749/of85-2023-vcm.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3750/of86-2023-vcm.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3751/of87-2023-vcm.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3752/of88-2023-vcm.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3753/of89-2023-vcm.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3754/of90-2023-vcm.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3755/of91-2023-gpc.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3760/of92-2023-gpc.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3761/of93-2023_-_agendamento_reuniao_cef_-programa_habitacional_-_ze_silva.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3762/of94-2023-vcm.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3763/of95-2023-vcm.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3776/of96-2023-vcm-comunicacao_veto.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3777/of97-2023-gpc.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3783/of98-2023-gpc.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3784/of99-2023-vcm.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3785/of100-2023-vcm.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3786/of101-2023-vcm.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3787/of102-2023-vcm.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3788/of103-2023-gpc.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3793/of104-2023-gpc.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3794/of105-2023-gpc.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3795/of106-2023-gpc.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3796/of107-2023-gpc.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3797/of108-tialainy-prefeito_-_guinchohospitalar.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3798/of109-2023-vcm-tialainy-zevitorverso.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3802/of110-2023-gpc-exp11aro.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3803/of111-2023-gpc-eberton-prefeito.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3804/of112-2023-gpc-ailto-prefeito.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3805/of113-2023-gpc-contabilidade.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3809/114-2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3811/115-2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3812/116-2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3813/117-2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3814/118-2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3816/120-2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3823/121-2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3828/of122-2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3829/of123-2023-deputados-quadraesporte.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3830/of124-2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3831/of125-2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3832/of126-2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3836/of127-2023-vcm-31regional-der.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3837/of128-2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3838/of129-2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3839/of130-2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3840/of131-2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3842/of133-2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3847/of134-2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3848/135-presidente-indicacao_membros_comissao_festa_do_peao.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3849/of136-2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3852/of137-2023-mariaclara.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3853/of138-2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3854/of139-2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3855/of140-2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3856/of141-2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3857/of142-2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3858/of143-2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3859/of144-2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3860/of145-2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3861/of146-2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3867/of147-2023-prevorccamara-2024anexo.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3878/of148-149-2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3879/of149-2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3880/of150-2023verso.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3881/of151-2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3882/of152-2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3891/of153-2023-vcm-cemig.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3892/of154-2023-vcm-juninho-william.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3897/of155-2023-.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3898/of156-2023-.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3899/of157-2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3900/of158-2023-ailto-maxlei.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3901/of159-2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3902/of160-2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3903/of161-2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3904/of162-2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3905/of163-2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3906/of164-2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3907/of165-2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3908/of166-2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3917/of167-2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3918/of168-2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3919/of169-2023-c.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3920/of170-2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3921/of171-2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3922/of172-2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3936/of173-2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3937/of174-2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3938/of175-2023-rodrigopacheco-mocao.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3939/of176-2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3940/of177-2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3941/of178-2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3942/of179_-_elainy-procuradoriamulher.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3943/of180-2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3944/of181-2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3945/of182-2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3948/of183-2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3949/of184-2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3950/of185-2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3956/of186-2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3957/of187-2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3958/of188-2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3959/of189-2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3960/of190-2023.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3961/of191-2023.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3962/of192-2023.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3963/of193-2023.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3967/of194-2023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3968/of195-2023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3969/of196-2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3970/of197-2023-vereadores-raulbelem-cemig.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3972/of198-2023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3973/of199-2023-minhacasa.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3974/of200-2023.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3975/of201-2023.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3976/of202-2023.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3981/of203-2023.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3982/of204-2023.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3983/of205-2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3986/of206-2023.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3988/of207-2023-mesa-cemig.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3991/of208-2023-entregamocoes.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3995/of209-2023-exp23-ro.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3998/of211-2023-exp12a_re.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3999/of212-2023-melhoriafamaciapopular.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3627/01-2023-atribcargoscomissao.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3951/projetodecretoleg01-2023justificativaparecer.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3614/projleicomp01-2023.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3615/projleicomp02-2023.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3625/projleicomp04-2023-5_79-paragrafounico.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3629/projleicomp05-2023-pisosalarial-acseace.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3655/projleicomp06-2023-reajustemagisterio-01-03.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3771/projleicomp07-2023-refis-novo.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3778/projleicomp08-2023-residencialmenezesfreitas.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3792/projleicomp09-2023-alteraleicomp102-acs-ace.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3850/projleicomp10-2023-alteraleicomp09.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3862/projleicomp11-2023-pisoenfermagem.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3877/projleicomp12-2023-alteradispositivosleicomp96-novo.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3923/projleicomp13-2023-valorminimoajuizamento.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3930/projleicomp14-2023-substitutivo-arismig-altleicomp96.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3985/projleicomp16-2023-cisaosecretariaesporteanexo.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3612/projleiord01-2023.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3613/projleiord02-2023.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3617/projleiord03-2023.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3624/projleiord04-2023-alteraleiord849.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3656/of54-2023-gp-projleiord05.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3657/of55-2023-gp-projleiord06.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3687/of79-2023-gp-projleiord07.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3688/of79-2023-gp-projleiord-08.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3689/of79-2023-gp-projleiord09.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3710/projleiord10-2023-ldo-2024anexos.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3711/projleiord11-2023-ruacrianca.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3742/projleiord12-2023-controlecaesegatos.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3758/projleiordinaria13-2023-desafeta.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3772/projleiord14-2023-aberturacredito-novo.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3773/projleiord15-2023-aberturacreditosuplementar.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3779/projleiord16-2023-aberturacreditosuplementar-salasaula-novo.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3780/projleiord17-2023-ratificaacordodefensoriapublica.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3781/projleiord18-2023-alteralei1037-novo.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3791/projleiord19-2023-servicosfunerarios.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3817/projleiord20-2023-aberturacredito20.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3818/projleiord21-2023-transf.contr.sindicato.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3824/of174-2023-gp-projetoleiord22-2023.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3843/of184-2023-gp-projleiordinaria23.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3851/projleiord24-2023-casaartesao-cit.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3868/projleiord25-2023-repassesindicato.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3869/projleiord26-2023-pagtoservidoressaude.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3870/projleiord27-2023-pagtoservidoreseducacao.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3871/projleiord28-2023-pagtoservidoreseducacao-fundeb.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3872/projleiord29-2023-altera_lei_990-_diretor-vice_opt.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3873/projleiord30-2023-cessaobempublico-braz.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3876/projleiord31-2023-aprendendoempreender.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3888/projleiord32-2023-atividadesculturais39.41354.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3889/projleiord33-2023-loa-2024.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3890/projleiord34-2023-subvencaocontribuicao.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3894/projleiord35-2023-faz.barreiropa-faz-paraisoiii.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3909/projleiord36-taxi-mototaxi.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3911/projleiord37-aberturacredito25.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3924/projleiord38-anelviario-1.530.000.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3925/projleiord39-maquinaequipamentos-573.000.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3928/projeto_de_lei_no_40-10-2023-_altera_a_lei_ordinaria_no_886anexo.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3946/projleiord41-2023-alteraleiord753-doacao-marineuza.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3947/projleiord42-2023-protecaocomunidades-circense-cigana-terreiro.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3952/projleiord43-2023-direitopropriedade.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3964/projleiord44-aberturacredito25.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3997/projleiord45-aberturacredito.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3619/plol01-2023.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3620/plol02-2023.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3621/03-2023-revisao_servidores.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3622/plol04-2023.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3623/plol05-2023.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3626/plol06-2023.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3628/plol07-2023.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3690/11-2023-equipamentos_saude_1_-_ver._juninho.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3709/12-2023-ailto-detector_metais.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3747/plol13-2023_opt.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3748/23-denominacaovigilanciaambiental-lourdes.odt" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3893/plol15-2023.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3910/16-projeto_de_lei_-_wifi_livre.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3912/17-apoiotratamento-celita.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3966/18-_denominacao_sala_teste_orelhinha.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3987/plnovembroazul.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3993/20-2023-projeto_de_lei_do_legislativo_-_incentivo_agente_comunitario.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3618/01-revisaosalarial_veradores.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3705/03-altera_art._17_-_deficientes.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3927/projeto_de_resolucao_-_plano_saude_vereadores.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3643/01-2023--ultrassonografia.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3644/02-2023--programaacsanexos.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3745/03-2023--icms-esportivo.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3757/04-2023--avenidapolicarpogarcia.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3767/req05-2023coordenadoresdiretores.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3768/req06-2023-negociacaoanelviario.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3769/req07-2023-rendabarcopacomercio.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3770/req08-2023-icms_esportivo.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3789/req09-2023-materiatce.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3790/req10-2023-comissaofesta.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3800/req12-2023-todos-maquinario.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3801/req13-2023-tialainy-encontroaraguari.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3810/req14-2023-comunicacao.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3819/req15-2023-pontosonibus.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3820/req16-2023-iluminacao.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3821/req17-2023-diarias.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3833/req18-2023-parlamentojovem.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3834/req19-2023-administradorcemiterio.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3835/req20-2023-relatorioreceitadespesa.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3845/req21-2023-tialainy-parlamentojovem.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3846/req22-2023-copasa-aguaescura.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3866/req23-2023-repassearsae.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3895/req24-2023-emendasimpositivasexecutadas.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3929/req25-2023-novohorario9a_r_e.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3932/req26-2023-verbadeputadoselismarwelinton.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3933/req27-2023-projetosprevencaomananciais.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3953/req28-2023-brasilia-palestra.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3954/req29-2023-reformas-construcao.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3984/req30-2023-etiosbranco.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3639/of32-2023-gp-vetointegralproposicaoleiord09.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3708/of99-2023-gp-vetoparcialproplei18-2023.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3704/propostaemendalom_01_2023.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3746/proposta_de_emenda_a_lei_organica_02-2023.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3701/01-2023-emendaaditivaplcl01-2023-funcoescargoscomissionados.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3703/02-2023-emendaaditivaplo09-2023-cmdca.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3706/emendaaditiva03-2023.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3775/04-2023-emendaaditivaplo12-2023.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3774/04-2023-emendamodificativaplo12-2023-caes_gatos.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3782/05-2023-emendamodificativaplo16-2023-salasaula.odt" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3808/emendasmod06.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3971/15-2023-emendamodificativaplo-44-2023-alteralei997-1013-2022.odt" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2023/3807/emendassup01.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H389"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="40" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="115.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="181.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="180.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>