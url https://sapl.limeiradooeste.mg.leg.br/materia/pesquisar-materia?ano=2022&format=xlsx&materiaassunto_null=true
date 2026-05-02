--- v0 (2026-02-02)
+++ v1 (2026-05-02)
@@ -54,3637 +54,3637 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3294</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>CELITA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3294/01-2022_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3294/01-2022_opt.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, determine a manutenção/reforma da Praça Amador José de Queiroz.</t>
   </si>
   <si>
     <t>3307</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>JUNINHO DA FARMACIA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3307/02-2022-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3307/02-2022-c.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Senhor Prefeito que determine a construção de uma área para reunião no setor de almoxarifado da Secretaria Municipal de Obras e Serviços Públicos.</t>
   </si>
   <si>
     <t>3308</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3308/03-2022-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3308/03-2022-c.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Senhor Prefeito que determine a construção de uma área de vivência para as garis no Setor de Almoxarifado da Secretaria Municipal de Obras e Serviços Públicos.</t>
   </si>
   <si>
     <t>3325</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>TIA LAINY</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3325/04-2022-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3325/04-2022-c.pdf</t>
   </si>
   <si>
     <t>Determine a construção de uma pista de caminhada no canteiro da Rua Mato Grosso.</t>
   </si>
   <si>
     <t>3326</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>TIÃO ARARA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3326/05-2022-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3326/05-2022-c.pdf</t>
   </si>
   <si>
     <t>Determine a recuperação ou substituição da ponte localizada entre as propriedades dos Senhores Gaston e Lindomar, sentido Lagoa Rica.</t>
   </si>
   <si>
     <t>3327</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>ANTONIO LUIZ</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3327/06-2022-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3327/06-2022-c.pdf</t>
   </si>
   <si>
     <t>Determine providências quanto à iluminação do Estádio Municipal Luiz Carlos Ferrari.</t>
   </si>
   <si>
     <t>3337</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>DUNGA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3337/07-2022-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3337/07-2022-c.pdf</t>
   </si>
   <si>
     <t>Determine a identificação de todos os veículos oficiais deste Município.</t>
   </si>
   <si>
     <t>3338</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3338/08-2022-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3338/08-2022-c.pdf</t>
   </si>
   <si>
     <t>Determine a recuperação da ponte localizada entre as propriedades do Senhor Zé Maraia e da Senhora Tereza, como colocação de manilhas e construção de aterro.</t>
   </si>
   <si>
     <t>3382</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3382/09-2022.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3382/09-2022.pdf</t>
   </si>
   <si>
     <t>Instalação de internet, compra e instalação de um ar condicionado e uma smart tv com entrada HDMI e USB para uso no Centro Público de Convivência "Vicência Lorena Fonseca".</t>
   </si>
   <si>
     <t>3389</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3389/10-2022_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3389/10-2022_opt.pdf</t>
   </si>
   <si>
     <t>Determine a pintura dos muros da Escola Municipal Antônio Vicente Fonseca e do Centro de Educação Infantil Ana Galicioli do Nascimento.</t>
   </si>
   <si>
     <t>3404</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3404/indicacao_011.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3404/indicacao_011.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Senhor Prefeito que determine a construção de banheiros na Praça de Esportes do Bairro Joamário.</t>
   </si>
   <si>
     <t>3405</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3405/indicacao_012.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3405/indicacao_012.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Senhor Prefeito que determine a colocação de lombada na Avenida Equador em frente a Unidade de Saúde Francisco Simeão Bezerra, no Bairro Joamário.</t>
   </si>
   <si>
     <t>3439</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3439/13-2022.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3439/13-2022.pdf</t>
   </si>
   <si>
     <t>Solicitar a contratação de um profissional com o devido conhecimento técnico para administrar aulas de vôlei para as faixas etárias infanto juvenil, jovens e adultos.</t>
   </si>
   <si>
     <t>3440</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3440/14-2022.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3440/14-2022.pdf</t>
   </si>
   <si>
     <t>Determine a aquisição de materiais lúdicos, brinquedos educativos e outros materiais que auxiliem na formação de diagnóstico e tratamento para o Centro de Especialidades "Maria Barbosa da Silva Neta".</t>
   </si>
   <si>
     <t>3459</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3459/15-2022.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3459/15-2022.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Senhor Prefeito que determine a iluminação do portal "Seja bem vindo" e "Volte sempre", instalado na Avenida Vereador Antônio Policarpo Garcia.</t>
   </si>
   <si>
     <t>3464</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3464/16-2022.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3464/16-2022.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito, que profissionais de enfermagem atuem na sala de vacina das unidade básicas de saúde do município.</t>
   </si>
   <si>
     <t>3473</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3473/017-mauriciojunior-ponte_cabrinha_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3473/017-mauriciojunior-ponte_cabrinha_opt.pdf</t>
   </si>
   <si>
     <t>determine urgentemente os reparos necessários na ponte sobre o Córrego da Cabrinha, e que num futuro bem próximo no local seja construída uma ponte de concreto.</t>
   </si>
   <si>
     <t>3474</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3474/018-mauriciojunior-bueiro_passagem_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3474/018-mauriciojunior-bueiro_passagem_opt.pdf</t>
   </si>
   <si>
     <t>Determine os reparos necessários e sinalização de estreitamento de pista no bueiro de passagem de animais sob a estrada municipal na propriedade do Sr. João Dam.</t>
   </si>
   <si>
     <t>3475</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3475/019-mauriciojunior-william-mataburro_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3475/019-mauriciojunior-william-mataburro_opt.pdf</t>
   </si>
   <si>
     <t>determine os reparos no mata-burro na estrada da cabrinha próximo a fazenda do Sr. Pedro Machado.</t>
   </si>
   <si>
     <t>3495</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3495/20-2022.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3495/20-2022.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Senhor Prefeito que determine os reparos necessários e sinalização de estreitamento de pista no aterro de água fluvial sob a estrada municipal da antiga propriedade do Sr. Benício (Toco).</t>
   </si>
   <si>
     <t>3496</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3496/21-2022.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3496/21-2022.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Senhor Prefeito que determine a construção de uma pista para treinamento de motocross.</t>
   </si>
   <si>
     <t>3525</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3525/22-2022.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3525/22-2022.pdf</t>
   </si>
   <si>
     <t>Contratação de seguro para os veículos de propriedade da administração pública (prefeitura).</t>
   </si>
   <si>
     <t>3537</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3537/23-2022.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3537/23-2022.pdf</t>
   </si>
   <si>
     <t>Instalação placas de atendimento prioritário nos locais públicos, conforme imagens anexas (sugestivas). Peço também a implementação de medidas, através da Secretaria competente, para colocação dessas placas em todos os comércios.</t>
   </si>
   <si>
     <t>3538</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3538/24-2022.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3538/24-2022.pdf</t>
   </si>
   <si>
     <t>Determine o conserto do aterro na estrada entre a Barreiro e a Lagoa Rica entre as propriedades do Senhor Gaston e Ezequiel.</t>
   </si>
   <si>
     <t>3564</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3564/25-2022.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3564/25-2022.pdf</t>
   </si>
   <si>
     <t>Determine a aquisição de uma carreta basculante para ajudar na limpeza e coleta de lixo da cidade.</t>
   </si>
   <si>
     <t>3577</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3577/26-2022.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3577/26-2022.pdf</t>
   </si>
   <si>
     <t>determine a adequação da QUADRA POLIESPORTIVA “ANTÔNIO JOSÉ TAVARES”  para a prática de basquete.</t>
   </si>
   <si>
     <t>3582</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3582/27-2022.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3582/27-2022.pdf</t>
   </si>
   <si>
     <t>Determine o cercamento do parquinho infantil do Bosque Municipal Dr. Nelson Coelho Araújo.</t>
   </si>
   <si>
     <t>3583</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3583/28-2022.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3583/28-2022.pdf</t>
   </si>
   <si>
     <t>3589</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>AILTO MORAES</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3589/01_-_mocaoapoio-ailtocorreios.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3589/01_-_mocaoapoio-ailtocorreios.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, APRESENTA NOS TERMOS REGIMENTAIS (ART. 207) MOÇÃO DE APOIO PELA MANUTENÇÃO DA EMPRESA BRASILEIRA DE CORREIOS E TELÉGRAFOS COMO EMPRESA PÚBLICA.</t>
   </si>
   <si>
     <t>3280</t>
   </si>
   <si>
     <t>OFI</t>
   </si>
   <si>
     <t>Ofício</t>
   </si>
   <si>
     <t>EBERTON SUINO</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3280/of01-2022-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3280/of01-2022-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, venho requisitar a 1ª parcela do Duodécimo, referente ao mês de janeiro de 2022.</t>
   </si>
   <si>
     <t>3281</t>
   </si>
   <si>
     <t>WILLIAM BOZZA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3281/of02-2022-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3281/of02-2022-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, solicito que determine ao setor competente que faça a limpeza da área institucional do Residencial Independência.</t>
   </si>
   <si>
     <t>3282</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3282/of03-2022-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3282/of03-2022-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho anexo Parecer CAE n° 01/2021 datado de 21/12/2021, para as devidas providências legais.</t>
   </si>
   <si>
     <t>3283</t>
   </si>
   <si>
     <t>AILTO MORAES, ANTONIO LUIZ, CELITA, DUNGA, EBERTON SUINO, JUNINHO DA FARMACIA, TIA LAINY, TIÃO ARARA, WILLIAM BOZZA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3283/of04-2022-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3283/of04-2022-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Aelton Freitas, Deputado Federal, determine as providências necessárias para que sejam realizados cursos profissionalizantes e de aperfeiçoamento em nossa cidade, em parceria com o IFET.</t>
   </si>
   <si>
     <t>3284</t>
   </si>
   <si>
     <t>ANTONIO LUIZ, DUNGA, TIA LAINY</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3284/of05-2022-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3284/of05-2022-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Aelton Freitas, Deputado Federal, solicito que seja feita a cobertura da Quadra Poliesportiva "Antônio José Tavares" do Bairro São João, em nossa cidade.</t>
   </si>
   <si>
     <t>3285</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3285/of06-2022-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3285/of06-2022-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho documentos contábeis referentes à competência de dezembro de 2021.</t>
   </si>
   <si>
     <t>3286</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3286/of07-2022-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3286/of07-2022-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, solicito que se empenhe em fazer o devido pagamento desse auxilio alimentação ao qual os servidores municipais têm direito.</t>
   </si>
   <si>
     <t>3287</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3287/of08-2022-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3287/of08-2022-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, solicitamos informações/esclarecimentos sobre o estágio em que se_x000D_
 encontra o Contrato de Repasse celebrado entre o município e a Caixa Econômica_x000D_
 Federal no 923229/2021, Operação 1081085-33, cuja finalidade é “recapeamento_x000D_
 asfáltico, sinalização horizontal e vertical, em vias públicas no perímetro urbano.</t>
   </si>
   <si>
     <t>3288</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3288/of09-2022-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3288/of09-2022-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Jovino, Jair, Paulo, José Beltramini, Eliseu, Paulo Reis e Joaquim Tomaz, Vimos convidar Vossa Senhoria para comparecer a uma reunião nesta Casa de Leis no dia 19 de janeiro do corrente ano, às 09 horas, para tratar sobre o parcelamento do solo urbano do município, conforme Projeto Complementar no 09, de 16 de novembro de 2021, que tramita nesta casa.</t>
   </si>
   <si>
     <t>3289</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3289/of10-2022-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3289/of10-2022-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho a Portaria nº 05, de 14 de janeiro de 2022, que objetiva a cessão de servidor desta Casa ao Poder Executivo.</t>
   </si>
   <si>
     <t>3290</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3290/of11-2022-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3290/of11-2022-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Aelton Freitas, solicitamos destinação de um veículo tipo micro-ônibus para ser utilizado pela Secretaria Municipal de Esportes.</t>
   </si>
   <si>
     <t>3291</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3291/of12-2022-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3291/of12-2022-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, venho oficiar que destinei verba para a aquisição de um bafômetro para o CONSEP e também para aquisição de um computador com impressora para o IMA.</t>
   </si>
   <si>
     <t>3292</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3292/of13-2022-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3292/of13-2022-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, diante da construção da Escola Municipal Maria Tonini da Silva e uma_x000D_
 possível remoção da “academia de saúde”, venho respeitosamente solicitar a Vossa_x000D_
 Excelência que a mesma seja levada para o cruzamento entre a Avenida Tocantins e_x000D_
 o prolongamento da Avenida Rio Grande do Sul.</t>
   </si>
   <si>
     <t>3293</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3293/of14-2022-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3293/of14-2022-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, tendo em vista as previsões contidas na Lei Municipal no 948/21, que:_x000D_
 “DISPÕE SOBRE MEDIDAS PARA IMPLANTAÇÃO DO PROJETO CIDADE LIMPA_x000D_
 NO MUNICÍPIO DE LIMEIRA DO OESTE”, venho por este solicitar que sejam_x000D_
 tomadas as medidas necessárias para cumprimento da referida Lei.</t>
   </si>
   <si>
     <t>3296</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3296/of15-2022-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3296/of15-2022-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, solicito que seja determinado ao setor competente que faça o devido acompanhamento das obras em nossa cidade, visto que há várias irregularidades apresentadas em construções.</t>
   </si>
   <si>
     <t>3297</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3297/of16-2022-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3297/of16-2022-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho expediente aprovado na 1ª RO, realizada dia 20 de janeiro.</t>
   </si>
   <si>
     <t>3298</t>
   </si>
   <si>
     <t>EBERTON SUINO, JUNINHO DA FARMACIA, TIA LAINY</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3298/of17-2022-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3298/of17-2022-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Nicolau Santos de Oliveira, Engenheiro Coordenador do DER, solicitamos que seja realizada a colocação de redutores de velocidade e placas de sinalização na LMG 865, rodovia que liga Limeira do Oeste à Usina Coruripe - Filial Limeira do Oeste, onde entesta a Estrada Municipal Juvenal Carneiro de Queiroz - Juvenal Chico.</t>
   </si>
   <si>
     <t>3299</t>
   </si>
   <si>
     <t>AILTO MORAES, JUNINHO DA FARMACIA, TIA LAINY</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3299/of18-2022-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3299/of18-2022-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, solicitamos que seja antecipado no piso salarial dos professores o índice da revisão para a classe mencionada, nos moldes do que foi concedido aos demais servidores.</t>
   </si>
   <si>
     <t>3300</t>
   </si>
   <si>
     <t>AILTO MORAES, JUNINHO DA FARMACIA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3300/of19-2022-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3300/of19-2022-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, solicitamos que seja construída, inicialmente, uma ciclovia no anel viário e na rodovia que ligará Limeira do Oeste a Chaveslândia.</t>
   </si>
   <si>
     <t>3301</t>
   </si>
   <si>
     <t>AILTO MORAES, ANTONIO LUIZ, EBERTON SUINO, TIA LAINY</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3301/of20-2022-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3301/of20-2022-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, solicitamos que seja informado o nome da pessoa responsável pelo monitoramento das pessoas em isolamento domiciliar.</t>
   </si>
   <si>
     <t>3311</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3311/of21-2022-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3311/of21-2022-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, solicita revisão no valor do repasse.</t>
   </si>
   <si>
     <t>3312</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3312/of22-2022-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3312/of22-2022-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Encaminho expediente aprovado na 2ª RO, realizada dia 03 de fevereiro.</t>
   </si>
   <si>
     <t>3313</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3313/of23-2022-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3313/of23-2022-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, venho requisitar a 2ª parcela do Duodécimo, referente ao mês de fevereiro.</t>
   </si>
   <si>
     <t>3314</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3314/of24-2022-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3314/of24-2022-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Agostinho Patrus, Deputado Estadual, encaminho dados da Câmara solicitados através do OF 25/2022-SGM.</t>
   </si>
   <si>
     <t>3315</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3315/of25-2022-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3315/of25-2022-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Eder, Enedino, Fernando, Orizon e Pedro, sugiro que a Prefeitura ofereça aulas de Ballet para as crianças de baixa renda.</t>
   </si>
   <si>
     <t>3316</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3316/of26-elainy-convite-reuniao_transito_escolas.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3316/of26-elainy-convite-reuniao_transito_escolas.pdf</t>
   </si>
   <si>
     <t>Senhor Clodoaldo, Antonio Francisco, Maxlei, Senhora Eliane Ester e Tais Maira, Diante de vários questionamentos feitos por pais de alunos das redes públicas de ensino de nossa cidade em relação ao trânsito em frente às escolas nos períodos, principalmente de saída de turno, venho por este convidar Vossa Senhoria para comparecer a uma reunião nesta Casa de Leis no dia 22 de fevereiro do corrente ano, às 09 horas, para tratarmos a respeito do assunto em tela.</t>
   </si>
   <si>
     <t>3317</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3317/of27-2022-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3317/of27-2022-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Fernando B. Campoli, encaminho anexa a Certidão de Vigência e cópia da Lei 949/2021.</t>
   </si>
   <si>
     <t>3318</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3318/of28-2022-vcm_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3318/of28-2022-vcm_opt.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, solicito que determine ao setor competente que faça a limpeza da área institucional do Jardim Novo Mundo.</t>
   </si>
   <si>
     <t>3321</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3321/of29-2022-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3321/of29-2022-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Elismar Prado - Deputado Estadual e Senhor Weliton Prado - Deputado Federal, venho solicitar que determine verba para aquisição de mata-burros de ferro para atender a demanda existente.</t>
   </si>
   <si>
     <t>3328</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3328/of30-2022-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3328/of30-2022-vcm.pdf</t>
   </si>
   <si>
     <t>Senhores: Eder Aguiar, Rosane Alves, Antonio Francisco, Gilmar Vidal, Orizon Alves, Clodoaldo Gaspar, Sidnei Maraia, Bruna Almeida, João Eurodoilhamiz e Pedro Socorro, Secretários Municipais solicitamos que seja encaminhada a esta Câmara uma relação contendo todos os projetos desenvolvidos por esta Secretaria.</t>
   </si>
   <si>
     <t>3329</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3329/of31-2022-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3329/of31-2022-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Ronaldo de Jesus Longo, Secretário de Planejamento solicitamos que seja encaminhada a esta Câmara uma relação contendo todos os convênios em aberto.</t>
   </si>
   <si>
     <t>3330</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3330/of32-2022-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3330/of32-2022-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Solicitamos o envio a está Câmara de um projeto para revisão do valor pago a título de alimentação, previsto na Lei Municipal 702/2014.</t>
   </si>
   <si>
     <t>3331</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3331/of33-2022-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3331/of33-2022-vcm.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Aelton Freitas, Deputado Federal, vimos solicitar que V. Sª. determine as providências necessárias para sejam realizados cursos de informática em nossa cidade.</t>
   </si>
   <si>
     <t>3332</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3332/of34-2022-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3332/of34-2022-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho o expediente aprovado na 3ª RO, dia 21 de fevereiro.</t>
   </si>
   <si>
     <t>3333</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3333/of35-2022-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3333/of35-2022-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Eder Aguiar, Secretário M. Saúde, solicito que sejam engajados esforços para a contratação de um terapeuta ocupacional para atendimento em nosso município.</t>
   </si>
   <si>
     <t>3344</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3344/of36-2022-eberton-prefeito-balancete_janeiro.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3344/of36-2022-eberton-prefeito-balancete_janeiro.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho documentos contábeis referente a competência janeiro de 2022.</t>
   </si>
   <si>
     <t>3345</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3345/of37-2022-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3345/of37-2022-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Weliton Prado, Deputado Federal, Solicito que seja encaminhado a este Município recursos financeiros para montagem de uma "sala de fisioterapia" para a UBS Francisco Semeão Bezerra, Bairro Joamário.</t>
   </si>
   <si>
     <t>3346</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3346/of38-2022-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3346/of38-2022-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, venho requisitar a 3ª parcela do Duodécimo, referente ao mês de março de 2022.</t>
   </si>
   <si>
     <t>3347</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3347/of39-2022-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3347/of39-2022-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho expediente aprovado na 4ª RO, realizada dia 03 de março.</t>
   </si>
   <si>
     <t>3348</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3348/of40-2022-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3348/of40-2022-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho expediente aprovado na 2ª RE, realizada neste dia.</t>
   </si>
   <si>
     <t>3349</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3349/of41-2022-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3349/of41-2022-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, devolvo o Projeto de Lei Complementar nº 09, que: Institui o código de parcelamento do solo urbano do município de Limeira do Oeste e dá outras providências.</t>
   </si>
   <si>
     <t>3352</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3352/of42-2022-vcm-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3352/of42-2022-vcm-c.pdf</t>
   </si>
   <si>
     <t>Solicitamos a disponibilização de uma ambulância, com os devidos profissionais para acompanhar o evento do dia 20 de março de 2022, a partir das 16H30MIN no P. A. Reserva.</t>
   </si>
   <si>
     <t>3353</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>EBERTON SUINO, AILTO MORAES, ANTONIO LUIZ, CELITA, DUNGA, JUNINHO DA FARMACIA, TIA LAINY, TIÃO ARARA, WILLIAM BOZZA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3353/of43-2022-vcm-todos-revisao_diarias.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3353/of43-2022-vcm-todos-revisao_diarias.pdf</t>
   </si>
   <si>
     <t>Revisão dos valores pagos nas diárias dos servidores e dos agentes políticos no âmbito do Poder Executivo.</t>
   </si>
   <si>
     <t>3354</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3354/of44-2022-vcm-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3354/of44-2022-vcm-c.pdf</t>
   </si>
   <si>
     <t>Vimos solicitar a V. Exa. a prorrogação do pagamento da parcela única para o mês de julho do corrente ano.</t>
   </si>
   <si>
     <t>3368</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3368/of45-2022-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3368/of45-2022-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, devolvo o Projeto de Lei Ordinária 08/2022, que: "CRIA O PROGRAMA DE_x000D_
 INCENTIVO A INSTALAÇÃO DE EMPRESAS EMPREENDIMENTOS E NO MUNICÍPIO DE LIMEIRA DO OESTE/MG, DENOMINADO "PROGREDIR", E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>3369</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3369/of46-2022-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3369/of46-2022-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, reencaminho os balancetes das receitas e despesas da Câmara referente à competência de janeiro de 2022.</t>
   </si>
   <si>
     <t>3370</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3370/of47-2022-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3370/of47-2022-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, vimos por meio desse solicitar o valor da arrecadação do ITR no ano de 2021.</t>
   </si>
   <si>
     <t>3371</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3371/of48-2022-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3371/of48-2022-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho o expediente aprovado na 5ª RO, realizada no dia 17 de março.</t>
   </si>
   <si>
     <t>3372</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3372/of49-2022-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3372/of49-2022-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Hudson Elvis Ferreira, Agente de relacionamento comercial da CEMIG - Uberaba-MG, vimos solicitar que sejam tomadas providências no sentido de "reforçar" a energia elétrica em nossa cidade, na Rua Guanabara teve problemas nos imóveis de números: 41, 47, 59, 78, 436, 418, 230 e 240.</t>
   </si>
   <si>
     <t>3373</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3373/of50-2022-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3373/of50-2022-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho documentos contábeis da Câmara Municipal referente à fevereiro de 2022.</t>
   </si>
   <si>
     <t>3374</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3374/of51-2022-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3374/of51-2022-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, devolvo o Projeto de Lei Ordinária nº 06/2022, que "INSTITUI O PROGRAMA CASA VERDE E AMARELA NO ÂMBITO DO MUNICÍPIO DE LIMEIRA DO OESTE E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3375</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3375/of52-2022-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3375/of52-2022-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho expediente aprovado na 3ª RE realizada neste dia.</t>
   </si>
   <si>
     <t>3376</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3376/of53-2022-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3376/of53-2022-gpc.pdf</t>
   </si>
   <si>
     <t>A Senhora Neusa Aparecida de Freitas, Presidente da APAE, encaminho o Atestado de Funcionamento requisitado verbalmente, devidamente assinado em duas vias.</t>
   </si>
   <si>
     <t>3377</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3377/of54-2022-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3377/of54-2022-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, vimos requerer um reajuste no vale alimentação (marmita), atualmente no valor de R$ 15,00, aos servidores que estejam a serviço do Município na zona rual, previsto na Lei nº 693/2013.</t>
   </si>
   <si>
     <t>3378</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3378/of55-2022-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3378/of55-2022-vcm.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Willimar Bisco de Moraes, chefe Seção Saúde Trabalhador, Uberlândia-MG; venho mais uma vez solicitar a contratação de médico perito para a Comarca de Iturama.</t>
   </si>
   <si>
     <t>3379</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3379/of56-2022-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3379/of56-2022-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, venho requisitar a 4ª parcela do Duodécimo, referente ao mês de abril de 2022</t>
   </si>
   <si>
     <t>3380</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3380/of57-2022-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3380/of57-2022-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho documentos contábeis referente a competência de março de 2022.</t>
   </si>
   <si>
     <t>3381</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3381/of58-2022-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3381/of58-2022-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, solicito que sejam colocadas lixeiras na praça Amador José de Queiroz.</t>
   </si>
   <si>
     <t>3388</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3388/of59-2022-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3388/of59-2022-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho expediente aprovado na 6ª RO, realizada dia 07 de abril.</t>
   </si>
   <si>
     <t>3392</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Venho respeitosamente solicitar que seja disponibilizado à população limeirense ônibus para os shows na cidade de Carneirinho, como costumeiramente é feito. Os shows serão realizados nos dias 28, 29 e 30 de abril e 1º de maio.</t>
   </si>
   <si>
     <t>3393</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3393/oficio_061.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3393/oficio_061.pdf</t>
   </si>
   <si>
     <t>Encaminho abaixo relacionado o expediente aprovado na 7ª Reunião Ordinária realizada no dia 19 de abril de 2022.</t>
   </si>
   <si>
     <t>3394</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3394/oficio_062.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3394/oficio_062.pdf</t>
   </si>
   <si>
     <t>Encaminho abaixo relacionado o expediente aprovado na 4ª Reunião Extraordinária realizada neste dia:</t>
   </si>
   <si>
     <t>3395</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3395/oficio_063.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3395/oficio_063.pdf</t>
   </si>
   <si>
     <t>Temos a grata satisfação de encaminhar a Vossa Excelência, para as providências de praxe, cópia do Acordo de Cooperação Técnica do município de Limeira do Oeste/MG com o Estado de Minas Gerais, por intermédio da Polícia Civil, solicitando  a instalação, manutenção e funcionamento do Posto de Identificação (RG).</t>
   </si>
   <si>
     <t>3396</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>EBERTON SUINO, WILLIAM BOZZA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3396/oficio_064.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3396/oficio_064.pdf</t>
   </si>
   <si>
     <t>Na oportunidade, em atenção à solicitação do Secretário Municipal de Educação, Professor Clodoaldo Oliveira, vimos por meio deste, solicitar ao Nobre Deputado, a possibilidade de viabilização de Recursos no valor de R$ 100.000,00 com vistas à aquisição de “Equipamentos de Informática (computadores e impressora) e Equipamentos de Conectividade” a fim de que possamos equipar a Biblioteca Pública Municipal Estanislau Leal da Fonseca, no sentido de ofertar cursos de informática, bem como propiciar a pesquisa aos Educandos da Educação Básica e Educação Superior.</t>
   </si>
   <si>
     <t>3397</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3397/oficio_65.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3397/oficio_65.pdf</t>
   </si>
   <si>
     <t>Vimos por este solicitar que sejam destinadas verbas em torno de R$ 100.000,00 para aquisição de computadores para que a Secretaria Municipal de Educação possa implantar um centro de informática, que será destinado ao aprendizado da população que tenha interesse nos cursos da área.</t>
   </si>
   <si>
     <t>3398</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3398/oficio_66.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3398/oficio_66.pdf</t>
   </si>
   <si>
     <t>Vimos por este solicitar que sejam destinadas verbas em torno de R$ 120.000,00 para aquisição de um veículo com carroceria para a Secretaria de Educação.</t>
   </si>
   <si>
     <t>3399</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3399/oficio_067.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3399/oficio_067.pdf</t>
   </si>
   <si>
     <t>Nos termos do Art. 45, inciso XIII, da Lei Orgânica Municipal, venho requisitar de Vossa Excelência, a 5ª (quinta) parcela do Duodécimo, referente ao mês de maio de 2022, para as despesas administrativas da Câmara Municipal de Limeira do Oeste, Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>3400</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3400/oficio_068.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3400/oficio_068.pdf</t>
   </si>
   <si>
     <t>Vimos por este convidá-lo para uma reunião no dia 05 de maio do corrente ano às 18 horas nesta Casa de Leis para tratarmos de assuntos referentes às prestações de serviço da empresa Legaliza.</t>
   </si>
   <si>
     <t>3401</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3401/oficio_069.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3401/oficio_069.pdf</t>
   </si>
   <si>
     <t>Em resposta ao Ofício 001/2022, encaminho anexas as cópias do Ofício Circular nº 199/2021 – VCM que encaminhei aos Deputados Weliton e Elismar Prado solicitando recursos para a instalação de parques infantis em alguns locais, entre eles na E. M. Antônio Vicente Fonseca.</t>
   </si>
   <si>
     <t>3402</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>Venho respeitosamente solicitar providências para a quebra do barranco na estrada 080 (Sebastião Fonseca Barcelos), próximo ao Córrego do Chapéu (Vandico). _x000D_
 Há um barranco muito alto em uma curva desta estrada impede totalmente a visibilidade. Já ocorreram acidentes graves no local e por essa razão, antes que ocorram acidentes fatais, peço que seja feita essa quebra de barranco.</t>
   </si>
   <si>
     <t>3403</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>EBERTON SUINO, JUNINHO DA FARMACIA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3403/oficios_071.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3403/oficios_071.pdf</t>
   </si>
   <si>
     <t>Assim, vimos, respeitosamente solicitar que sejam engajados esforços para a confecção de projeto visando a construção de um campo de bocha no Estádio Municipal Luiz Carlos Ferrari, conforme já conversado com o Senhor Prefeito anteriormente.</t>
   </si>
   <si>
     <t>3410</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3410/of72-2022-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3410/of72-2022-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, vimos convidá-lo para uma reunião no dia 11 de maio, às 9 horas nesta Casa para tratarmos sobre doações de terremos, e assuntos referente a funcionário em situação especial.</t>
   </si>
   <si>
     <t>3411</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3411/of73-2022-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3411/of73-2022-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho expediente aprovado na 8ª RO realizada no dia 05 de maio.</t>
   </si>
   <si>
     <t>3412</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3412/of74-2022-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3412/of74-2022-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, venho solicitar que seja disponibilizado à população ônibus para transporte do pessoal ao 36º aniversário da Fazenda Barreiro P. A. Iturama, que se realizará no dia 14 de maio.</t>
   </si>
   <si>
     <t>3413</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3413/of75-2022-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3413/of75-2022-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Éder Aguiar, Secretário de Saúde, Vimos destinar o valor de R$ 20.000,00, para aquisição de um equipamento de emissões otoacústicas (teste da orelhinha), conforme orçamento anexos.</t>
   </si>
   <si>
     <t>3414</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3414/of76-2022-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3414/of76-2022-vcm.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Vilson Luiz da Silva - FETAEMG, Deputado Federal, Informamos que foi firmado um Acordo de Cooperação com o Município, por intermédio da Polícia Civil, solicitando a instalação, manutenção e funcionamento do Posto de Identificação (RG), assim solicitamos o apoio e atenção de Vossa Excelência, no empenho junto ao departamento competente.</t>
   </si>
   <si>
     <t>3415</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3415/of77-2022-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3415/of77-2022-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, solicito que sejam determinadas as providências necessárias para o reajuste dos vencimentos aos servidores ocupantes dos cargos de agentes comunitário de saúde e agentes de combate às endemias.</t>
   </si>
   <si>
     <t>3418</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3418/of78-2022-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3418/of78-2022-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho documentos contábeis referente a competência de abril.</t>
   </si>
   <si>
     <t>3424</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3424/of79-2022-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3424/of79-2022-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho o expediente aprovado na 9ª RO realizada no dia 19 de maio.</t>
   </si>
   <si>
     <t>3425</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3425/of80-2022-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3425/of80-2022-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho abaixo o expediente aprovado na 5ª RE realizada neste dia.</t>
   </si>
   <si>
     <t>3426</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3426/of81-2022-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3426/of81-2022-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, conforme solicitação contida no Ofício 153/2022-GP, devolvo os seguintes projetos. PLO 11/2022, PLO 12/2022 e PLO 13/2022.</t>
   </si>
   <si>
     <t>3441</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3441/of82-2022-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3441/of82-2022-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, venho requisitar a 6ª parcela do duodécimo, referente ao mês de junho.</t>
   </si>
   <si>
     <t>3442</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3442/of83-2022-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3442/of83-2022-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho o expediente aprovado na 10ª RO, realizada no dia 02 de junho.</t>
   </si>
   <si>
     <t>3443</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3443/of84-2022-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3443/of84-2022-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Éder Aguiar, SMS, Vimos solicitar a disponibilização de uma ambulância, com os devidos profissionais para acompanhar o evento do dia 04 de junho.</t>
   </si>
   <si>
     <t>3444</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3444/of85-2022-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3444/of85-2022-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho o expediente aprovado na 6ª RE realizada no dia 06/06/2022.</t>
   </si>
   <si>
     <t>3445</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>ANTONIO LUIZ, CELITA, DUNGA, EBERTON SUINO, TIA LAINY, WILLIAM BOZZA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3445/of86-2022-gpc-v.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3445/of86-2022-gpc-v.pdf</t>
   </si>
   <si>
     <t>Senhor Aelton Freitas, Deputado Federal, vimos por este solicitar um protocolo de intenções para parceria junto ao SENAR/SESI e SEBRAE para cursos profissionalizantes para o Município de Limeira do Oeste.</t>
   </si>
   <si>
     <t>3446</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>JUNINHO DA FARMACIA, TIA LAINY</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3446/of87-2022-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3446/of87-2022-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, vimos solicitar que seja destinado um transporte específico para os pacientes em tratamento no Hospital do Amor de Barretos.</t>
   </si>
   <si>
     <t>3450</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3450/of88-2022-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3450/of88-2022-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho documentos contábeis da Câmara Municipal referente a competência de maio.</t>
   </si>
   <si>
     <t>3451</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3451/of89-2022-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3451/of89-2022-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho expediente aprovada na 11ª RO, realizada dia 16 de junho.</t>
   </si>
   <si>
     <t>3452</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3452/of90-2022-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3452/of90-2022-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, solicito que seja oferecido transporte para as pessoas que realização as provas do ENCEJA no dia 28 de agosto do corrente ano na cidade de Votuporanga-SP.</t>
   </si>
   <si>
     <t>3453</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3453/of91-2022-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3453/of91-2022-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, solicito que seja incluído um(a) assistente social no quadro de profissionais da Unidade de Atendimento Imediato Marivone Ribeiro Lacerda.</t>
   </si>
   <si>
     <t>3454</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>CELITA, EBERTON SUINO</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3454/of92-2022-gpc_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3454/of92-2022-gpc_opt.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, solicitamos que seja adquirido um caminhão comboio misto.</t>
   </si>
   <si>
     <t>3455</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3455/of93-2022-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3455/of93-2022-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, venho requisitar a 7ª parcela do duodécimo, referente ao mês de julho.</t>
   </si>
   <si>
     <t>3456</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3456/of94-2022-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3456/of94-2022-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito e Senhor Moacir Gonçalves, diretor de transporte, solicito que seja disponibilizado transporte para 40 jovens participantes do Parlamento Jovem de Minas 2022 nos dias: 29 de julho para Uberlândia e 23 de setembro para Belo Horizonte.</t>
   </si>
   <si>
     <t>3457</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3457/of95-2022-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3457/of95-2022-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Zé Silva, Deputado Federal, solicito que intervenha junto aos órgãos competentes sobre o programa Casa Verde e Amarela, pois da forma que está impossibilita o crescimento e desenvolvimento dos municípios menores e que são atingidos pelo deficit imobiliário da mesma forma que municípios maiores.</t>
   </si>
   <si>
     <t>3461</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3461/of96-2022-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3461/of96-2022-gpc.pdf</t>
   </si>
   <si>
     <t>Encaminho abaixo relacionado o expediente aprovado na 11ª Reunião Ordinária realizada no dia 16 de junho de 2022:</t>
   </si>
   <si>
     <t>3462</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3462/of97-2022-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3462/of97-2022-gpc.pdf</t>
   </si>
   <si>
     <t>Encaminho a Vossa Excelência os seguintes documentos contábeis da Câmara Municipal referentes à competência de junho de 2022.</t>
   </si>
   <si>
     <t>3463</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3463/of98-2022-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3463/of98-2022-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho propostas de Subtemas para o tema Saúde Mental do Jovem 2022.</t>
   </si>
   <si>
     <t>3465</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3465/of99-2022-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3465/of99-2022-gpc.pdf</t>
   </si>
   <si>
     <t>Em razão das festividades da Comunidade de Santa Rita de Cassia, da Fazenda Paraíso I, II e III, solicito de Vossa Senhoria especial empenho no sentido de disponibilizar através desta secretaria o seguinte:</t>
   </si>
   <si>
     <t>3466</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>Venho por este solicitar a disponibilização de uma ambulância, com os devidos profissionais para acompanhar os eventos: cavalgada, missa, almoço e torneio de futebol, no dia 07 de agosto do corrente ano a partir das 9 horas na Comunidade de Santa Rita de Cássia da Fazenda Paraíso I, II e III.</t>
   </si>
   <si>
     <t>3467</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3467/of101-2022-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3467/of101-2022-gpc.pdf</t>
   </si>
   <si>
     <t>Solicitação visita ao imóvel na Rua Argentina entre As Ruas SP e GO, ao lado do nº 547.</t>
   </si>
   <si>
     <t>3472</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>Encaminho abaixo relacionado o expediente aprovado na 12ª Reunião Ordinária realizada no dia 21 de julho de 2022:</t>
   </si>
   <si>
     <t>3488</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3488/of103-2022-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3488/of103-2022-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho expediente aprovado na 7ª RE, realizada dia 26/07/2022.</t>
   </si>
   <si>
     <t>3489</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3489/of104-2022-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3489/of104-2022-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Deputado, Aelton Freitas, solicitamos a destinação de uma patrulha mecanizada para nosso município.</t>
   </si>
   <si>
     <t>3490</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3490/of105-2022-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3490/of105-2022-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Vanderlei Pereira de Queiroz, Presidente do CONSEP, venho convidá-lo para uma reunião no dia 09/08/2022, às 9 horas na Câmara Municipal para tratarmos sobre políticas públicas de prevenção ao uso de substâncias ilícitas por adolescentes.</t>
   </si>
   <si>
     <t>3491</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3491/of106-2022-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3491/of106-2022-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, venho requisitar a 8ª parcela do Duodécimo, referente ao mês de agosto.</t>
   </si>
   <si>
     <t>3492</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3492/of107-2022-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3492/of107-2022-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho o expediente aprovado na 14º RO, realizada dia 04 de agosto.</t>
   </si>
   <si>
     <t>3493</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3493/of108-2022-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3493/of108-2022-vcm.pdf</t>
   </si>
   <si>
     <t>Sra. Gislene Remi Rodrigues da Cunha, Superintendência Regional da Saúde de Uberaba, Venho através de o presente solicitar providências e ou constatação “in loco” no tocante ao Alvará Sanitário de n. 10/2021, expedido na Coordenação de Vigilância Sanitária da Secretária Municipal de Carneirinho/MG, visto que conforme documentação anexa, a empresa CORNÉLIO PAULO SILVA, inscrita no CNPJ n. 21.629.399/0001-44, não possui qualquer instalação ou local adequado para armazenamento de produtos alimentícios, nos moldes exigidos para atividades constantes de seu Cadastro Nacional de Pessoa Jurídica.</t>
   </si>
   <si>
     <t>3494</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3494/of109-2022-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3494/of109-2022-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho documentos contábeis referente à competência de julho de 2022.</t>
   </si>
   <si>
     <t>3507</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3507/of110-2022-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3507/of110-2022-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho expediente aprovado na 15ª RO, realizada dia 18 de agosto de 2022.</t>
   </si>
   <si>
     <t>3508</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3508/of111-2022-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3508/of111-2022-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, solicito que seja oferecido aos limeirenses transporte para a cidade de Iturama, pois em virtude da comemoração do aniversário da cidade, haverá um show em praça em praça pública com os cantores Matogrosso e Mathias.</t>
   </si>
   <si>
     <t>3509</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>ANTONIO LUIZ, CELITA, DUNGA, EBERTON SUINO, JUNINHO DA FARMACIA, TIA LAINY, TIÃO ARARA, WILLIAM BOZZA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3509/of112-2022-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3509/of112-2022-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Considerando as emendas impositivas previstas no orçamento para_x000D_
 execução no ano de 2022, nós Vereadores abaixo assinados destinamos o montante_x000D_
 de R$ 3.200,00, ou seja, R$ 400,00 de cada Vereador, a título de ajuda de custo às_x000D_
 Escolas Municipais, nas despesas para a realização da “Semana da criança”.</t>
   </si>
   <si>
     <t>3510</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3510/of113-2022-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3510/of113-2022-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Considerando as emendas impositivas previstas no orçamento para_x000D_
 execução no ano de 2022, nós Vereadores abaixo assinados destinamos o montante_x000D_
 de R$ 800,00, ou seja, R$ 100,00 de cada Vereador, a título de ajuda de custo para_x000D_
 a APAE, nas despesas para a realização da “Semana da criança”.</t>
   </si>
   <si>
     <t>3511</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>AILTO MORAES, DUNGA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3511/of114-2022-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3511/of114-2022-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Vilson Luiz da Silva - FETAEMG, Vimos respeitosamente solicitar o empenho de Vossa Excelência para a colocação de radar ou redutor de velocidade na Rodovia 497, altura do Km 163, sentido crescente da via, Iturama a Campina Verde próximo ao local de realização de leilões.</t>
   </si>
   <si>
     <t>3512</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3512/of115-2022-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3512/of115-2022-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Francisco Bezerra, Secretário de Obras e Serviços, venho respeitosamente solicitar que seja informado se a Secretaria de Obras e Serviços Públicos já está apta a emitir esse cartão. Em caso negativo, peço que seja informado o local que os interessados devem se dirigir para emissão do cartão, garantindo assim esse direito previsto em Lei.</t>
   </si>
   <si>
     <t>3526</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3526/of116-2022-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3526/of116-2022-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho expediente aprovado na 16ª RO realizada no dia 1º de setembro.</t>
   </si>
   <si>
     <t>3527</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3527/of117-2022-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3527/of117-2022-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, venho requisitar a 9ª parcela do Duodécimo, referente ao mês de setembro.</t>
   </si>
   <si>
     <t>3528</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3528/of118-2022-gpc-resposta_claudio_c_david.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3528/of118-2022-gpc-resposta_claudio_c_david.pdf</t>
   </si>
   <si>
     <t>Senhor Cláudio Castijo David, Em atenção ao requerimento, protocolado sob o nº 301, em_x000D_
 01/09/2022, informo que a pedido do ornamentalista Flávio José de França as flores_x000D_
 naturais foram recolhidas, após término da sessão solene, junto aos materiais_x000D_
 locados como: adereços, arranjos, aparadores, forração, etc.</t>
   </si>
   <si>
     <t>3529</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3529/of119-2022-vcmfotos_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3529/of119-2022-vcmfotos_opt.pdf</t>
   </si>
   <si>
     <t>Senhor João Erudoilhamiz de Jesus e Senhor Prefeito, venho respeitosamente solicitar que determine em regime de urgência o reparo da ponte localizada na Água Fria, propriedade do Senhor Luiz Português.</t>
   </si>
   <si>
     <t>3530</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3530/of120-2022-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3530/of120-2022-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, conforme solicitação contida no Ofício 264/2022-GP, devolvo o Projeto de Lei Ordinária nº 44/2022.</t>
   </si>
   <si>
     <t>3531</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3531/of121-2022-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3531/of121-2022-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho documentos contábeis da Câmara Municipal referente a competência de agosto de 2022.</t>
   </si>
   <si>
     <t>3532</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3532/of122-2022-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3532/of122-2022-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Clorivaldo José de Souza, em atenção ao Ofício protocolado sob nº 297/2022, informo que este legislativo está tomando as medidas necessária para a realização da análise solicitada.</t>
   </si>
   <si>
     <t>3533</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3533/of123-2022-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3533/of123-2022-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho o expediente aprovado na 17ª RO realizada no dia 15 de setembro de 2022.</t>
   </si>
   <si>
     <t>3541</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3541/of124-2022-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3541/of124-2022-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho expediente aprovado na 8ª RE, realizada neste dia.</t>
   </si>
   <si>
     <t>3542</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3542/of125-2022-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3542/of125-2022-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, conforme solicitação no Ofício 267/2022-GP, devolvo o Projeto de Lei Complementar 13/2022.</t>
   </si>
   <si>
     <t>3543</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3543/of126-2022-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3543/of126-2022-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, convido-o para uma reunião no dia 04 de outubro do corrente ano às 9 horas.</t>
   </si>
   <si>
     <t>3544</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>Senhor Prefeito, solicito que seja informada qual é a estimativa média por imóvel, ou seja, informar a estimativa de custo total anual com a coleta, bem como informar a quantidade de imóveis cadastrados no município até a presente data.</t>
   </si>
   <si>
     <t>3545</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3545/of128-2022-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3545/of128-2022-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, solicito que sejam informadas quais as ações que a referida Associação realizou no Município desde a data da celebração do termo associativo ou outro instrumento congênere, bem como se haverá alguma atividade a ser agregada às ações já desenvolvidas que justifique o aumento do valor da anuidade.</t>
   </si>
   <si>
     <t>3546</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3546/of129-2022-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3546/of129-2022-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Aerovaldo Pereira da Silva, Ailson Pereira de Queiroz, Moisés de Oliveira Tex, Pâmela Anselmo de Queiroz, Tendo em vista a Lei 10.098/2000, que “Estabelece normas gerais e critérios básicos para a promoção da acessibilidade das pessoas portadoras de deficiência ou com mobilidade reduzida, e dá outras providências”, venho por este_x000D_
 convidar Vossa Senhoria para uma reunião no dia 29 de setembro do corrente ano_x000D_
 às 9 horas, na Câmara Municipal de Limeira do Oeste, para tratarmos das medidas_x000D_
 adotadas pelo Município a respeito da aplicação da referida Lei.</t>
   </si>
   <si>
     <t>3547</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3547/of130-2022-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3547/of130-2022-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho o expediente aprovado na 9ª RE, realizada neste dia.</t>
   </si>
   <si>
     <t>3548</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3548/of131-2022-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3548/of131-2022-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, venho requisitar a 10ª parcela do Duodécimo, referente ao mês de outubro.</t>
   </si>
   <si>
     <t>3549</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3549/of132-2022-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3549/of132-2022-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, solicito que seja realizada a instalação das lixeiras que estão depositadas no almoxarifado da Secretaria Municipal de Obras e Serviços Públicos.</t>
   </si>
   <si>
     <t>3550</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3550/of132-2022-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3550/of132-2022-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho expediente aprovado na 18ª RO realizada no dia 06 de outubro.</t>
   </si>
   <si>
     <t>3551</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3551/of134-2022-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3551/of134-2022-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho documentos contábeis da Câmara referente à competência de setembro.</t>
   </si>
   <si>
     <t>3552</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3552/of135-2022-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3552/of135-2022-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Após reunião com os demais Vereadores, venho por este informar a_x000D_
 destinação das emendas impositivas (R$ 28.000,00):</t>
   </si>
   <si>
     <t>3553</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>AILTO MORAES, EBERTON SUINO, JUNINHO DA FARMACIA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3553/of136-2022-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3553/of136-2022-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Vimos por este solicitar a construção de pelo menos 10 pontos de ônibus com cobertura em nossa cidade.</t>
   </si>
   <si>
     <t>3554</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3554/137-2022-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3554/137-2022-vcm.pdf</t>
   </si>
   <si>
     <t>Vimos por este solicitar que Vossa Excelência proceda uma reestruturação salarial aos funcionários públicos municipais do Poder Executivo.</t>
   </si>
   <si>
     <t>3555</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3555/of138-2022-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3555/of138-2022-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, devolvo o Projeto de Lei Complementar nº 11/2022;_x000D_
 _x000D_
 Senhor Prefeito, encaminho expediente aprovado na 19ª RO realizada no dia 20 de outubro.</t>
   </si>
   <si>
     <t>3567</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3567/of139-elainy-convite-reuniao_zoonoeses-cinomose.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3567/of139-elainy-convite-reuniao_zoonoeses-cinomose.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, solicito a 11ª parcela do Duodécimo, referente ao mês de novembro.</t>
   </si>
   <si>
     <t>3568</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3568/of140-2022-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3568/of140-2022-gpc.pdf</t>
   </si>
   <si>
     <t>Senhora Katriana, Senhor Edson, Senhora Lindete, Senhora Brenda e Senhor Enedino, Diante do relato de aumento dos casos de cinomose em cães, vimos respeitosamente solicitar que Vossa Excelência determine a realização de uma campanha para vacinação, orientação e prevenção dessa doença.</t>
   </si>
   <si>
     <t>3569</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3569/of141-2022-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3569/of141-2022-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho expediente aprovado na 20ª RO realizada dia 03 de novembro.</t>
   </si>
   <si>
     <t>3570</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3570/of142-2022-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3570/of142-2022-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Enedino, Senhor Éder, Senhor Edison, Senhora Brenda, Senhora Lindete e Senhora Katriana, Vimos respeitosamente convidar Vossa Senhoria para uma reunião no dia 10 de novembro do corrente ano às 9 horas, na Câmara Municipal para tratarmos de assuntos referentes à causa animal.</t>
   </si>
   <si>
     <t>3571</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3571/of143-2022-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3571/of143-2022-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Moacir Gonçalves, solicito que seja disponibilizado transporte para 15 pessoas no dia 08/11/2022 para a cidade de Ituiutaba-MG., onde essas pessoas participarão da posse do Padre Marisvaldo, recentemente transferido de nossa cidade.</t>
   </si>
   <si>
     <t>3572</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3572/of144-2022-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3572/of144-2022-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, solicito que seja feita a aquisição de equipamentos adequado para içamento de materiais pesados.</t>
   </si>
   <si>
     <t>3573</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3573/of145-2022-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3573/of145-2022-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho documentos contábeis da Câmara Municipal referente a competência de outubro.</t>
   </si>
   <si>
     <t>3576</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3576/of146-2022-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3576/of146-2022-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho expediente aprovado na 21ª RO, realizada dia 17 de novembro.</t>
   </si>
   <si>
     <t>3580</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3580/cir147-2022-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3580/cir147-2022-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito crie uma premiação para a casa, a rua e o comércio mais bonito, no sentido natalino, como forma de incentivo para embelezar as ruas de nossa cidade.</t>
   </si>
   <si>
     <t>3581</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3581/cir148-2022-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3581/cir148-2022-gpc.pdf</t>
   </si>
   <si>
     <t>Senhora Rosane A. Gonçalves, Secretária M. Meio Ambiente, solicito que indique o local para o plantio das árvores, tendo em vista a compensação pelas que foram suprimidas no prédio da Câmara Municipal em razão da reforma.</t>
   </si>
   <si>
     <t>3591</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3591/of149-2022-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3591/of149-2022-vcm.pdf</t>
   </si>
   <si>
     <t>Senhores Deputados: Elismar Prado, Weliton Prado, Professor Wendel e Zé Silva: Vimos através do presente solicitar que Vossa Excelência viabilize verbas ou interceda junto aos órgãos competentes visando a destinação de um mamógrafo para nosso município.</t>
   </si>
   <si>
     <t>3592</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3592/of150-2022-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3592/of150-2022-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Pedro Socorro, Secretário Municipal de Promoção Social, em atenção ao Ofício 049/2022, indico as Vereadoras Elainy Apda. Souza (efetivo) e Celita Queiroz (suplente) para comporem o Conselho M. Antidrogas - COMAD.</t>
   </si>
   <si>
     <t>3593</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3593/of151-2022-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3593/of151-2022-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, requisito a 12ª parcela do Duodécimo, referente ao mês de dezembro.</t>
   </si>
   <si>
     <t>3594</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho o expediente aprovado na 22ª RO, realizada dia 05 de dezembro.</t>
   </si>
   <si>
     <t>3595</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3595/of153-2022-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3595/of153-2022-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Pedro Socorro, Secretário M. P. Social, solicito que seja disponibilizado o Centro Público de Convivência "Vicência Lorena Fonseca, para a cerimônia de encerramento e entrega dos certificados aos alunos participantes do Parlamento Jovem Minas 2022.</t>
   </si>
   <si>
     <t>3596</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3596/of154-2022-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3596/of154-2022-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito; Informo a Vossa Excelência que a reforma do imóvel da Câmara Municipal de Limeira do Oeste, está disponibilizando vários materiais utilizáveis e que estes, em função do princípio do patrimônio público, estão disponíveis para a municipalidade tomar posse e fazer a destinação correta.</t>
   </si>
   <si>
     <t>3598</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3598/of155-2022-gpc_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3598/of155-2022-gpc_opt.pdf</t>
   </si>
   <si>
     <t>Em resposta ao Ofício nº 334/2022-GP, encaminho, conforme solicitado, as imagens dos materiais disponibilizados ao Executivo.</t>
   </si>
   <si>
     <t>3599</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>DUNGA, JUNINHO DA FARMACIA, TIA LAINY, WILLIAM BOZZA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3599/156_-_vereadores_-_claudio_burrinho_-_informacoes_sobre_negligencia_em_atendimento_a_paciente.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3599/156_-_vereadores_-_claudio_burrinho_-_informacoes_sobre_negligencia_em_atendimento_a_paciente.pdf</t>
   </si>
   <si>
     <t>Senhor Cláudio Tomaz de Freitas, Prefeito de Iturama; Vimos, respeitosamente por meio deste ofício solicitar informações acerca do fato ocorrido no dia 02/12/2022, no “Hospital do Povo” de Iturama.</t>
   </si>
   <si>
     <t>3600</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>DUNGA, EBERTON SUINO, JUNINHO DA FARMACIA, TIA LAINY</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3600/157_-_vereadores_-_copasa_-_vazamento_de_esgoto.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3600/157_-_vereadores_-_copasa_-_vazamento_de_esgoto.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Samuel Von Ancken, Encarregado Sistema COPASA-MG;Diante da grande operação realizada por essa empresa na Rua São Paulo entre as Avenidas Bahia e Minas Gerais gostaríamos de saber se os problemas recorrentes apontados, a erosão em frente a antena da CTBC e o vazamento da Avenida Vereador Antônio Policarpo Garcia próximo à Travessa Mato Grosso do Sul foram solucionados.</t>
   </si>
   <si>
     <t>3601</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3601/of158-2022-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3601/of158-2022-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho documentos contábeis da Câmara referente à competência de novembro de 2022.</t>
   </si>
   <si>
     <t>3602</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho o expediente aprovado na 11ª R. E. realizada dia 21 de dezembro de 2022.</t>
   </si>
   <si>
     <t>3603</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3603/of160-2022-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3603/of160-2022-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Diante do que foi combinado, via telefone, com o Senhor Roberto Euzébio, Controlador Interno dessa Prefeitura, venho respeitosamente solicitar a suplementação nas verbas orçamentárias do ano de 2023, no valor de R$ 79.876,20.</t>
   </si>
   <si>
     <t>3605</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3605/of161-2022-gpc-devolucaonumerarios.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3605/of161-2022-gpc-devolucaonumerarios.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, venho por este fazer a devolução do seguinte numerário:_x000D_
 R$ 20.000,00 - Casa Apoio de Uberaba-MG_x000D_
 R$ 23.071,06 - Construção ponto de ônibus - Praça Amador J. Queiroz.</t>
   </si>
   <si>
     <t>3271</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto  de Lei Complementar do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3271/01-2022-_projleicomp-alteraanexo_i.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3271/01-2022-_projleicomp-alteraanexo_i.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES DO QUADRO DE PESSOAL DA CÂMARA MUNICIPAL DE LIMEIRA DO OESTE CONSTANTE NO ANEXO I, DA LEI COMPLEMENTAR Nº 10/2003, COM REDAÇÃO MODIFICADA PELA LEI COMPLEMENTAR Nº 46/2016.</t>
   </si>
   <si>
     <t>3309</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3309/02-_novo_proj_leicompleg-alteraanexo_i-mensagem-_mpmg.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3309/02-_novo_proj_leicompleg-alteraanexo_i-mensagem-_mpmg.pdf</t>
   </si>
   <si>
     <t>ALTERA O QUADRO DE PESSOAL, CRIA O CONTROLADOR INTERNO EM PROVIMENTO EFETIVO E MODIFICA OS ANEXOS I E III, DA LEI COMPLEMENTAR Nº 10/2003, COM REDAÇÃO MODIFICADA PELA LEI COMPLEMENTAR Nº 46/2016 DA CÂMARA MUNICIPAL DE LIMEIRA DO OESTE.</t>
   </si>
   <si>
     <t>3263</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>ENEDINO PEREIRA FILHO</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3263/projetoleicomp01.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3263/projetoleicomp01.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL E ANUAL AOS SERVIDORES PÚBLICOS ATIVOS, APOSENTADOS, PENSIONISTAS, AOS DE CARGOS COMISSIONADOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3264</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3264/projetoleicomp02.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3264/projetoleicomp02.pdf</t>
   </si>
   <si>
     <t>REAJUSTA O SALÁRIO DE SERVIDORES PÚBLICOS DO MUNICÍPIO DE LIMEIRA DO OESTE/MG QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3319</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3319/projleicomp03-2022.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3319/projleicomp03-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A DISPOR POR DECRETO AS PROVIDÊNCIAS NECESSÁRIA AO CUMPRIMENTO DO PISO DOS PROFISSIONAIS DO MAGISTÉRIO DA EDUCAÇÃO BÁSICA NACIONALMENTE ESTABELECIDO NA FORMA DO ART. 212-A, INCISO XII DA CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>3320</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3320/projleicomp04-2022.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3320/projleicomp04-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a conceder o reajuste do piso salarial dos profissionais do magistério da Educação Básica, nacionalmente estabelecido na forma do art. 212-A, inciso XII da Constituição Federal e pela Portaria nº 67/2022 do Ministro do Estado de Educação, bem como estabelecer por Decreto a planilha de valores concernente ao cumprimento do piso."</t>
   </si>
   <si>
     <t>3343</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3343/projleicomp05-2022.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3343/projleicomp05-2022.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA DE INCENTIVO A INSTALAÇÃO DE EMPRESAS E EMPREENDIMENTOS NO MUNICÍPIO DE LIMEIRA DO OESTE/MG, DENOMINADO "PROGREDIR", E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3358</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3358/projleicomp06-2022.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3358/projleicomp06-2022.pdf</t>
   </si>
   <si>
     <t>ACRESCE PARÁGRAFO TERCEIRO AO ARTIGO 7º DA LEI COMPLEMENTAR Nº 83/2021, QUE: "FIXA A PAUTA DE VALORES VENAIS DE IMÓVEIS PARA EFEITO DE CÁLCULO DE IMPOSTO PREDIAL E  TERRITORIAL URBANO - IPTU E IMPOSTO SOBRE TRANSMISSÃO DE BENS IMÓVEIS - ITBI, NO MUNICÍPIO DE LIMEIRA DO OESTE, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>3361</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3361/projleicomp07-2022-1_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3361/projleicomp07-2022-1_opt.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CÓDIGO DE PARCELAMENTO DO SOLO URBANO DO MUNICÍPIO DE LIMEIRA DO OESTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3406</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3406/projleicomp08-2022.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3406/projleicomp08-2022.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE DOAÇÃO DE IMÓVEIS URBANOS A FAMÍLIAS DE BAIXA RENDA, NA FORMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3409</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3409/of148-2022-gp-projleicomp09.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3409/of148-2022-gp-projleicomp09.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE REAJUSTE DE VENCIMENTO DOS OCUPANTES DOS CARGOS DE AGENTES DE COMBATE ÀS ENDEMIAS E AGENTE COMUNITÁRIO DE SAÚDE, PARA O FIM ESPECÍFICO DE ADEQUAÇÃO AO PISO SALARIAL PROFISSIONAL NACIONAL, ESTABELECIDO NA EMENDA CONSTITUCIONAL Nº 120, DE 05 DE MAIO DE 2022, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>3429</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3429/projleicomp10-2022.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3429/projleicomp10-2022.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PARCELAMENTO ESPECIAL MUNICIPAL E DÁ OUTRAS DISPOSIÇÕES.</t>
   </si>
   <si>
     <t>3469</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3469/projleicomp11-2022-codigodeobras-novo-08-dez.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3469/projleicomp11-2022-codigodeobras-novo-08-dez.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CÓDIGO DE OBRAS DO MUNICÍPIO DE LIMEIRA DO OESTE/MG.</t>
   </si>
   <si>
     <t>3477</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3477/projleicomp12-2022-08-03.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3477/projleicomp12-2022-08-03.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A IMPLANTAÇÃO DE TAXA PARA COBRANÇA PELA UTILIZAÇÃO DOS SERVIÇOS PÚBLICOS DE MANEJO DE RESÍDUOS SÓLIDOS – TMRS – NO ÂMBITO DO MUNICÍPIO DE LIMEIRA DO OESTE/MG, NA FORMA QUE ESPECIFICA”.</t>
   </si>
   <si>
     <t>3481</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3481/projleicomp13-2022-extincaocriacaocargos-prefeituraimpacto_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3481/projleicomp13-2022-extincaocriacaocargos-prefeituraimpacto_opt.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXTINÇÃO E CRIAÇÃO DE CARGOS PÚBLICOS, BEM COMO SOBRE A ABERTURA E A REDUÇÃO DE VAGAS DE CARGOS NO QUADRO DE PESSOAL DA PREFEITURA DE LIMEIRA DO OESTE, ALTERANDO ASSIM AS LEIS COMPLEMENTARES 05/2002 E 09/2003, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3579</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3579/projetoparcelamentosolo-zulmiramapa_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3579/projetoparcelamentosolo-zulmiramapa_opt.pdf</t>
   </si>
   <si>
     <t>INCLUI O LOTEAMENTO RESIDENCIAL SOL NASCENTE NO SETOR 02 PREVISTO NO ART. 2º, DA LEI MUNICIPAL COMPLEMENTAR Nº 83/2021.</t>
   </si>
   <si>
     <t>3261</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3261/projetoleiordinaria01.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3261/projetoleiordinaria01.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CARGA HORÁRIA SEMANAL MÍNIMA DOS PROFESSORES DA EDUCAÇÃO BÁSICA, EFETIVOS E CONTRATADOS, DO MUNICÍPIO DE LIMEIRA DO OESTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3262</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3262/projetoleiordinaria02.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3262/projetoleiordinaria02.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE LIMEIRA DO OESTE-MG, A CELEBRAR CONVÊNIOS, CONTRATOS, AJUSTES, TERMO DE FOMENTO E COLABORAÇÃO, ACORDO DE COOPERAÇÃO E OUTROS INSTRUMENTOS CONGÊNERES COM A UNIÃO, O ESTADO E OUTROS MUNICÍPIOS, BEM COMO COM AS ASSOCIAÇÕES E CONFEDERAÇÕES DE MUNICÍPIOS E AINDA COM AS PESSOAS JURÍDICAS DE DIREITO PÚBLICO OU PRIVADO.</t>
   </si>
   <si>
     <t>3265</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3265/projetoleiordinaria03.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3265/projetoleiordinaria03.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A REALIZAÇÃO DE CONVÊNIO ENTRE O MUNICÍPIO DE LIMEIRA DO OESTE E O TRIBUNAL DE JUSTIÇA DO ESTADO DE MINAS GERAIS PARA PROMOVER A CESSÃO DE ESTAGIÁRIO.</t>
   </si>
   <si>
     <t>3310</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3310/of40-2022-gp-projlei04.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3310/of40-2022-gp-projlei04.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3335</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3335/projetoleiordinaria05.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3335/projetoleiordinaria05.pdf</t>
   </si>
   <si>
     <t>INSTITUI AUXÍLIO ALIMENTAÇÃO AOS SERVIDORES PÚBLICOS DA ADMINISTRAÇÃO PÚBLICA DIRETA E INDIRETA DO MUNICÍPIO DE LIMEIRA DO OESTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3340</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3340/projetoleiordinaria06.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3340/projetoleiordinaria06.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA HABITACIONAL CASA VERDE E AMARELA NO ÂMBITO DO MUNICÍPIO DE LIMEIRA DO OESTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3341</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3341/projetoleiordinaria07.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3341/projetoleiordinaria07.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE LIMEIRA DO OESTE A ABRIR CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO DE 2022.</t>
   </si>
   <si>
     <t>3342</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3342/projetoleiordinaria08.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3342/projetoleiordinaria08.pdf</t>
   </si>
   <si>
     <t>3359</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3359/projetoleiordinaria09.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3359/projetoleiordinaria09.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE LIMEIRA DO OESTE A ABRIR CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3360</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3360/projetoleiordinaria10.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3360/projetoleiordinaria10.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O PROGRAMA HABITACIONAL CASA VERDE E AMARELA NO ÂMBITO DO MUNICÍPIO DE LIMEIRA DO OESTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3362</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3362/projetoleiordinaria11.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3362/projetoleiordinaria11.pdf</t>
   </si>
   <si>
     <t>RETIFICA A REDAÇÃO DO INCISO I, DO ARTIGO 5º, DA LEI MUNICIPAL Nº 923, DE 09 DE JUNHO DE 2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3363</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3363/projetoleiordinaria12.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3363/projetoleiordinaria12.pdf</t>
   </si>
   <si>
     <t>INSTITUI O  SISTEMA MUNICIPAL DE ESPORTES, NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3364</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3364/projetoleiordinaria13.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3364/projetoleiordinaria13.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE AUXÍLIO FINANCEIRO A ATLETAS E EQUIPES AMADORAS QUE REPRESENTEM O MUNICÍPIO EM COMPETIÇÕES ESPORTIVAS, NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3365</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3365/projetoleiordinaria14.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3365/projetoleiordinaria14.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE LIMEIRA DO OESTE/MG A CONTRATAR COM O BANCO DE DESENVOLVIMENTO DE MINAS GERAIS S/A - BDMG, OPERAÇÕES DE CRÉDITO COM OUTORGA DE GARANTIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3366</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3366/projetoleiordinaria15.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3366/projetoleiordinaria15.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO CAPUT, DOS PARÁGRAFOS PRIMEIRO E SEGUNDO E ACRESCE PARÁGRAFO TERCEIRO AO ARTIGO SEGUNDO DA LEI MUNICIPAL Nº 490, DE 11 DE DEZEMBRO DE 2007, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3383</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3383/projetoleiordinaria16.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3383/projetoleiordinaria16.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CELEBRAR ACORDO DE COOPERAÇÃO COM A ASSOCIAÇÃO PROFISSIONALIZANTE JOVEM CIDADÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3384</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3384/projetoleiordinaria17-ldo2023_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3384/projetoleiordinaria17-ldo2023_opt.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E A EXECUÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2023 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3390</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3390/projeto_de_lei_ordinaria_no_18.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3390/projeto_de_lei_ordinaria_no_18.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE ALTERAÇÕES NAS LEIS MUNICIPAIS Nº 933, DE 20/09/2021 E Nº 953 DE 30/12/2021 E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>3391</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3391/projeto_de_lei_ordinaria_no_19.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3391/projeto_de_lei_ordinaria_no_19.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3407</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3407/projetoleiordinaria20.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3407/projetoleiordinaria20.pdf</t>
   </si>
   <si>
     <t>INCLUI AS SEÇÕES X E XI E OS ARTIGOS 29-A E 29-B NO CAPÍTULO III, DA LEI MUNICIPAL Nº 644, DE 29 DE ABRIL DE 2013, QUE: DISPÕE SOBRE A REGULAMENTAÇÃO E CRITÉRIOS PARA A CONCESSÃO DOS SERVIÇOS SOCIOASSISTENCIAIS E DE BENEFÍCIOS EVENTUAIS E EMERGENCIAIS NO ÂMBITO DA POLÍTICA MUNICIPAL DE ASSISTÊNCIA SOCIAL.</t>
   </si>
   <si>
     <t>3431</t>
   </si>
   <si>
     <t>Executivo pulou o número.</t>
   </si>
   <si>
     <t>3432</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3432/projetoleiordinaria22.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3432/projetoleiordinaria22.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DOS ARTIGOS 7º E 9º DA LEI Nº 546, DE 12 DE ABRIL DE 2010, MODIFICADA PELAS LEIS Nº 780/2017, 826/2018 E 884/2020, QUE AUTORIZA A DOAÇÃO DOS IMÓVEIS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3433</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3433/projetoleiordinaria23.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3433/projetoleiordinaria23.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ARTIGOS 24, 25 E 26 DA LEI Nº 491, DE 11 DE DEZEMBRO DE 2007, QUE: "CRIA O CONSELHO E O FUNDO MUNICIPAL DO IDOSO DE LIMEIRA DO OESTE, ESTADO DE MINAS GERAIS, DISPÕE SOBRE A POLÍTICA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3434</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3434/projetoleiordinaria24.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3434/projetoleiordinaria24.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE IMÓVEL A PESSOA CARENTE QUE MENCIONA, EM CONFORMIDADE COM A LEI COMPLEMENTAR Nº 93, DE 23 DE MAIO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3435</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3435/projetoleiordinaria25.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3435/projetoleiordinaria25.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA MUNICIPAL DE INCENTIVO AO ESPORTE E LAZER E SOBRE CONCESSÃO DE AUXÍLIO FINANCEIRO A ATLETAS E EQUIPES QUE REPRESENTAM O MUNICÍPIO EM COMPETIÇÕES ESPORTIVAS, NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3437</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3437/plo_26.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3437/plo_26.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE LIMEIRA DO OESTE A ABRIR CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO DE 2022</t>
   </si>
   <si>
     <t>3438</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3438/plo_27.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3438/plo_27.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3447</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3447/of182-2022-gp-projleiord28_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3447/of182-2022-gp-projleiord28_opt.pdf</t>
   </si>
   <si>
     <t>3468</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3468/projetoleiordinaria29-creditosadicionais.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3468/projetoleiordinaria29-creditosadicionais.pdf</t>
   </si>
   <si>
     <t>3470</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3470/projetoleiordinaria30-denominacaoguardamirim-quincao_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3470/projetoleiordinaria30-denominacaoguardamirim-quincao_opt.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE "SARGENTO JOAQUIM GOMES - QUINCÃO" O PROJETO GUARDA MIRIM DO MUNICÍPIO DE LIMEIRA DO OESTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3471</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3471/of218-2022-gp-projleiord31.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3471/of218-2022-gp-projleiord31.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA TRANSFERÊNCIA DE CONTRIBUIÇÃO AO SINDICATO DOS PRODUTORES RURAIS DE LIMEIRA DO OESTE, BEM COMO ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3476</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3476/projleiord32-2022.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3476/projleiord32-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE LIMEIRA DO OESTE A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DE 2022.</t>
   </si>
   <si>
     <t>3479</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3479/projleiord33-2022-alteralei_508.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3479/projleiord33-2022-alteralei_508.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 2º, DA LEI MUNICIPAL Nº 508, DE 09 DE DEZEMBRO DE 2008 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3480</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3480/projleiord34-2022-alteraleis933-953.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3480/projleiord34-2022-alteraleis933-953.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES NAS LEIS MUNICIPAIS Nº 933, DE 20/09/2021 E Nº 953, DE 30/12/2021, ALTERADAS PELA LEI Nº 970/2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3484</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3484/projleiord35-2022-programaauxiliosaude.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3484/projleiord35-2022-programaauxiliosaude.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA DE AUXÍLIO À SAÚDE SUPLEMENTAR E AUTORIZA A CONTRATAÇÃO DE ASSISTÊNCIA À SAÚDE DO SERVIDOR PÚBLICO MUNICIPAL DO PODER EXECUTIVO, ATIVO OU INATIVO E SEUS DEPENDENTES E AOS PENSIONISTAS NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3485</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3485/projleiord36-2022-alteraleiord565.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3485/projleiord36-2022-alteraleiord565.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO NA LEI MUNICIPAL Nº 565, DE 07 DE OUTUBRO DE 2010 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3486</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3486/projleiord37-2022-escolhadiretorescolarmunicipal_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3486/projleiord37-2022-escolhadiretorescolarmunicipal_opt.pdf</t>
   </si>
   <si>
     <t>ESTABELECE CRITÉRIOS E CONDIÇÕES PARA A ESCOLHA DE DIRETOR ESCOLAR OU COORDENADOR ESCOLAR, BEM COMO DE VICE-DIRETOR ESCOLAR, DAS UNIDADES ESCOLARES DA REDE MUNICIPAL DE ENSINO DE LIMEIRA DO OESTE-MG, MEDIANTE CRITÉRIOS TÉCNICOS DE MÉRITO E DESEMPENHO, NA FORMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3497</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3497/projleiord38-2022-firmarconveniosmunicipios.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3497/projleiord38-2022-firmarconveniosmunicipios.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE LIMEIRA DO OESTE/MG A FIRMAR CONVÊNIO DE COOPERAÇÃO COM OS MUNICÍPIOS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3498</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3498/projleiord39-2022-creditosadicionaissuplementares.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3498/projleiord39-2022-creditosadicionaissuplementares.pdf</t>
   </si>
   <si>
     <t>3499</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3499/projleiord40-2022-creditosadicionaissuplementares15.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3499/projleiord40-2022-creditosadicionaissuplementares15.pdf</t>
   </si>
   <si>
     <t>3500</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3500/projleiord41-2022-creditosadicionaissuplementares-custearvalealimentacao.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3500/projleiord41-2022-creditosadicionaissuplementares-custearvalealimentacao.pdf</t>
   </si>
   <si>
     <t>3502</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3502/projleiord42-2022-creditosadicionaissuplementares-energiasolarfotovoltaica.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3502/projleiord42-2022-creditosadicionaissuplementares-energiasolarfotovoltaica.pdf</t>
   </si>
   <si>
     <t>3503</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3503/projleiord43-2022-credadicsupl-custeioapae-substitutivo.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3503/projleiord43-2022-credadicsupl-custeioapae-substitutivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO VIGENTE E RETIFICA TABELA DAS ENTIDADES CONTEMPLADAS COM CONTRIBUIÇÃO SOCIAL E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3514</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3514/projleiord-44-2022-instituidiacristao.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3514/projleiord-44-2022-instituidiacristao.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA DO CRISTÃO JUNTO AO CALENDÁRIO OFICIAL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3515</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3515/projleiord-45-2022-pagto-educacao-fundeb.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3515/projleiord-45-2022-pagto-educacao-fundeb.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3516</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3516/projleiord-46-2022-pgto-serv-diversas-secretarias.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3516/projleiord-46-2022-pgto-serv-diversas-secretarias.pdf</t>
   </si>
   <si>
     <t>3517</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3517/projleiord-47-2022-pgto-servidores-saude.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3517/projleiord-47-2022-pgto-servidores-saude.pdf</t>
   </si>
   <si>
     <t>3518</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3518/projleiord-48-2022-pgto-servidores-secretaria-saude.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3518/projleiord-48-2022-pgto-servidores-secretaria-saude.pdf</t>
   </si>
   <si>
     <t>3519</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3519/projleiord-49-2022-profeducfundeb-reajuste.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3519/projleiord-49-2022-profeducfundeb-reajuste.pdf</t>
   </si>
   <si>
     <t>3521</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3521/projleiord-50-2022-alteralei920-circuitoturisticoata-termo_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3521/projleiord-50-2022-alteralei920-circuitoturisticoata-termo_opt.pdf</t>
   </si>
   <si>
     <t>ALTERA O VALOR DA ANUIDADE DESTINADO À ASSOCIAÇÃO DO CIRCUITO TURÍSTICO ROTA DO TRIÂNGULO – IGR ROTA DO TRIÂNGULO PREVISTO NO ART. 2º, DA LEI Nº 920, DE  24 DE MAIO DE 2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3522</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3522/projleiord-51-2022-alteralei849-fupa.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3522/projleiord-51-2022-alteralei849-fupa.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 4º, DA LEI MUNICIPAL Nº 849, DE 07 DE MAIO DE 2019, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3534</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3534/projleiord-52-2022-alteralei992.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3534/projleiord-52-2022-alteralei992.pdf</t>
   </si>
   <si>
     <t>RETIFICA AS FONTES FR: 168 E FR: 169 INDICADAS NO ART. 1º, DA LEI MUNICIPAL Nº 992, DE 02 DE SETEMBRO DE 2022.</t>
   </si>
   <si>
     <t>3535</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3535/projleiord-53-2022-loa-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3535/projleiord-53-2022-loa-2023.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE LIMEIRA DO OESTE - MG, PARA O EXERCÍCIO FINANCEIRO DE 2023.</t>
   </si>
   <si>
     <t>3536</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3536/projleiord-54-2022-subvencao.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3536/projleiord-54-2022-subvencao.pdf</t>
   </si>
   <si>
     <t>INSTITUI SUBVENÇÕES SOCIAIS E CONTRIBUIÇÕES MUNICIPAIS PARA O EXERCÍCIO FINANCEIRO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3539</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3539/projleiord-55-2022-alteralei913.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3539/projleiord-55-2022-alteralei913.pdf</t>
   </si>
   <si>
     <t>ACRESCE A ALÍNEA "D" NO ARTIGO 1º DA LEI MUNICIPAL Nº 913, DE 25 DE JANEIRO DE 2021, QUE: AUTORIZA O PODER EXECUTIVO A FIRMAR CONVÊNIO, TERMO, CONTRATO  OU OUTROS INSTRUMENTOS CONGÊNERES COM AS INSTITUIÇÕES FINANCEIRAS QUE MENCIONA, VISANDO À CONCESSÃO DE EMPRÉSTIMOS AOS SEUS SERVIDORES PÚBLICOS EFETIVOS COM PAGAMENTO MEDIANTE CONSIGNAÇÃO EM FOLHA DE PAGAMENTO.</t>
   </si>
   <si>
     <t>3540</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3540/projleiord-56-2022-alteralei560.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3540/projleiord-56-2022-alteralei560.pdf</t>
   </si>
   <si>
     <t>ALTERA A COMPOSIÇÃO DO CONSELHO MUNICIPAL ANTIDROGAS - COMAD, CRIADO PELA LEI MUNICIPAL Nº 560, DE 24 DE AGOSTO DE 2010, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3556</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3556/projleiord-57-2022-alteraleis933-953.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3556/projleiord-57-2022-alteraleis933-953.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES NAS LEIS MUNICIPAIS Nº 933/2021 E Nº 953/2021, ALTERADAS PELAS LEIS MUNICIPAIS Nº 970/2022 E Nº 988/2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3557</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3557/projleiord-58-2022-servicofunerario.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3557/projleiord-58-2022-servicofunerario.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SERVIÇO FUNERÁRIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3578</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3578/projleiord-59-2022-alteraleimun949.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3578/projleiord-59-2022-alteraleimun949.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 2°, DA LEI MUNICIPAL 949, DE 21 DE DEZEMBRO DE 2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3586</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3586/projleiord-60-2022-sistemaunicoassistenciasocial_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3586/projleiord-60-2022-sistemaunicoassistenciasocial_opt.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SISTEMA ÚNICO DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE LIMEIRA DO OESTE, NA FORMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3587</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3587/projleiord-61-2022-denominacaosalaraiox-aurea.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3587/projleiord-61-2022-denominacaosalaraiox-aurea.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE "ÁUREA SOARES DE QUEIROZ" A SALA DE RAIO X DO MUNICÍPIO DE LIMEIRA DO OESTE/MG, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3588</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3588/projleiord-62-2022-denominacaosalaultrassonografiaapda.spontan.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3588/projleiord-62-2022-denominacaosalaultrassonografiaapda.spontan.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE "APARECIDA DO CARMO SPONTAN" A SALA DE ULTRASSONOGRAFIA DO MUNICÍPIO DE LIMEIRA DO OESTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3266</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3266/plol01-2022-revisao_servidores.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3266/plol01-2022-revisao_servidores.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL DAS REMUNERAÇÕES DOS SERVIDORES PÚBLICOS MUNICIPAIS DA CÂMARA MUNICIPAL DE LIMEIRA DO OESTE, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>3267</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3267/plol02-2021-revisao_prefeito-vice-secretarios.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3267/plol02-2021-revisao_prefeito-vice-secretarios.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL E ANUAL AOS VENCIMENTOS DO PREFEITO, VICE-PREFEITO , SECRETÁRIOS MUNICIPAIS E CONSELHEIROS TUTELARES DO MUNICÍPIO DE LIMEIRA DO OESTE, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>3295</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3295/03-2022-_altera_lei_848_-conselho_defesa_animais_1.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3295/03-2022-_altera_lei_848_-conselho_defesa_animais_1.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 4º NO TOCANTE A COMPOSIÇÃO DE SEUS MEMBROS, DA LEI Nº 848 DE 07 DE MAIO DE 2019, QUE INSTITUI O CONSELHO MUNICIPAL DE PROTEÇÃO E DEFESA DOS ANIMAIS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3336</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3336/plol-04-2022-denominacao_centro_cultural_pages_1_-_7.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3336/plol-04-2022-denominacao_centro_cultural_pages_1_-_7.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE “MARIÁ BERTOLOTO COSTA” O CENTRO CULTURAL E DE “CLÓVIS BENEDITO BARBOSA” O MUSEU HISTÓRICO DO MUNICÍPIO DE LIMEIRA DO OESTE, CRIADOS PELA LEI MUNICIPAL 960/2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3408</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3408/plol005-2022-transmissaoaovivo.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3408/plol005-2022-transmissaoaovivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRANSMISSÃO AO VIVO, VIA INTERNET, DE TODAS AS LICITAÇÕES REALIZADAS NOS PODERES EXECUTIVO E LEGISLATIVO DO MUNICÍPIO DE LIMEIRA DO OESTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3421</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3421/06-nova_lei_jeton.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3421/06-nova_lei_jeton.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PAGAMENTO DE “JETON” AOS AGENTES PÚBLICOS DESIGNADOS PARA EXERCEREM FUNÇÕES ESSENCIAIS ÀS CONTRATAÇÕES NO ÂMBITO DA CÂMARA MUNICIPAL DE LIMEIRA DO OESTE, EM ATENDIMENTO À LEI FEDERAL Nº 14.133/2021, REVOGA NA ÍNTEGRA AS LEIS Nº 743/2015 E 751/2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3501</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3501/projeto_de_lei_psicologo_e_assist_social_1.odt</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3501/projeto_de_lei_psicologo_e_assist_social_1.odt</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ESTABELECER A INCLUSÃO DO PSICÓLOGO E ASSISTENTE SOCIAL ESCOLAR/EDUCACIONAL NAS ESCOLAS E OU INSTITUIÇÕES DE ENSINO DA REDE PÚBLICA NO MUNICÍPIO DE LIMEIRA DO OESTE/MG.</t>
   </si>
   <si>
     <t>3604</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3604/08-2022-carteirinhaautista-2022-12-27.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3604/08-2022-carteirinhaautista-2022-12-27.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO NO MUNICÍPIO DE LIMEIRA DO OESTE/MG DA “CARTEIRA DE IDENTIFICAÇÃO DA PESSOA COM TRANSTORNO DO ESPECTRO AUTISTA” (CIPTEA) E A OBRIGATORIEDADE DE ATENDIMENTO PREFERENCIAL NOS ESTABELECIMENTOS PÚBLICOS E PRIVADOS DESTE MUNICÍPIO, BEM COMO A INSERÇÃO DO SÍMBOLO MUNDIAL DO AUTISMO NAS PLACAS DE ATENDIMENTO PRIORITÁRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3270</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3270/01-_proj_res_abracam.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3270/01-_proj_res_abracam.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FILIAÇÃO DESTA CÂMARA MUNICIPAL À ASSOCIAÇÃO BRASILEIRA DE CÂMARAS MUNICIPAIS – ABRACAM.</t>
   </si>
   <si>
     <t>3269</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3269/02-revisaosalarial_veradores.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3269/02-revisaosalarial_veradores.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL E ANUAL AOS SUBSÍDIOS DOS VEREADORES DO MUNICÍPIO DE LIMEIRA DO OESTE, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>3339</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3339/03-_alteracao_do_qdd_lei_orcamentaria_2022_1.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3339/03-_alteracao_do_qdd_lei_orcamentaria_2022_1.pdf</t>
   </si>
   <si>
     <t>ALTERA O QUADRO DE DETALHAMENTO DAS DESPESAS – Q. D. D. DA RESOLUÇÃO Nº 194 DE 08-10-2021.</t>
   </si>
   <si>
     <t>3367</t>
   </si>
   <si>
     <t>CELITA, EBERTON SUINO, JUNINHO DA FARMACIA, WILLIAM BOZZA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3367/04-proj_res_reaj_diarias-sem_fichas.odt</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3367/04-proj_res_reaj_diarias-sem_fichas.odt</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DO ANEXO II, DA LEI Nº 670/2013, QUE “AUTORIZA A CONCESSÃO DE DIÁRIAS E ADIANTAMENTOS AO PRESIDENTE DA CÂMARA, VEREADORES, SERVIDORES, PRESTADORES DE SERVIÇO E MEMBROS DE COMISSÕES DO PODER LEGISLATIVO DE LIMEIRA DO OESTE-MG.”</t>
   </si>
   <si>
     <t>3420</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3420/05-_agentes_contratacoes_e_demais_funcoes.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3420/05-_agentes_contratacoes_e_demais_funcoes.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A LEI FEDERAL No 14.133, DE 1º DE ABRIL DE 2021, NO QUE SE REFERE AOS SERVIDORES PÚBLICOS QUE DESEMPENHAM FUNÇÕES ESSENCIAIS NOS PROCEDIMENTOS DE CONTRATAÇÕES PÚBLICAS NO ÂMBITO DA CÂMARA MUNICIPAL DE LIMEIRA DO OESTE – MG.</t>
   </si>
   <si>
     <t>3423</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3423/06-modelo_projres_dispensa_eletronica.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3423/06-modelo_projres_dispensa_eletronica.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A DISPENSA DE LICITAÇÃO, NA FORMA ELETRÔNICA, DE QUE TRATA A LEI Nº 14.133, DE 1º DE ABRIL DE 2021, E INSTITUI O SISTEMA DE DISPENSA ELETRÔNICA, NO ÂMBITO DA CÂMARA MUNICIPAL DE LIMEIRA DO OESTE-MG.</t>
   </si>
   <si>
     <t>3487</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3487/07_-_proj_resol_remanejamento.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3487/07_-_proj_resol_remanejamento.pdf</t>
   </si>
   <si>
     <t>REMANEJA POR ANULAÇÕES DOTAÇÕES ORÇAMENTÁRIAS DA CÂMARA MUNICIPAL DE LIMEIRA DO OESTE-MG, NO EXERCÍCIO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3520</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3520/08-proj_res_lanches.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3520/08-proj_res_lanches.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O FORNECIMENTO DE COFFEE BREAKS, PEQUENOS LANCHES E BEBIDAS NÃO ALCOÓLICAS PARA A CÂMARA MUNICIPAL DE LIMEIRA DO OESTE NAS CONDIÇÕES E SITUAÇÕES ESPECIFICA.</t>
   </si>
   <si>
     <t>3523</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3523/09-previsaoorcamentaria-2023.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3523/09-previsaoorcamentaria-2023.pdf</t>
   </si>
   <si>
     <t>PREVISÃO DA CONSOLIDAÇÃO  DO ORÇAMENTO DA CÂMARA MUNICIPAL PARA COMPOR A LEI ORÇAMENTÁRIA ANUAL DO MUNICÍPIO DE LIMEIRA DO OESTE NO EXERCÍCIO DE 2023.</t>
   </si>
   <si>
     <t>3524</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3524/10-_proj_escola_legislativo.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3524/10-_proj_escola_legislativo.pdf</t>
   </si>
   <si>
     <t>CRIA A ESCOLA DO LEGISLATIVO DE LIMEIRA DO OESTE, NO ÂMBITO DA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3566</t>
   </si>
   <si>
     <t>ALTERA O ART. 120 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE LIMEIRA DO OESTE, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>3597</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3597/12_-_proj_resol_remanejamento.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3597/12_-_proj_resol_remanejamento.pdf</t>
   </si>
   <si>
     <t>3302</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3302/01-2022-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3302/01-2022-c.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, venho respeitosamente requerer uma revisão no Regimento_x000D_
 Interno desta Casa e na Lei Orgânica Municipal, para que possam ser feitas as_x000D_
 adequações e/ou alterações necessárias, visto que o Regimento Interno teve sua_x000D_
 última revisão no ano de 2004 e a Lei Orgânica nunca foi revisada.</t>
   </si>
   <si>
     <t>3303</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3303/02-2022-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3303/02-2022-c.pdf</t>
   </si>
   <si>
     <t>REQUERER ao Senhor Prefeito que envie a esta Casa de Leis, cópia (inteiro teor) do Processo Licitatório no 635/2021, cujo objeto é a contratação de empresa para prestação de serviços de publicidade.</t>
   </si>
   <si>
     <t>3304</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3304/03-2022-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3304/03-2022-c.pdf</t>
   </si>
   <si>
     <t>REQUERER ao Senhor Prefeito que envie a esta Casa de Leis cópia (inteiro teor) do Processo Licitatório no 132/2021, cujo objeto é a contratação de empresa especializada em organização de eventos para realização do réveillon 2021.</t>
   </si>
   <si>
     <t>3305</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3305/04-2022-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3305/04-2022-c.pdf</t>
   </si>
   <si>
     <t>REQUERER ao Senhor Prefeito que envie a esta Casa de Leis as seguintes informações:_x000D_
 1) quantos e quais departamentos foram afetados;_x000D_
 2) quais os procedimentos adotados;_x000D_
 3) qual o prazo para restabelecer o sistema;_x000D_
 4) se as invasões afetam o portal da transparência;_x000D_
 5) se há relação entre as invasões e o não pagamento dos salários dos funcionários até a presente data;_x000D_
 6) se o Município não possui nenhum tipo de software de proteção para o sistema.</t>
   </si>
   <si>
     <t>3306</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3306/05-2022-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3306/05-2022-c.pdf</t>
   </si>
   <si>
     <t>Venho a Vossas Excelências solicitar providências nos seguintes termos:_x000D_
 Tramita nesta Casa Legislativa o Projeto de Lei Complementar do Legislativo no 01/2022,_x000D_
 DISPÕE SOBRE ALTERAÇÕES DO QUADRO DE PESSOAL DA CÂMARA MUNICIPAL DE LIMEIRA DO OESTE CONSTANTE NO ANEXO |, DA LEI COMPLEMENTAR No 10/2003, COM REDAÇÃO MODIFICADA PELA LEI COMPLEMENTAR No 46/2016.</t>
   </si>
   <si>
     <t>3322</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3322/06-2022-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3322/06-2022-c.pdf</t>
   </si>
   <si>
     <t>Informe a esta Casa de Leis, a respeito da utilização da verba referente à Resolução 7924, de 10 de dezembro de 2021.</t>
   </si>
   <si>
     <t>3323</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3323/07-2022-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3323/07-2022-c.pdf</t>
   </si>
   <si>
     <t>Envie a esta Casa de Leis a seguinte documentação, digitalizada, referente ao Processo 40/2021, objeto: Registro de preços para aquisição futura de fraldas descartáveis infantis e geriátricas, por um período de 12 (doze) meses.</t>
   </si>
   <si>
     <t>3324</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3324/08-2022-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3324/08-2022-c.pdf</t>
   </si>
   <si>
     <t>Envie a esta Casa de Leis a seguinte documentação digitalizada referente ao Processo 74/2021, objeto: Registro de preços para aquisição futura de cestas básicas a serem doadas a famílias de baixa renda, por um período de 12 (doze) meses.</t>
   </si>
   <si>
     <t>3334</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3334/09-2022_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3334/09-2022_opt.pdf</t>
   </si>
   <si>
     <t>Requer o uso das dependências da Câmara para apresentação do projeto e realização de inscrições para o Parlamento Jovem de Minas 2022, no dia 24 de fevereiro às 19H00MIN.</t>
   </si>
   <si>
     <t>3350</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3350/10-2022.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3350/10-2022.pdf</t>
   </si>
   <si>
     <t>Requeiro as dependências da Câmara, para uma live sobre "Saúde Mental do Jovem", no dia 9 de março do corrente ano, das 9:30 às 13 horas.</t>
   </si>
   <si>
     <t>3351</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3351/11-2022.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3351/11-2022.pdf</t>
   </si>
   <si>
     <t>Requeiro as dependências da Câmara Municipal para realização das reuniões mensais com os jovens participantes do Projeto Parlamento Jovem de Minas 2022, nas seguintes datas: 09, 16, 23 e 30/03 das 18 às 20:30 horas.</t>
   </si>
   <si>
     <t>3355</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3355/12-2022.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3355/12-2022.pdf</t>
   </si>
   <si>
     <t>Requerer as dependências da Câmara para uma live sobre "Saúde Mental do Jovem: políticas de prevenção e tratamento", no dia 16 de março, das 15 às 17:30 horas.</t>
   </si>
   <si>
     <t>3356</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3356/13-2022.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3356/13-2022.pdf</t>
   </si>
   <si>
     <t>Requerer as dependências da Câmara para a abertura oficial do Parlamento Jovem de Minas 2022, no dia 29 de março do corrente ano das 19 às 22 horas.</t>
   </si>
   <si>
     <t>3357</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3357/14-2022.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3357/14-2022.pdf</t>
   </si>
   <si>
     <t>Requerer que seja feita a revisão dos valores pagos nas diárias dos servidores e dos agentes políticos desta Casa de Leis.</t>
   </si>
   <si>
     <t>3385</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3385/15-2022.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3385/15-2022.pdf</t>
   </si>
   <si>
     <t>Requerer as dependências da Câmara para realização das reuniões mensais com os jovens participantes do Projeto Parlamento Jovem.</t>
   </si>
   <si>
     <t>3386</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3386/16-2022.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3386/16-2022.pdf</t>
   </si>
   <si>
     <t>Requerer as dependências da Câmara para reunião com os pais dos alunos participantes do Parlamento Jovem Minas 2022.</t>
   </si>
   <si>
     <t>3387</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3387/17-2022.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3387/17-2022.pdf</t>
   </si>
   <si>
     <t>Requerer ajuda para custear duas refeições para os 40 jovens que participarão da palestra "_x000D_
 Saúde para os jovens", oferecido pela UFTM na cidade de Uberaba-MG, no dia 20/04/2022, em conformidade com a Resolução 193/2021.</t>
   </si>
   <si>
     <t>3416</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3416/18-2022.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3416/18-2022.pdf</t>
   </si>
   <si>
     <t>Requeiro as dependências da Câmara para realização das reuniões mensais com os jovens participantes do Projeto Parlamento Jovem de Minas 2022, nos dias 04, 11, 15 e 25/05, das 18 às 20:30 horas.</t>
   </si>
   <si>
     <t>3419</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3419/19-2022.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3419/19-2022.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito que informe a esta Casa em que estágio se encontra o projeto do Centro de Comercialização da Agricultura Familiar.</t>
   </si>
   <si>
     <t>3422</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3422/20-2022.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3422/20-2022.pdf</t>
   </si>
   <si>
     <t>Requer o uso das dependências da Câmara Municipal de Limeira do Oeste para realização das reuniões mensais com os jovens do Parlamento Jovem de Minas 2022, nos dias 1º, 8, 15, 22 e 28/08, das 18 às 20H30MIN.</t>
   </si>
   <si>
     <t>3427</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3427/21-2022.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3427/21-2022.pdf</t>
   </si>
   <si>
     <t>Vimos respeitosamente REQUERER ao Senhor Prefeito que envie toda documentação referente à compra do veículo van efetivada entre o Município de Limeira do Oeste e a empresa Favorita Comércio e Serviços Ltda.</t>
   </si>
   <si>
     <t>3428</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3428/22-2022.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3428/22-2022.pdf</t>
   </si>
   <si>
     <t>Vimos respeitosamente REQUERER ao Senhor Prefeito que envie a esta Casa de Leis o resultado da pesquisa realizada pelo Instituto Vertá Ltda., contrato nº 13/2022.</t>
   </si>
   <si>
     <t>3448</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3448/23-2022-ailto-eberton-ldo.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3448/23-2022-ailto-eberton-ldo.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Presidente a contratação de um profissional (técnico) para fazer a avaliação do Projeto de Lei Ordinária 17/2022-LDO.</t>
   </si>
   <si>
     <t>3449</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3449/24-2022.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3449/24-2022.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Presidente as dependências da Câmara Municipal para realização das reuniões mensais com os jovens participantes do Projeto Parlamento Jovem de Minas 2022, nas seguintes datas: 05, 06, 13, 20 e 27 de julho das 18 às 20:30 horas.</t>
   </si>
   <si>
     <t>3458</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3458/25-2022.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3458/25-2022.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito que envie a esta Casa de Leis os valores constantes nas contas da Prefeitura.</t>
   </si>
   <si>
     <t>3478</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3478/26-2022.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3478/26-2022.pdf</t>
   </si>
   <si>
     <t>Requeiro a confecção de camisetas personalizadas (camiseta de cor preto, com slogan dourado e a frase LEITE MATERNO É ALIMENTO DE OURO) a todos os funcionários da Câmara, aquisição de balões de ar (bexiga) douradas, para decoração da Câmara no referido mês.</t>
   </si>
   <si>
     <t>3482</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3482/27-2022.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3482/27-2022.pdf</t>
   </si>
   <si>
     <t>Requer dependências da Câmara para realização das reuniões mensais com os jovens participantes Projeto Parlamento Jovem de Minas 2022.</t>
   </si>
   <si>
     <t>3483</t>
   </si>
   <si>
     <t>ANTONIO LUIZ, JUNINHO DA FARMACIA, TIA LAINY</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3483/28-2022.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3483/28-2022.pdf</t>
   </si>
   <si>
     <t>REQUERER ao Senhor Prefeito que envie a esta Casa de Leis um relatório de despesas da Prefeitura com a empresa Intelligentsia &amp; Attitude Comunicação Ltda, no período entre 1º de janeiro de 2022 até a presente data.</t>
   </si>
   <si>
     <t>3513</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3513/29-2022.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3513/29-2022.pdf</t>
   </si>
   <si>
     <t>REQUERER ao Senhor Prefeito que envie a esta Casa de Leis todas as notas fiscais e os valores liquidados da empresa Intelligentsia &amp; Attitude Comunicação Ltda, no período entre 1º de janeiro de 2022 até a presente data.</t>
   </si>
   <si>
     <t>3558</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3558/30-2022.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3558/30-2022.pdf</t>
   </si>
   <si>
     <t>Requer as dependências da Câmara Municipal de Limeira do Oeste para realização das reuniões mensais com os jovens participantes do Projeto Parlamento Jovem de Minas 2022, nos dias 14 e 28 de setembro das 18 às 20h30min.</t>
   </si>
   <si>
     <t>3559</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3559/31-2022.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3559/31-2022.pdf</t>
   </si>
   <si>
     <t>Requerer nos termos do inciso III, do artigo 3º, da Resolução 193/2021, a possibilidade de disponibilizar transporte e recursos para que os participantes do parlamento jovem de Limeira do Oeste, participem da etapa da plenária estadual, na ALMG nos dias 21 à 23 de setembro de 2022.</t>
   </si>
   <si>
     <t>3560</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3560/32-2022.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3560/32-2022.pdf</t>
   </si>
   <si>
     <t>Vimos respeitosamente requerer que se possível sejam disponibilizadas no dia "Dia Nacional do Vereador" as fotos da posse desta legislatura em forma de álbum e a filmagem em mídia digital, justificando que em 2021 não foi possível a confecção destes.</t>
   </si>
   <si>
     <t>3561</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3561/32-2022.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3561/32-2022.pdf</t>
   </si>
   <si>
     <t>Requeiro as dependências da Câmara Municipal de Limeira do Oeste no dia 27 de setembro às 19 horas para uma roda de conversa sobre síndromes e deficiência intelectual.</t>
   </si>
   <si>
     <t>3562</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3562/34-2022.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3562/34-2022.pdf</t>
   </si>
   <si>
     <t>Requeiro as dependências da Câmara Municipal de Limeira do Oeste para realização das_x000D_
 reuniões mensais com os jovens participantes do Projeto Parlamento Jovem de Minas 2022, nos seguintes dias: 05, 19 e 26 de outubro das 18 às 20:30 horas.</t>
   </si>
   <si>
     <t>3563</t>
   </si>
   <si>
     <t>Requeiro as dependências da Câmara Municipal de Limeira do Oeste no dia 27 de outubro às 19 horas para uma reunião sobre síndromes e deficiência intelectual.</t>
   </si>
   <si>
     <t>3565</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3565/36-2022.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3565/36-2022.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito que envie a esta Casa de Leis uma relação das empresas que prestam serviços mecânicos de manutenção e reparo de maquinário pesados (retroescavadeira, patrol, tratores, etc), contendo nome das empresas, endereço e CNPJ.</t>
   </si>
   <si>
     <t>3574</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3574/37-2022.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3574/37-2022.pdf</t>
   </si>
   <si>
     <t>Requeiro as dependências da Câmara Municipal no dia 11 às 19 horas para uma reunião sobre síndromes e deficiência intelectual.</t>
   </si>
   <si>
     <t>3575</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3575/38-2022.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3575/38-2022.pdf</t>
   </si>
   <si>
     <t>Venho respeitosamente REQUERER um parecer técnico ao Projeto de Lei Ordinária no 53 que: “ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE LIMEIRA DO OESTE -_x000D_
 MG, PARA O EXERCÍCIO FINANCEIRO DE 2023".</t>
   </si>
   <si>
     <t>3590</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3590/39-2022.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3590/39-2022.pdf</t>
   </si>
   <si>
     <t>Requerer ao Senhor Prefeito que envie a esta Casa de Leis o seguinte:_x000D_
 Lista Veículos do Poder Executivo, por secretaria;_x000D_
 Lista veículos que possuem rastreamento;_x000D_
 informe a data de inicio do rastreamento de cada veículo.</t>
   </si>
   <si>
     <t>3436</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3436/of165-2022-gp-vetoproplei20.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3436/of165-2022-gp-vetoproplei20.pdf</t>
   </si>
   <si>
     <t>VETO INTEGRAL A PROPOSIÇÃO DE LEI Nº 20, DE 23 DE MAIO DE 2022.</t>
   </si>
   <si>
     <t>3417</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta Emenda a Lei Orgânica</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO CAPUT DO ARTIGO 139 – A E PARÁGRAFO ÚNICO DO ARTIGO 139-C DA LEI ORGÂNICA DO MUNICÍPIO DE LIMEIRA DO OESTE/MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3504</t>
   </si>
   <si>
     <t>EMEM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3504/01-2022-emenda_modificativa_projeto_lei_38-2022-conveniosmunicipios.odt</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3504/01-2022-emenda_modificativa_projeto_lei_38-2022-conveniosmunicipios.odt</t>
   </si>
   <si>
     <t>Modifica a redação do Art. 1º do Projeto de Lei nº 38.</t>
   </si>
   <si>
     <t>3505</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3505/01-2022-emenda_modificativa_projeto_lei_17-2022-ldo.odt</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3505/01-2022-emenda_modificativa_projeto_lei_17-2022-ldo.odt</t>
   </si>
   <si>
     <t>Modifica-se o Inciso II do Art. 19, do Projeto de Lei nº 17, que passa a ter a seguinte redação:_x000D_
 Modifica-se o Parágrafo Único, do Art. 25, que passa a ter a seguinte redação:</t>
   </si>
   <si>
     <t>3506</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3506/01-2022-emenda_modificativa_projeto_lei_40-2022-aberturacreditoadicsuplementar.odt</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3506/01-2022-emenda_modificativa_projeto_lei_40-2022-aberturacreditoadicsuplementar.odt</t>
   </si>
   <si>
     <t>Modifica-se o Caput do Art. 1º, do Projeto de Lei nº 40.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3991,67 +3991,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3294/01-2022_opt.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3307/02-2022-c.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3308/03-2022-c.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3325/04-2022-c.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3326/05-2022-c.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3327/06-2022-c.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3337/07-2022-c.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3338/08-2022-c.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3382/09-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3389/10-2022_opt.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3404/indicacao_011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3405/indicacao_012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3439/13-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3440/14-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3459/15-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3464/16-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3473/017-mauriciojunior-ponte_cabrinha_opt.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3474/018-mauriciojunior-bueiro_passagem_opt.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3475/019-mauriciojunior-william-mataburro_opt.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3495/20-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3496/21-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3525/22-2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3537/23-2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3538/24-2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3564/25-2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3577/26-2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3582/27-2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3583/28-2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3589/01_-_mocaoapoio-ailtocorreios.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3280/of01-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3281/of02-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3282/of03-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3283/of04-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3284/of05-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3285/of06-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3286/of07-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3287/of08-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3288/of09-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3289/of10-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3290/of11-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3291/of12-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3292/of13-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3293/of14-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3296/of15-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3297/of16-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3298/of17-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3299/of18-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3300/of19-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3301/of20-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3311/of21-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3312/of22-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3313/of23-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3314/of24-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3315/of25-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3316/of26-elainy-convite-reuniao_transito_escolas.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3317/of27-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3318/of28-2022-vcm_opt.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3321/of29-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3328/of30-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3329/of31-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3330/of32-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3331/of33-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3332/of34-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3333/of35-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3344/of36-2022-eberton-prefeito-balancete_janeiro.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3345/of37-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3346/of38-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3347/of39-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3348/of40-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3349/of41-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3352/of42-2022-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3353/of43-2022-vcm-todos-revisao_diarias.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3354/of44-2022-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3368/of45-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3369/of46-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3370/of47-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3371/of48-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3372/of49-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3373/of50-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3374/of51-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3375/of52-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3376/of53-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3377/of54-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3378/of55-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3379/of56-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3380/of57-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3381/of58-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3388/of59-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3393/oficio_061.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3394/oficio_062.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3395/oficio_063.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3396/oficio_064.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3397/oficio_65.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3398/oficio_66.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3399/oficio_067.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3400/oficio_068.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3401/oficio_069.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3403/oficios_071.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3410/of72-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3411/of73-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3412/of74-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3413/of75-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3414/of76-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3415/of77-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3418/of78-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3424/of79-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3425/of80-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3426/of81-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3441/of82-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3442/of83-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3443/of84-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3444/of85-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3445/of86-2022-gpc-v.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3446/of87-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3450/of88-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3451/of89-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3452/of90-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3453/of91-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3454/of92-2022-gpc_opt.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3455/of93-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3456/of94-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3457/of95-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3461/of96-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3462/of97-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3463/of98-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3465/of99-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3467/of101-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3488/of103-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3489/of104-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3490/of105-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3491/of106-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3492/of107-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3493/of108-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3494/of109-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3507/of110-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3508/of111-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3509/of112-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3510/of113-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3511/of114-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3512/of115-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3526/of116-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3527/of117-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3528/of118-2022-gpc-resposta_claudio_c_david.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3529/of119-2022-vcmfotos_opt.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3530/of120-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3531/of121-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3532/of122-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3533/of123-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3541/of124-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3542/of125-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3543/of126-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3545/of128-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3546/of129-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3547/of130-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3548/of131-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3549/of132-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3550/of132-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3551/of134-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3552/of135-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3553/of136-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3554/137-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3555/of138-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3567/of139-elainy-convite-reuniao_zoonoeses-cinomose.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3568/of140-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3569/of141-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3570/of142-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3571/of143-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3572/of144-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3573/of145-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3576/of146-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3580/cir147-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3581/cir148-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3591/of149-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3592/of150-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3593/of151-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3595/of153-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3596/of154-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3598/of155-2022-gpc_opt.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3599/156_-_vereadores_-_claudio_burrinho_-_informacoes_sobre_negligencia_em_atendimento_a_paciente.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3600/157_-_vereadores_-_copasa_-_vazamento_de_esgoto.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3601/of158-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3603/of160-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3605/of161-2022-gpc-devolucaonumerarios.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3271/01-2022-_projleicomp-alteraanexo_i.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3309/02-_novo_proj_leicompleg-alteraanexo_i-mensagem-_mpmg.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3263/projetoleicomp01.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3264/projetoleicomp02.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3319/projleicomp03-2022.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3320/projleicomp04-2022.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3343/projleicomp05-2022.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3358/projleicomp06-2022.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3361/projleicomp07-2022-1_opt.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3406/projleicomp08-2022.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3409/of148-2022-gp-projleicomp09.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3429/projleicomp10-2022.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3469/projleicomp11-2022-codigodeobras-novo-08-dez.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3477/projleicomp12-2022-08-03.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3481/projleicomp13-2022-extincaocriacaocargos-prefeituraimpacto_opt.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3579/projetoparcelamentosolo-zulmiramapa_opt.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3261/projetoleiordinaria01.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3262/projetoleiordinaria02.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3265/projetoleiordinaria03.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3310/of40-2022-gp-projlei04.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3335/projetoleiordinaria05.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3340/projetoleiordinaria06.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3341/projetoleiordinaria07.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3342/projetoleiordinaria08.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3359/projetoleiordinaria09.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3360/projetoleiordinaria10.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3362/projetoleiordinaria11.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3363/projetoleiordinaria12.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3364/projetoleiordinaria13.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3365/projetoleiordinaria14.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3366/projetoleiordinaria15.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3383/projetoleiordinaria16.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3384/projetoleiordinaria17-ldo2023_opt.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3390/projeto_de_lei_ordinaria_no_18.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3391/projeto_de_lei_ordinaria_no_19.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3407/projetoleiordinaria20.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3432/projetoleiordinaria22.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3433/projetoleiordinaria23.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3434/projetoleiordinaria24.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3435/projetoleiordinaria25.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3437/plo_26.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3438/plo_27.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3447/of182-2022-gp-projleiord28_opt.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3468/projetoleiordinaria29-creditosadicionais.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3470/projetoleiordinaria30-denominacaoguardamirim-quincao_opt.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3471/of218-2022-gp-projleiord31.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3476/projleiord32-2022.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3479/projleiord33-2022-alteralei_508.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3480/projleiord34-2022-alteraleis933-953.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3484/projleiord35-2022-programaauxiliosaude.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3485/projleiord36-2022-alteraleiord565.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3486/projleiord37-2022-escolhadiretorescolarmunicipal_opt.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3497/projleiord38-2022-firmarconveniosmunicipios.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3498/projleiord39-2022-creditosadicionaissuplementares.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3499/projleiord40-2022-creditosadicionaissuplementares15.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3500/projleiord41-2022-creditosadicionaissuplementares-custearvalealimentacao.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3502/projleiord42-2022-creditosadicionaissuplementares-energiasolarfotovoltaica.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3503/projleiord43-2022-credadicsupl-custeioapae-substitutivo.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3514/projleiord-44-2022-instituidiacristao.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3515/projleiord-45-2022-pagto-educacao-fundeb.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3516/projleiord-46-2022-pgto-serv-diversas-secretarias.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3517/projleiord-47-2022-pgto-servidores-saude.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3518/projleiord-48-2022-pgto-servidores-secretaria-saude.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3519/projleiord-49-2022-profeducfundeb-reajuste.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3521/projleiord-50-2022-alteralei920-circuitoturisticoata-termo_opt.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3522/projleiord-51-2022-alteralei849-fupa.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3534/projleiord-52-2022-alteralei992.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3535/projleiord-53-2022-loa-2023.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3536/projleiord-54-2022-subvencao.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3539/projleiord-55-2022-alteralei913.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3540/projleiord-56-2022-alteralei560.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3556/projleiord-57-2022-alteraleis933-953.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3557/projleiord-58-2022-servicofunerario.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3578/projleiord-59-2022-alteraleimun949.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3586/projleiord-60-2022-sistemaunicoassistenciasocial_opt.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3587/projleiord-61-2022-denominacaosalaraiox-aurea.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3588/projleiord-62-2022-denominacaosalaultrassonografiaapda.spontan.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3266/plol01-2022-revisao_servidores.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3267/plol02-2021-revisao_prefeito-vice-secretarios.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3295/03-2022-_altera_lei_848_-conselho_defesa_animais_1.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3336/plol-04-2022-denominacao_centro_cultural_pages_1_-_7.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3408/plol005-2022-transmissaoaovivo.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3421/06-nova_lei_jeton.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3501/projeto_de_lei_psicologo_e_assist_social_1.odt" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3604/08-2022-carteirinhaautista-2022-12-27.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3270/01-_proj_res_abracam.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3269/02-revisaosalarial_veradores.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3339/03-_alteracao_do_qdd_lei_orcamentaria_2022_1.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3367/04-proj_res_reaj_diarias-sem_fichas.odt" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3420/05-_agentes_contratacoes_e_demais_funcoes.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3423/06-modelo_projres_dispensa_eletronica.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3487/07_-_proj_resol_remanejamento.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3520/08-proj_res_lanches.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3523/09-previsaoorcamentaria-2023.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3524/10-_proj_escola_legislativo.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3597/12_-_proj_resol_remanejamento.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3302/01-2022-c.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3303/02-2022-c.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3304/03-2022-c.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3305/04-2022-c.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3306/05-2022-c.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3322/06-2022-c.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3323/07-2022-c.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3324/08-2022-c.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3334/09-2022_opt.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3350/10-2022.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3351/11-2022.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3355/12-2022.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3356/13-2022.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3357/14-2022.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3385/15-2022.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3386/16-2022.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3387/17-2022.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3416/18-2022.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3419/19-2022.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3422/20-2022.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3427/21-2022.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3428/22-2022.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3448/23-2022-ailto-eberton-ldo.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3449/24-2022.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3458/25-2022.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3478/26-2022.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3482/27-2022.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3483/28-2022.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3513/29-2022.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3558/30-2022.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3559/31-2022.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3560/32-2022.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3561/32-2022.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3562/34-2022.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3565/36-2022.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3574/37-2022.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3575/38-2022.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3590/39-2022.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3436/of165-2022-gp-vetoproplei20.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3504/01-2022-emenda_modificativa_projeto_lei_38-2022-conveniosmunicipios.odt" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3505/01-2022-emenda_modificativa_projeto_lei_17-2022-ldo.odt" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3506/01-2022-emenda_modificativa_projeto_lei_40-2022-aberturacreditoadicsuplementar.odt" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3294/01-2022_opt.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3307/02-2022-c.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3308/03-2022-c.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3325/04-2022-c.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3326/05-2022-c.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3327/06-2022-c.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3337/07-2022-c.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3338/08-2022-c.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3382/09-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3389/10-2022_opt.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3404/indicacao_011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3405/indicacao_012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3439/13-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3440/14-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3459/15-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3464/16-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3473/017-mauriciojunior-ponte_cabrinha_opt.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3474/018-mauriciojunior-bueiro_passagem_opt.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3475/019-mauriciojunior-william-mataburro_opt.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3495/20-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3496/21-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3525/22-2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3537/23-2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3538/24-2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3564/25-2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3577/26-2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3582/27-2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3583/28-2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3589/01_-_mocaoapoio-ailtocorreios.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3280/of01-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3281/of02-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3282/of03-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3283/of04-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3284/of05-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3285/of06-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3286/of07-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3287/of08-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3288/of09-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3289/of10-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3290/of11-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3291/of12-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3292/of13-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3293/of14-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3296/of15-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3297/of16-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3298/of17-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3299/of18-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3300/of19-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3301/of20-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3311/of21-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3312/of22-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3313/of23-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3314/of24-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3315/of25-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3316/of26-elainy-convite-reuniao_transito_escolas.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3317/of27-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3318/of28-2022-vcm_opt.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3321/of29-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3328/of30-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3329/of31-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3330/of32-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3331/of33-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3332/of34-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3333/of35-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3344/of36-2022-eberton-prefeito-balancete_janeiro.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3345/of37-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3346/of38-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3347/of39-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3348/of40-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3349/of41-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3352/of42-2022-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3353/of43-2022-vcm-todos-revisao_diarias.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3354/of44-2022-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3368/of45-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3369/of46-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3370/of47-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3371/of48-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3372/of49-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3373/of50-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3374/of51-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3375/of52-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3376/of53-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3377/of54-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3378/of55-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3379/of56-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3380/of57-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3381/of58-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3388/of59-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3393/oficio_061.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3394/oficio_062.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3395/oficio_063.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3396/oficio_064.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3397/oficio_65.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3398/oficio_66.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3399/oficio_067.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3400/oficio_068.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3401/oficio_069.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3403/oficios_071.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3410/of72-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3411/of73-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3412/of74-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3413/of75-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3414/of76-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3415/of77-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3418/of78-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3424/of79-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3425/of80-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3426/of81-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3441/of82-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3442/of83-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3443/of84-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3444/of85-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3445/of86-2022-gpc-v.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3446/of87-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3450/of88-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3451/of89-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3452/of90-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3453/of91-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3454/of92-2022-gpc_opt.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3455/of93-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3456/of94-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3457/of95-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3461/of96-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3462/of97-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3463/of98-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3465/of99-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3467/of101-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3488/of103-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3489/of104-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3490/of105-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3491/of106-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3492/of107-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3493/of108-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3494/of109-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3507/of110-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3508/of111-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3509/of112-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3510/of113-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3511/of114-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3512/of115-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3526/of116-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3527/of117-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3528/of118-2022-gpc-resposta_claudio_c_david.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3529/of119-2022-vcmfotos_opt.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3530/of120-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3531/of121-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3532/of122-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3533/of123-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3541/of124-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3542/of125-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3543/of126-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3545/of128-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3546/of129-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3547/of130-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3548/of131-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3549/of132-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3550/of132-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3551/of134-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3552/of135-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3553/of136-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3554/137-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3555/of138-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3567/of139-elainy-convite-reuniao_zoonoeses-cinomose.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3568/of140-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3569/of141-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3570/of142-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3571/of143-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3572/of144-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3573/of145-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3576/of146-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3580/cir147-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3581/cir148-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3591/of149-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3592/of150-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3593/of151-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3595/of153-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3596/of154-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3598/of155-2022-gpc_opt.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3599/156_-_vereadores_-_claudio_burrinho_-_informacoes_sobre_negligencia_em_atendimento_a_paciente.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3600/157_-_vereadores_-_copasa_-_vazamento_de_esgoto.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3601/of158-2022-gpc.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3603/of160-2022-vcm.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3605/of161-2022-gpc-devolucaonumerarios.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3271/01-2022-_projleicomp-alteraanexo_i.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3309/02-_novo_proj_leicompleg-alteraanexo_i-mensagem-_mpmg.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3263/projetoleicomp01.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3264/projetoleicomp02.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3319/projleicomp03-2022.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3320/projleicomp04-2022.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3343/projleicomp05-2022.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3358/projleicomp06-2022.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3361/projleicomp07-2022-1_opt.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3406/projleicomp08-2022.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3409/of148-2022-gp-projleicomp09.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3429/projleicomp10-2022.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3469/projleicomp11-2022-codigodeobras-novo-08-dez.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3477/projleicomp12-2022-08-03.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3481/projleicomp13-2022-extincaocriacaocargos-prefeituraimpacto_opt.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3579/projetoparcelamentosolo-zulmiramapa_opt.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3261/projetoleiordinaria01.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3262/projetoleiordinaria02.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3265/projetoleiordinaria03.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3310/of40-2022-gp-projlei04.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3335/projetoleiordinaria05.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3340/projetoleiordinaria06.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3341/projetoleiordinaria07.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3342/projetoleiordinaria08.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3359/projetoleiordinaria09.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3360/projetoleiordinaria10.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3362/projetoleiordinaria11.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3363/projetoleiordinaria12.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3364/projetoleiordinaria13.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3365/projetoleiordinaria14.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3366/projetoleiordinaria15.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3383/projetoleiordinaria16.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3384/projetoleiordinaria17-ldo2023_opt.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3390/projeto_de_lei_ordinaria_no_18.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3391/projeto_de_lei_ordinaria_no_19.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3407/projetoleiordinaria20.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3432/projetoleiordinaria22.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3433/projetoleiordinaria23.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3434/projetoleiordinaria24.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3435/projetoleiordinaria25.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3437/plo_26.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3438/plo_27.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3447/of182-2022-gp-projleiord28_opt.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3468/projetoleiordinaria29-creditosadicionais.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3470/projetoleiordinaria30-denominacaoguardamirim-quincao_opt.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3471/of218-2022-gp-projleiord31.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3476/projleiord32-2022.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3479/projleiord33-2022-alteralei_508.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3480/projleiord34-2022-alteraleis933-953.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3484/projleiord35-2022-programaauxiliosaude.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3485/projleiord36-2022-alteraleiord565.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3486/projleiord37-2022-escolhadiretorescolarmunicipal_opt.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3497/projleiord38-2022-firmarconveniosmunicipios.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3498/projleiord39-2022-creditosadicionaissuplementares.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3499/projleiord40-2022-creditosadicionaissuplementares15.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3500/projleiord41-2022-creditosadicionaissuplementares-custearvalealimentacao.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3502/projleiord42-2022-creditosadicionaissuplementares-energiasolarfotovoltaica.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3503/projleiord43-2022-credadicsupl-custeioapae-substitutivo.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3514/projleiord-44-2022-instituidiacristao.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3515/projleiord-45-2022-pagto-educacao-fundeb.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3516/projleiord-46-2022-pgto-serv-diversas-secretarias.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3517/projleiord-47-2022-pgto-servidores-saude.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3518/projleiord-48-2022-pgto-servidores-secretaria-saude.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3519/projleiord-49-2022-profeducfundeb-reajuste.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3521/projleiord-50-2022-alteralei920-circuitoturisticoata-termo_opt.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3522/projleiord-51-2022-alteralei849-fupa.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3534/projleiord-52-2022-alteralei992.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3535/projleiord-53-2022-loa-2023.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3536/projleiord-54-2022-subvencao.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3539/projleiord-55-2022-alteralei913.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3540/projleiord-56-2022-alteralei560.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3556/projleiord-57-2022-alteraleis933-953.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3557/projleiord-58-2022-servicofunerario.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3578/projleiord-59-2022-alteraleimun949.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3586/projleiord-60-2022-sistemaunicoassistenciasocial_opt.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3587/projleiord-61-2022-denominacaosalaraiox-aurea.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3588/projleiord-62-2022-denominacaosalaultrassonografiaapda.spontan.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3266/plol01-2022-revisao_servidores.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3267/plol02-2021-revisao_prefeito-vice-secretarios.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3295/03-2022-_altera_lei_848_-conselho_defesa_animais_1.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3336/plol-04-2022-denominacao_centro_cultural_pages_1_-_7.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3408/plol005-2022-transmissaoaovivo.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3421/06-nova_lei_jeton.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3501/projeto_de_lei_psicologo_e_assist_social_1.odt" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3604/08-2022-carteirinhaautista-2022-12-27.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3270/01-_proj_res_abracam.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3269/02-revisaosalarial_veradores.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3339/03-_alteracao_do_qdd_lei_orcamentaria_2022_1.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3367/04-proj_res_reaj_diarias-sem_fichas.odt" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3420/05-_agentes_contratacoes_e_demais_funcoes.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3423/06-modelo_projres_dispensa_eletronica.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3487/07_-_proj_resol_remanejamento.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3520/08-proj_res_lanches.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3523/09-previsaoorcamentaria-2023.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3524/10-_proj_escola_legislativo.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3597/12_-_proj_resol_remanejamento.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3302/01-2022-c.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3303/02-2022-c.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3304/03-2022-c.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3305/04-2022-c.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3306/05-2022-c.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3322/06-2022-c.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3323/07-2022-c.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3324/08-2022-c.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3334/09-2022_opt.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3350/10-2022.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3351/11-2022.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3355/12-2022.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3356/13-2022.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3357/14-2022.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3385/15-2022.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3386/16-2022.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3387/17-2022.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3416/18-2022.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3419/19-2022.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3422/20-2022.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3427/21-2022.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3428/22-2022.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3448/23-2022-ailto-eberton-ldo.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3449/24-2022.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3458/25-2022.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3478/26-2022.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3482/27-2022.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3483/28-2022.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3513/29-2022.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3558/30-2022.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3559/31-2022.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3560/32-2022.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3561/32-2022.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3562/34-2022.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3565/36-2022.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3574/37-2022.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3575/38-2022.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3590/39-2022.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3436/of165-2022-gp-vetoproplei20.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3504/01-2022-emenda_modificativa_projeto_lei_38-2022-conveniosmunicipios.odt" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3505/01-2022-emenda_modificativa_projeto_lei_17-2022-ldo.odt" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2022/3506/01-2022-emenda_modificativa_projeto_lei_40-2022-aberturacreditoadicsuplementar.odt" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H333"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="40" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="115.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="174.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="173.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>