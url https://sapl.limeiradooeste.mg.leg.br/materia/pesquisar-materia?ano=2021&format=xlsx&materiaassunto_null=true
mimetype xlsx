--- v0 (2025-12-09)
+++ v1 (2026-05-02)
@@ -54,4766 +54,4766 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2866</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>CELITA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2866/01-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2866/01-2021-c.pdf</t>
   </si>
   <si>
     <t>Forneça refeições na Unidade de Atendimento Imediato Marivone Ribeiro Lacerda para as pessoas internadas ou em observação.</t>
   </si>
   <si>
     <t>2867</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>EBERTON SUINO</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2867/02-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2867/02-2021-c.pdf</t>
   </si>
   <si>
     <t>Que determine a construção de banheiros na Praça Amador José de Queiroz, Bairro Bela Vista.</t>
   </si>
   <si>
     <t>2868</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2868/03-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2868/03-2021-c.pdf</t>
   </si>
   <si>
     <t>Implantação ou parceria com "Casas de Apoio" nas cidades de Uberaba-MG e Barretos-SP, que atenda às necessidades dos usuários de Limeira do Oeste.</t>
   </si>
   <si>
     <t>2869</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2869/04-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2869/04-2021-c.pdf</t>
   </si>
   <si>
     <t>Implantação de um parquinho infantil na Praça José Amador de Queiroz.</t>
   </si>
   <si>
     <t>2870</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>TIÃO ARARA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2870/05-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2870/05-2021-c.pdf</t>
   </si>
   <si>
     <t>Determine a manutenção das estradas da Barreiro, iniciando desde a sede do Município.</t>
   </si>
   <si>
     <t>2871</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>JUNINHO DA FARMACIA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2871/06-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2871/06-2021-c.pdf</t>
   </si>
   <si>
     <t>determine as providências para que seja feito um retorno na Avenida Vereador Antônio Policarpo Garcia, antes do trevo com a LMG-865.</t>
   </si>
   <si>
     <t>2872</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2872/07-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2872/07-2021-c.pdf</t>
   </si>
   <si>
     <t>determine a construção de uma faixa elevada para travessia de pedestres, nos dois sentidos da Avenida Vereador Antonio Policarpo Garcia, em frente a Oficina Santa Rita.</t>
   </si>
   <si>
     <t>2873</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2873/08-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2873/08-2021-c.pdf</t>
   </si>
   <si>
     <t>Determine as providências necessárias junto ao DER para a construção de um trevo na LMG - 865, onde entesta a Estrada Municipal Juvenal Carneiro de Queiroz - Juvenal Chico.</t>
   </si>
   <si>
     <t>2874</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>ANTONIO LUIZ</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2874/09-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2874/09-2021-c.pdf</t>
   </si>
   <si>
     <t>Determine as providências para que sejam feitas lombadas nas seguintes localizações: na Avenida Sergipe entre a Travessa Ouro Verde e a Rua Cuba ou entre a Rua Cuba e a Rua Guatemala, na mesma Avenida entre a Rua Rondônia e a Rio de Janeiro. E outra lombada na Avenida Rio Grande do Sul entre as Ruas Brasil e São Paulo.</t>
   </si>
   <si>
     <t>2875</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2875/10-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2875/10-2021-c.pdf</t>
   </si>
   <si>
     <t>Providencie grades para todos os bueiros que estiverem abertos.</t>
   </si>
   <si>
     <t>2876</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2876/11-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2876/11-2021-c.pdf</t>
   </si>
   <si>
     <t>determine a construção de "Parque ecológico" nos Centros de Educação Infantil (creche, escolas municipais), utilizando materiais recicláveis, como pneus, por exemplo, podendo esse projeto ser expandido para praças, bosques e outros espaços públicos.</t>
   </si>
   <si>
     <t>2877</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2877/12-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2877/12-2021-c.pdf</t>
   </si>
   <si>
     <t>Verifique a possibilidade da instalação de um abrigo para cães, com uma sala médica para castração.</t>
   </si>
   <si>
     <t>2878</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2878/13-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2878/13-2021-c.pdf</t>
   </si>
   <si>
     <t>determine a iluminação do prolongamento da Avenida da Saudade até o Velório Municipal Onofre Dezanetti e também da Rua Nelson Anastácio a partir da Avenida Uruguai na saída para a Fazenda Barreiro (INCRA).</t>
   </si>
   <si>
     <t>2879</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2879/14-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2879/14-2021-c.pdf</t>
   </si>
   <si>
     <t>Implantação de rotatórias nos seguintes cruzamentos: da Avenida Maranhão com as Ruas Mato Grosso e Wilson Zanutto e da Avenida da Saudade com a Rua José Florindo de Queiroz.</t>
   </si>
   <si>
     <t>2880</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2880/15-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2880/15-2021-c.pdf</t>
   </si>
   <si>
     <t>Determine as providências necessárias para a criação do PROCON em nosso município.</t>
   </si>
   <si>
     <t>2881</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>CELITA, JUNINHO DA FARMACIA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2881/16-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2881/16-2021-c.pdf</t>
   </si>
   <si>
     <t>Implante o projeto desenvolvido pelo Senhor Herbes Fernando de Lima, Educador Físico, que se trata de treinos funcionais voltados para o público feminino a partir de 12 anos.</t>
   </si>
   <si>
     <t>2882</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>TIA LAINY</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2882/17-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2882/17-2021-c.pdf</t>
   </si>
   <si>
     <t>Viabilize junto à Secretaria competente a criação de uma área de lazer/recreação para o Bairro Joamário (próximo à AMBAJO) e para o Jardim Independência.</t>
   </si>
   <si>
     <t>2883</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2883/18-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2883/18-2021-c.pdf</t>
   </si>
   <si>
     <t>Determine a manutenção das calçadas dos espaços públicos (Bosque, Cemitério), consertando os desplacamento para que fiquem bem acessíveis.</t>
   </si>
   <si>
     <t>2884</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2884/19-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2884/19-2021-c.pdf</t>
   </si>
   <si>
     <t>Coloque monitores nas linhas de ônibus escolares.</t>
   </si>
   <si>
     <t>2885</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2885/20-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2885/20-2021-c.pdf</t>
   </si>
   <si>
     <t>determine a colocação de dois redutores de velocidade (lombadas) em cada um desses locais: na estrada do "Barracão da Barreiro" próximo ao "Bar da Figueira" e na estrada que segue sentido à "Lojinha" próximo ao "Moinho de Vento".</t>
   </si>
   <si>
     <t>2932</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2932/21-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2932/21-2021-c.pdf</t>
   </si>
   <si>
     <t>Determine providências para melhorar o atendimento ao Produtor Rural no IMA - Instituto Mineiro de Agropecuária.</t>
   </si>
   <si>
     <t>2933</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2933/22-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2933/22-2021-c.pdf</t>
   </si>
   <si>
     <t>Determine a recuperação da ponte localizada entre as propriedades da Senhora Lucineide e do Senhor Paulo Leite.</t>
   </si>
   <si>
     <t>2934</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2934/23-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2934/23-2021-c.pdf</t>
   </si>
   <si>
     <t>Determine a limpeza dos lotes de propriedade da Prefeitura, bem como a fiscalização de animais (bovino e equinos) soltos e retirada de um "morro" de terra na Rua Pedro Manoel de Andrade.</t>
   </si>
   <si>
     <t>2935</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2935/24-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2935/24-2021-c.pdf</t>
   </si>
   <si>
     <t>Providencie o reparo no asfalto e a limpeza dos locais mostrados nas imagens anexas.</t>
   </si>
   <si>
     <t>2936</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2936/25-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2936/25-2021-c.pdf</t>
   </si>
   <si>
     <t>Determine providências para a instalação de uma sala de odontologia na Escola Municipal Honório Silveira Lacerda - LAMA.</t>
   </si>
   <si>
     <t>2937</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2937/26-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2937/26-2021-c.pdf</t>
   </si>
   <si>
     <t>Determine providências para sinalizar as caçambas que são colocadas em vias públicas.</t>
   </si>
   <si>
     <t>2938</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2938/27-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2938/27-2021-c.pdf</t>
   </si>
   <si>
     <t>Determine a colocação de postes para iluminação da Travessa São Jorge, Bairro Morumbi.</t>
   </si>
   <si>
     <t>2939</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2939/28-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2939/28-2021-c.pdf</t>
   </si>
   <si>
     <t>Determine a poda das árvores que ficam nas esquinas.</t>
   </si>
   <si>
     <t>2940</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2940/29-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2940/29-2021-c.pdf</t>
   </si>
   <si>
     <t>Providencie a reforma do barracão da Comunidade Nova Canaã (próximo a venda do Geraldo).</t>
   </si>
   <si>
     <t>2947</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2947/30-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2947/30-2021-c.pdf</t>
   </si>
   <si>
     <t>Determine a melhoria da sinalização horizontal das lombadas (quebra-molas) de nossa cidade.</t>
   </si>
   <si>
     <t>2948</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2948/31-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2948/31-2021-c.pdf</t>
   </si>
   <si>
     <t>Determine a instalação de toldos para cobertura do estacionamento em torno da Praça José Cândido de Lima.</t>
   </si>
   <si>
     <t>2949</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2949/32-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2949/32-2021-c.pdf</t>
   </si>
   <si>
     <t>Providências para que seja colocada luminária no poste localizado na Rua Cuba entre as Avenidas Bahia e Saudade.</t>
   </si>
   <si>
     <t>2950</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2950/33-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2950/33-2021-c.pdf</t>
   </si>
   <si>
     <t>Providências para instalação de uma academia ao ar livre no final da Avenida Antônio Policarpo Garcia.</t>
   </si>
   <si>
     <t>2976</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2976/34-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2976/34-2021-c.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado ao Senhor Prefeito que interceda junto aos órgãos competentes para substituir as casas de madeira e outros materiais por casas de alvenaria, proporcionando temporariamente abrigo às famílias e paralelamente desenvolvidas medidas de caráter sanitário, incluindo água e esgoto.</t>
   </si>
   <si>
     <t>2977</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2977/35-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2977/35-2021-c.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado ao Senhor Prefeito que determine providências para solucionar a questão dos buracos na Avenida Jeronimo Mariano Mariano da Silva, 277, em frente a Praça Amador José de Queiroz e também na Rua Juvenal Carneiro de Queiroz, 448.</t>
   </si>
   <si>
     <t>2978</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2978/36-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2978/36-2021-c.pdf</t>
   </si>
   <si>
     <t>Solicitar que o Senhor Prefeito determine providências urgentes para a aquisição de um gerador de energia elétrica com sistema de automação para as saias de vacinação.</t>
   </si>
   <si>
     <t>2994</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2994/37-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2994/37-2021-c.pdf</t>
   </si>
   <si>
     <t>Retirada de pauta pelo autor.</t>
   </si>
   <si>
     <t>2995</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2995/38-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2995/38-2021-c.pdf</t>
   </si>
   <si>
     <t>Providências para a instalação de ar-condicionado na recepção da UBS - Lucélia de Jesus Oliveira Garcia.</t>
   </si>
   <si>
     <t>2996</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2996/39-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2996/39-2021-c.pdf</t>
   </si>
   <si>
     <t>busque viabilize jardinagem e paisagismo para o trevo onde se encontra o letreiro “Eu ♥      Limeira do Oeste”.</t>
   </si>
   <si>
     <t>2997</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>DUNGA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2997/40-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2997/40-2021-c.pdf</t>
   </si>
   <si>
     <t>Determine a colocação de um bebedouro com água gelada para os feirantes.</t>
   </si>
   <si>
     <t>2998</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2998/41-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2998/41-2021-c.pdf</t>
   </si>
   <si>
     <t>Determine a colocação de lâmpada de sinalização na torre localizada na Rua Nelson Anastácio, 776.</t>
   </si>
   <si>
     <t>2999</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2999/42-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2999/42-2021-c.pdf</t>
   </si>
   <si>
     <t>Providencie junto ao setor competente, móveis para as comunidades rurais (P.A. Reserva, Retiros I e II e Fazenda Paraíso) onde são realizados atendimentos médicos.</t>
   </si>
   <si>
     <t>3019</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3019/43-2021-retiradapauta-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3019/43-2021-retiradapauta-c.pdf</t>
   </si>
   <si>
     <t>3020</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3020/ind44-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3020/ind44-c.pdf</t>
   </si>
   <si>
     <t>Determine um estudo no intuito de fazer o levantamento da "estrada da COPASA" que liga Limeira do Oeste a Fazenda Barreiro.</t>
   </si>
   <si>
     <t>3021</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>CELITA, EBERTON SUINO</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3021/ind45-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3021/ind45-c.pdf</t>
   </si>
   <si>
     <t>Determine a colocação de um redutor de velocidade (lombada) no cruzamento da estrada da "Venda da Valdete".</t>
   </si>
   <si>
     <t>3022</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3022/ind46-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3022/ind46-c.pdf</t>
   </si>
   <si>
     <t>Determine aos setores competentes providências no sentido de solucionar o problema de alagamento da esquina da Avenida Minas Gerais com a Rua José Florindo de Queiroz.</t>
   </si>
   <si>
     <t>3023</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3023/ind47-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3023/ind47-c.pdf</t>
   </si>
   <si>
     <t>Providencie, junto ao setor competente, o plantio de uma "Horta Comunitária".</t>
   </si>
   <si>
     <t>3045</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3045/ind48-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3045/ind48-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito que providencie a reforma do barracão da comunidade, do postinho de saúde bem como do imóvel onde funcionava a escola da Barreiro.</t>
   </si>
   <si>
     <t>3060</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3060/ind49fotos-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3060/ind49fotos-c.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado ao Senhor Prefeito que determine o reparo dos banheiros públicos da Praça José Cândido de Lima.</t>
   </si>
   <si>
     <t>3073</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3073/ind50-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3073/ind50-c.pdf</t>
   </si>
   <si>
     <t>Solicitar que determine a aquisição de Emissões otoacústica (teste da orelhinha).</t>
   </si>
   <si>
     <t>3074</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>EBERTON SUINO, JUNINHO DA FARMACIA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3074/ind51-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3074/ind51-c.pdf</t>
   </si>
   <si>
     <t>Determine o reparo da iluminação da Praça Amador José de Queiroz, bem como a colocação de refletores para as quadras de areia.</t>
   </si>
   <si>
     <t>3075</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3075/ind52-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3075/ind52-c.pdf</t>
   </si>
   <si>
     <t>Determine ao setor competente que tape os buracos existentes na área institucional do Bairro Bela Vista I, bem como que façam a limpeza do local, coleta de lixo e substituam as lixeiras quebradas.</t>
   </si>
   <si>
     <t>3076</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>ANTONIO LUIZ, TIA LAINY</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3076/ind53-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3076/ind53-c.pdf</t>
   </si>
   <si>
     <t>Determine a compra de uma antena para a TV da Sala de espera da UBS Lucélia de Jesus Oliveira.</t>
   </si>
   <si>
     <t>3077</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3077/ind54-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3077/ind54-c.pdf</t>
   </si>
   <si>
     <t>Determine o reparo do muro do Lar  São Pedro.</t>
   </si>
   <si>
     <t>3078</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3078/ind55-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3078/ind55-c.pdf</t>
   </si>
   <si>
     <t>Determine  a recuperação da ponte localizadas no Córrego da Cabrinha, na Fazenda do Colorado.</t>
   </si>
   <si>
     <t>3105</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3105/ind56-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3105/ind56-c.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Senhor Prefeito que determine a colocação de uma torneira que disponibilize água do poço artesiano da Escola Municipal Antônio Vicente Fonseca para a população.</t>
   </si>
   <si>
     <t>3106</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3106/ind57-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3106/ind57-c.pdf</t>
   </si>
   <si>
     <t>solicitar ao Senhor Prefeito que determine a colocação de placas de sinalização que indiquem o caminho para as comunidades rurais.</t>
   </si>
   <si>
     <t>3107</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3107/ind58-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3107/ind58-c.pdf</t>
   </si>
   <si>
     <t>Seja solicitado ao Senhor Prefeito que determine as providências para que sejam feitas “lombadas” na Avenida da Saudade, altura do número 66, Jardim Bela Vista.</t>
   </si>
   <si>
     <t>3132</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3132/ind59-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3132/ind59-c.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Senhor Prefeito que determine providências no sentido de colocar placa de sinalização de "ponte estreita" na "ponte da COPASA" e também placa de redução de velocidade.</t>
   </si>
   <si>
     <t>3154</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3154/060-2021_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3154/060-2021_opt.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Senhor Prefeito que determine com urgência o reparo do asfalto no cruzamento da Avenida Bahia com a Rua São Paulo.</t>
   </si>
   <si>
     <t>3155</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3155/061-2021_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3155/061-2021_opt.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Senhor Prefeito que viabilize a construção de estacionamentos para funcionários das Escolas Municipais Antônio Vicente Fonseca e Ana Galicioli do Nascimento.</t>
   </si>
   <si>
     <t>3167</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito que determine ações junto à secretaria competente para solução do problema de inundação do prédio onde está localizada a farmácia municipal bem como das residências vizinhas a ela.</t>
   </si>
   <si>
     <t>3168</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Solicitar ao Senhor Prefeito que determine a aquisição de bombas costais, EPI’s anti-chamas e abafadores para o COMPDEC.</t>
   </si>
   <si>
     <t>3197</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3197/64-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3197/64-2021-c.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Senhor Prefeito que determine o recapeamento das ruas da nossa cidade.</t>
   </si>
   <si>
     <t>3198</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3198/65-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3198/65-2021-c.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Senhor Prefeito que determine a colocação de refletores no "campinho" recém inaugurado no Bairro Joamário.</t>
   </si>
   <si>
     <t>3206</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3206/66-2021_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3206/66-2021_opt.pdf</t>
   </si>
   <si>
     <t>Determine o desenvolvimento de um projeto que vise a construção de hortas e viveiro de mudas nas escolas nas escolas municipais.</t>
   </si>
   <si>
     <t>3220</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3220/67-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3220/67-2021-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito determine a poda das árvores da Praça José Cândido de Lima.</t>
   </si>
   <si>
     <t>3221</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3221/68-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3221/68-2021-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito faça a climatização das salas do Velório Municipal Onofre Dezanetti.</t>
   </si>
   <si>
     <t>3222</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3222/69-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3222/69-2021-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito que determine ao setor competente que faça a pintura dos meios-fios de nossa cidade.</t>
   </si>
   <si>
     <t>3223</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3223/70-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3223/70-2021-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito que desenvolva o seguinte projeto em homenagem às vitimas da COVlD-19 em nosso município: "Plantio de 36 árvores, do nosso bioma, de preferência Ipês brancos, na rotatória (trevo) de acesso Limeira do Oeste, Usinas (Coruripe/Vale do Pontal) e Iturama em homenagem as vitimas, sendo o plantio por trás da escrita, “Eu amo Limeira do Oeste", para que seja vista o florescer branco, que representa paz e luz".</t>
   </si>
   <si>
     <t>3253</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3253/71-2021_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3253/71-2021_opt.pdf</t>
   </si>
   <si>
     <t>Determine ao setor competente que faça o conserto e a manutenção preventiva dos brinquedos que compõem o parquinho do Bosque Nelson Coelho Araújo e dos aparelhos da academia Orlando Buso.</t>
   </si>
   <si>
     <t>2840</t>
   </si>
   <si>
     <t>OFI</t>
   </si>
   <si>
     <t>Ofício</t>
   </si>
   <si>
     <t>WILLIAM BOZZA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2840/01-2021-duodecimo-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2840/01-2021-duodecimo-c.pdf</t>
   </si>
   <si>
     <t>Ofício Duodécimo janeiro de 2021.</t>
   </si>
   <si>
     <t>2850</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2850/02-2021-tialainy-coruripe-vale-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2850/02-2021-tialainy-coruripe-vale-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito Enedino, Psicóloga Paula, Gerente Ivo, venho solicitar que proceda a execução do Programa Jovem Aprendiz nessa instituição, de acordo com o art. 429 da CLT.</t>
   </si>
   <si>
     <t>2851</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2851/03-2021-cessaoservidor-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2851/03-2021-cessaoservidor-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho plano de trabalho para cessão do Servidor efetivo do município, Antônio Soares de Lima.</t>
   </si>
   <si>
     <t>2852</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2852/04-2021-adiantamento-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2852/04-2021-adiantamento-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, solicito um adiantamento referente ao duodécimo do mês de janeiro.</t>
   </si>
   <si>
     <t>2853</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2853/05-2021-contabilidade-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2853/05-2021-contabilidade-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho documentos contábeis referente à competência de dezembro de 2020.</t>
   </si>
   <si>
     <t>2854</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2854/06-2021-todos-aelton-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2854/06-2021-todos-aelton-c.pdf</t>
   </si>
   <si>
     <t>Senhor Deputado Aelton, parabenizo pelo inicio de exercício das funções de agente político junto a câmara dos deputados.</t>
   </si>
   <si>
     <t>2855</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2855/07-2021-tialainy-copasa-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2855/07-2021-tialainy-copasa-c.pdf</t>
   </si>
   <si>
     <t>Senhor Carmo José, encarregado de sistema da COPASA, Senhora Elenice Louback, Gerente Regional da COPASA, solicito que determine as providências necessárias para que seja construído um muro na estação elevatória de esgoto bruto, localizada na Avenida Venezuela, nº 197, bairro Joamário.</t>
   </si>
   <si>
     <t>2856</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2856/08-2021-siconfi-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2856/08-2021-siconfi-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, solicito que envie a esta Casa de Leis, as informações contábeis referente à Receita Corrente Líquida, exercício 2020 para anexar no relatório do SICONFI.</t>
   </si>
   <si>
     <t>2857</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2857/09-2021-tialainy-katriana-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2857/09-2021-tialainy-katriana-c.pdf</t>
   </si>
   <si>
     <t>Senhora Katriana, Coordenadora dos Serviços de Saúde Pública, solicito que sejam determinadas providências para o combate aos mosquito transmissor da dengue, e que seja feito um trabalho de vistoria nas residências e conscientização da população.</t>
   </si>
   <si>
     <t>2858</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2858/10-2021-planosaude-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2858/10-2021-planosaude-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito Solicito que coloque em prática o disposto na Lei 891/2020, e analise a possibilidade do Executivo subsidiar para cada servidor 50% do custo mensal.</t>
   </si>
   <si>
     <t>2859</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2859/11-2021-tialainy-cristiane-copasa-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2859/11-2021-tialainy-cristiane-copasa-c.pdf</t>
   </si>
   <si>
     <t>A Senhora Cristiane, superintendente da unidade de negócio oeste - COPASA, solicito que determine providências necessárias visando solucionar os problemas operacionais para que a população faça jus ao serviço que está pagando.</t>
   </si>
   <si>
     <t>2860</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2860/012-william-prefeito-rede_de_energia_eletrica.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2860/012-william-prefeito-rede_de_energia_eletrica.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, solicito que sejam colocados os postes e feita a ligação de energia na Avenida 29 de Junho entre as Ruas Wilson Zanutto e Joaquim Correia.</t>
   </si>
   <si>
     <t>2861</t>
   </si>
   <si>
     <t>AILTO MORAES, ANTONIO LUIZ, CELITA, DUNGA, EBERTON SUINO, JUNINHO DA FARMACIA, TIA LAINY, TIÃO ARARA, WILLIAM BOZZA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2861/013-todos_os_vereadores-prefeito-subvencao_apae.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2861/013-todos_os_vereadores-prefeito-subvencao_apae.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, pedimos que determine as providências cabíveis para aumento o valor da subvenção destinada a APAE.</t>
   </si>
   <si>
     <t>2890</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2890/14-2021-tialainy-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2890/14-2021-tialainy-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Senhora Rosane, Senhor Antonio Francisco, Senhor Carmo José, Senhor Marcio Pessoa, Senhor Sidney e Senhora Elenice Louback, venho por este convida-los para uma reunião no dia 26 de janeiro do corrente ano, às 09 horas, na Câmara Municipal, para tratar de questões como o extravasamento de esgoto em alguns pontos de nossa cidade.</t>
   </si>
   <si>
     <t>2891</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2891/15-2021-tialainy-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2891/15-2021-tialainy-c.pdf</t>
   </si>
   <si>
     <t>Senhora Rosane Alves, Secretária Municipal de Meio Ambiente, solicito que sejam tomadas providências para a retirada do lixo que se pode ver nas imagens anexas; terreno na Avenida Venezuela, 207.</t>
   </si>
   <si>
     <t>2892</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2892/16-2021-tialainy-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2892/16-2021-tialainy-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho expediente aprovado na 1ª RO, realizada no dia 21 de janeiro do corrente ano.</t>
   </si>
   <si>
     <t>2893</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2893/17-2021-solicitacaoemaillegislativo-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2893/17-2021-solicitacaoemaillegislativo-c.pdf</t>
   </si>
   <si>
     <t>Senhor, Márcio Chalegre Coimbra, diretor executivo do Instituto Legislativo Brasileiro,  solicito a criação do e-mail legislativo e sua hospedagem no datacenter no interlegis.</t>
   </si>
   <si>
     <t>2894</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2894/18-2021-gpc-devproj09-26-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2894/18-2021-gpc-devproj09-26-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, devolvo o Projeto de Lei Complementar nº 09/2020 e Projeto de Lei nº 26/2020, conforme solicitação contida no Ofício 40/2021-GP.</t>
   </si>
   <si>
     <t>2895</t>
   </si>
   <si>
     <t>AILTO MORAES</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2895/19-2021-vcm-fotos-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2895/19-2021-vcm-fotos-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, solicito que determine as providências necessárias para o conserto da Avenida Vereador Antônio Policarpo Garcia.</t>
   </si>
   <si>
     <t>2896</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2896/20-2021-vcm-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2896/20-2021-vcm-c.pdf</t>
   </si>
   <si>
     <t>Senhora Elenice Louback, gerente regional da COPASA, solicitamos a prestação de contas da COPASA para com o município de Limeira do Oeste, referente ao ano de 2020.</t>
   </si>
   <si>
     <t>2897</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2897/21-2021-vcm-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2897/21-2021-vcm-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, solicitamos que seja designado um local adequado para que seja realizado esse trabalho e após, que seja feita a higienização.</t>
   </si>
   <si>
     <t>2898</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2898/22-2021-tialainy-zevitor-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2898/22-2021-tialainy-zevitor-c.pdf</t>
   </si>
   <si>
     <t>Senhor José Vitor, Deputado Federal, solicito que destine, em suas emendas parlamentares, verbas para nosso Município para incentivo a aquicultura, e aquisição de um caminhão que transporte os produtos oriundos da agricultura familiar.</t>
   </si>
   <si>
     <t>2899</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2899/23-2021-todos-prefeito.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2899/23-2021-todos-prefeito.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,  vimos por este formalizar o que já foi verbalmente solicitado: analise do horário de trabalho; fornecimento de lanche; especificação do horário de descanso; polidez em relação ao responsável direto.</t>
   </si>
   <si>
     <t>2900</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2900/24-2021-tia-lainy.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2900/24-2021-tia-lainy.pdf</t>
   </si>
   <si>
     <t>Senhor Aluízio Leonelo,  Usina Vale do Pontal - CMAA, Senhor Aristoclides Cancado - Usina Coruripe e Senhor Prefeito, pelos fatores expostos e por todo mal ao meio ambiente e a nós, seres humanos, é de extrema necessidade de urgência que o poder público se una às empresas do ramos para traçarem e executarem um plano eficaz de prevenção e combate a incêndios.</t>
   </si>
   <si>
     <t>2901</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2901/25-2021-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2901/25-2021-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, venho requisitar a 2ª parcela do Duodécimo, referente ao mês de fevereiro.</t>
   </si>
   <si>
     <t>2904</t>
   </si>
   <si>
     <t>DUNGA, AILTO MORAES, ANTONIO LUIZ, CELITA, EBERTON SUINO, JUNINHO DA FARMACIA, TIA LAINY, TIÃO ARARA, WILLIAM BOZZA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2904/26-2021-gpc-todos-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2904/26-2021-gpc-todos-c.pdf</t>
   </si>
   <si>
     <t>Solicitamos a contratação de uma pessoa especializada em trânsito para prestar serviços de gerenciamento e implantação do sistema viário com direcionamento de vias (com escopo de diminuição de vias de mão duplas), instalação de faixa de pedestre em locais primordiais (escolas, postos de saúde, creches), até mesmo se for o caso de radares para o monitoramento de ruas e avenidas do município.</t>
   </si>
   <si>
     <t>2905</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2905/27-2021-gpc-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2905/27-2021-gpc-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho expediente aprovado na 2ª Reunião Ordinária, realizada no dia 04 de fevereiro.</t>
   </si>
   <si>
     <t>2906</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2906/28-2021-gpc-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2906/28-2021-gpc-c.pdf</t>
   </si>
   <si>
     <t>Em atenção à solicitação contida no Ofício 34/2021-GP, indico os Vereadores Eberton Alves de Oliveira (efetivo) e Sebastião Gomes Nogueira (suplente) para o Conselho Municipal de Desenvolvimento Rural e Sustentável.</t>
   </si>
   <si>
     <t>2907</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2907/29-2021-gpc-geraldomagela-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2907/29-2021-gpc-geraldomagela-c.pdf</t>
   </si>
   <si>
     <t>Senhor Geraldo Magela, Representante da Usina Vale do Pontal - CMAA, venho por este convida-lo para uma reunião no dia 17 de fevereiro, às 8 horas na Câmara Municipal.</t>
   </si>
   <si>
     <t>2908</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2908/30-2021-gpc-ivobraga-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2908/30-2021-gpc-ivobraga-c.pdf</t>
   </si>
   <si>
     <t>Senhor Ivo Braga, Representante da Usina Coruripe, venho por este convidá-lo para uma reunião no dia 19 de fevereiro, às 8 horas na Câmara Municipal.</t>
   </si>
   <si>
     <t>2909</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2909/31-2021-gpc-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2909/31-2021-gpc-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, solicito que dê continuidade a execução da Lei Municipal 858/2019, inclusive trocar as lâmpadas antigas que não estiverem dentro das especificações.</t>
   </si>
   <si>
     <t>2910</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2910/32-2021-gpc-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2910/32-2021-gpc-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Diante do fato de que no ano de 2017, sugeri, via indicação, um_x000D_
 Anteprojeto de Lei que trata da criação de um Programa intitulado "Acessa Limeira do Oeste", que visa a inclusão digital da população de nosso Município.</t>
   </si>
   <si>
     <t>2911</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2911/33-2021-gpc-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2911/33-2021-gpc-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Solicito que seja dada continuidade ao transporte dos alunos que_x000D_
 estudam no Município de Iturama, mediante os requisitos pautados pela Lei 729/2015.</t>
   </si>
   <si>
     <t>2912</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2912/34-2021-gpc-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2912/34-2021-gpc-c.pdf</t>
   </si>
   <si>
     <t>Senhor Afonso Neto, Hellp Sistemas, Venho por este solicitar a alteração da Ficha 2 do orçamento vigente (2021) referente à fonte de recurso, pois a constante no sistema é código 200, sendo que o correto é código 100.</t>
   </si>
   <si>
     <t>2913</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2913/35-2021-gpc-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2913/35-2021-gpc-c.pdf</t>
   </si>
   <si>
     <t>Senhor Marisvaldo Cavalcante Pires, Pároco de Limeira do Oeste, Venho por este parabenizá-Io pela posse canônica ocorrida no dia 06 de fevereiro do corrente ano e desejar muito sucesso em Vossa nova jornada.</t>
   </si>
   <si>
     <t>2914</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2914/36-2021-gpc-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2914/36-2021-gpc-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho documentos contábeis da Câmara, referente à competência de Janeiro de 2021.</t>
   </si>
   <si>
     <t>2915</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2915/37-2021-gpc-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2915/37-2021-gpc-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Solicito, respeitosamente, propôr que Vossa Excelência crie em nosso_x000D_
 Município um Programa de acesso à CNH destinado às pessoas comprovadamente de baixa renda, para com essa medida seja dado o pontapé inicial para que o candidato tenha mais oportunidade de emprego.</t>
   </si>
   <si>
     <t>2916</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2916/038-eberton-william-_aterrocorregomaringolo-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2916/038-eberton-william-_aterrocorregomaringolo-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, que seja construído um aterro na divisa entre as propriedades dos Senhores Alípio Soares e Carmo Maringolo.</t>
   </si>
   <si>
     <t>2917</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2917/39-2021-gpc-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2917/39-2021-gpc-c.pdf</t>
   </si>
   <si>
     <t>Senhor Aparecida de Cássia, Coordenadora da Atenção Primária à Saúde, informo que as dependências da Câmara serão cedidas, porém devo atentar Vossa Senhoria sobre o cumprimento das medidas de proteção contra a COV|D-19, como uso de máscara, higienização das mãos com água e sabão e/ou álcool em gel, distanciamento entre as pessoas participantes do treinamento.</t>
   </si>
   <si>
     <t>2918</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2918/040-todos_os_vereadores-prefeito-vale_alimentacao.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2918/040-todos_os_vereadores-prefeito-vale_alimentacao.pdf</t>
   </si>
   <si>
     <t>Tendo em vista que ficou acordado durante a reunião entre os Poderes Executivo e Legislativo que seria averiguada a possibilidade de pagamento do vale-alimentação aos servidores públicos vinculados ao Poder Executivo, solicitamos que seja esclarecido se Vossa excelência pagará ou não esse direito constituído em Lei, desde de o ano de 2014.</t>
   </si>
   <si>
     <t>2919</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2919/41-2021-gpc-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2919/41-2021-gpc-c.pdf</t>
   </si>
   <si>
     <t>Senhores Vereadores, Em razão da recomendação contida no Memorando n° 002/2021 (cópia anexa); e do Decreto Municipal n° 5.995, de 12 de fevereiro de 2021, solicito que_x000D_
 Vossa Excelência não convide as pessoas para participarem presencialmente da Reunião Ordinária do dia 18/02/2021.</t>
   </si>
   <si>
     <t>2920</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2920/42-2021-gpc-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2920/42-2021-gpc-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Considerando a Lei 412, de 11 de fevereiro de 2005, que: "Dispõe_x000D_
 sobre a implantação do Programa Bolsa Trabalho Estágio e dá outras providências”._x000D_
 Solicito que o Poder Executivo faça a atualização da referida Lei bem como a coloque em prática, visto que muitas pessoas podem ser beneficiadas/ajudadas pela implantação dessa bolsa trabalho estágio e auxilio financeiro a estudantes.</t>
   </si>
   <si>
     <t>2921</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2921/43-2021-gpc-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2921/43-2021-gpc-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Venho respeitosamente solicitar que sejam determinadas as providências necessárias para a colocação de um poste na Rua Peru na altura dos números 199 a 207.</t>
   </si>
   <si>
     <t>2922</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2922/44-2021-todos-elenice-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2922/44-2021-todos-elenice-c.pdf</t>
   </si>
   <si>
     <t>Senhora Elenice Louback, Gerente Regional da COPASA-MG, solicitamos um relatório a respeito do procedimento realizado na rede de esgoto da Rua São Paulo e da Avenida Rio Grande do Sul, visto que o problema de vazamento ainda não foi resolvido.</t>
   </si>
   <si>
     <t>2923</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2923/45-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2923/45-2021-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Venho por este solicitar a Vossa Excelência que determine ao setor competente o desenvolvimento das ações necessárias para que a SEINFRA encaminhe ao nosso Município, a título de doação, mata-burros de ferro para atender a demanda existente. Será de grande importância viabilizá-los, haja vista a necessidade de melhoramento das vias rurais que hoje conta com muitos mata-burros de madeira que acabam se desgastando dificultando sua manutenção.</t>
   </si>
   <si>
     <t>2924</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2924/46-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2924/46-2021-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Diante das várias ocorrências de caminhões que enroscam na rede aérea, cujo resultado é quase sempre o mesmo: casas sem energia elétrica, sem telefone, postes no chão e outros danos.</t>
   </si>
   <si>
     <t>2925</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2925/47-2021.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2925/47-2021.pdf</t>
   </si>
   <si>
     <t>Senhor Sebastião Gomes, encaminho os documentos requeridos sob o protocolo 37/2021.</t>
   </si>
   <si>
     <t>2926</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2926/48-2021.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2926/48-2021.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho expediente aprovado na 3ª RO, realizada no dia 18 de fevereiro.</t>
   </si>
   <si>
     <t>2927</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2927/49-2021.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2927/49-2021.pdf</t>
   </si>
   <si>
     <t>Senhor Aelton Freitas, Deputado Federal, solicito que destine, em suas emendas parlamentares, verbas em torno de R$ 200.000,00 para aquisição de equipamentos e materiais hospitalares para a Unidade de Atendimento Imediato Marivone Ribeiro de Lacerda.</t>
   </si>
   <si>
     <t>2928</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2928/50-2021.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2928/50-2021.pdf</t>
   </si>
   <si>
     <t>Senhor Weliton Prado, deputado federal, encaminho cópia do Ofício 25/2021, de autoria do Senhor Maxlei Carlos Rezende, 2º Tenente, Comandante o 5º Pelotão de Polícia Militar de Limeira do Oeste.</t>
   </si>
   <si>
     <t>2929</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2929/51-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2929/51-2021-c.pdf</t>
   </si>
   <si>
     <t>Senhora Rosane Alves, Bruna Almeida, Eder Aguiar, Orizon Alves, Eduardo Aparecido, Antonio Francisco, Clodoaldo Gaspar, Edimilson Pereira, José Carlos, João Eurodoilhamiz, Ronaldo de Jesus, Gilmar Vidal, venho respeitosamente me colocar à disposição desta Secretaria, inclusive para participar de todas as reuniões realizadas pelo conselho municipal dessa ordem departamental para que eu possa me inteirar dos assuntos e colaborar com minhas ideias, para juntos buscarmos tudo que for de melhor aos nossos munícipes.</t>
   </si>
   <si>
     <t>2930</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2930/52-2021.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2930/52-2021.pdf</t>
   </si>
   <si>
     <t>Senhor Weliton Prado, Deputado Federal, solicito que destine em vossas emendas parlamentares, verbas para Construção de um abrigo para cães, aquisição de castra móvel, aquisição de equipamento e acessórios hospitalares.</t>
   </si>
   <si>
     <t>2931</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2931/53-2021.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2931/53-2021.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, venho requisitar a 3ª parcela do Duodécimo, referente ao mês de março.</t>
   </si>
   <si>
     <t>2957</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2957/54-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2957/54-2021-c.pdf</t>
   </si>
   <si>
     <t>Comunico o recebimento do Ofício n° 2687/2021, Processo n° 968954, em apenso 986714 e 1095279, cópia anexa, referente ao parecer prévio emitido pelo Tribunal de Contas do Estado de Minas Gerais, referente às contas de 2014.</t>
   </si>
   <si>
     <t>2958</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2958/55-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2958/55-2021-c.pdf</t>
   </si>
   <si>
     <t>Encaminho abaixo relacionado o expediente aprovado na 4° Reunião Ordinária realizada no dia 04 de março do corrente ano:</t>
   </si>
   <si>
     <t>2959</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2959/56-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2959/56-2021-c.pdf</t>
   </si>
   <si>
     <t>É sabido por todos nós que enfrentamos um momento conturbado, de grande dificuldade e adaptação em todos os setores e isso tem gerado muitas situações de delicadas de estresse.</t>
   </si>
   <si>
     <t>2960</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2960/57-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2960/57-2021-c.pdf</t>
   </si>
   <si>
     <t>Solicito a contratação de profissionais qualificados (biomédico ou farmacêutico) para que possa otimizar o atendimento dos casos que se apresentam na Unidade de Saúde diariamente.</t>
   </si>
   <si>
     <t>2961</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2961/58-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2961/58-2021-c.pdf</t>
   </si>
   <si>
     <t>Encaminho a Vossa Excelência os seguintes documentos contábeis da Câmara Municipal referentes à competência de fevereiro de 2021, objetivando a consolidação da contabilidade da Prefeitura com a da Câmara Municipal:</t>
   </si>
   <si>
     <t>2962</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2962/59-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2962/59-2021-c.pdf</t>
   </si>
   <si>
     <t>Venho respeitosamente solicitar que sejam esclarecidos quais requisitos o Município necessita cumprir para disponibilizar os serviços de emissão de carteiras de identidade.</t>
   </si>
   <si>
     <t>2963</t>
   </si>
   <si>
     <t>EBERTON SUINO, TIA LAINY</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2963/60-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2963/60-2021-c.pdf</t>
   </si>
   <si>
     <t>Venho, respeitosamente, solicitar que seja feito um levantamento das árvores que necessitam de poda.</t>
   </si>
   <si>
     <t>2964</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2964/61-2021-vcm-fabio-joao.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2964/61-2021-vcm-fabio-joao.pdf</t>
   </si>
   <si>
     <t>Vimos, respeitosamente, nesse momento solicitar que Vossa Excelência determine providências para que sejam incluídos como atividades essenciais os setores que promovem a prática de exercícios físicos, pois esses setores foram impedidos de funcionar.</t>
   </si>
   <si>
     <t>2965</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2965/62-2021-vcm-ailto-aneel.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2965/62-2021-vcm-ailto-aneel.pdf</t>
   </si>
   <si>
     <t>Venho por este solicitar providências em relação ao descaso da empresa CEMIG no tocante às ligações de energia solar.</t>
   </si>
   <si>
     <t>2967</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2967/63-2021-gpc-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2967/63-2021-gpc-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho o expediente aprovado na 5ª RO, realizada dia 18 de março.</t>
   </si>
   <si>
     <t>2968</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2968/64-2021-gpc-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2968/64-2021-gpc-c.pdf</t>
   </si>
   <si>
     <t>Senhora Gabriela Stefanello Pires, Promotora de Justiça, venho encaminhar anexas as informações solicitadas pelo Ofício 079/2021, ref: Inquérito Civil nº 0344.19.000086-1.</t>
   </si>
   <si>
     <t>2969</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2969/65-2021-gpc-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2969/65-2021-gpc-c.pdf</t>
   </si>
   <si>
     <t>Senhor José Roberto Saad, Jairo Assunção de Rezende, Vimos por este convidar Vossa Senhoria para participar de uma reunião no dia 29 de março do corrente ano, na Câmara Municipal de Limeira do Oeste às 9 horas para tratarmos sobre os preços de venda dos combustíveis.</t>
   </si>
   <si>
     <t>2970</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2970/66-2021-vcm-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2970/66-2021-vcm-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, solicito que Vossa Excelência determine as providências necessárias para a realização da limpeza do local bem como a poda da “cerca viva" para sua manutenção e conservação.</t>
   </si>
   <si>
     <t>2971</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2971/67-2021-vcm-todosrafael.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2971/67-2021-vcm-todosrafael.pdf</t>
   </si>
   <si>
     <t>Senhor Rafael Ribeiro Lacerda, convocamos Vossa Senhoria, nos termos do art. 42 LOM, para comparecer nesta Casa de Leis, dia 29 de março do corrente ano, para tratar de assunto relacionado à prestação de contas do Prefeito Enedino Pereira Filho, ano 2014.</t>
   </si>
   <si>
     <t>2972</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2972/68-2021-vcm-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2972/68-2021-vcm-c.pdf</t>
   </si>
   <si>
     <t>Senhor Márcio Rogério dos Santos, Presidente do Sindicato dos Servidores Públicos, Venho por este convidar Vossa Senhoria para participar de uma reunião no dia 30 de março do corrente ano, na Câmara Municipal de Limeira do Oeste às 13 horas para tratarmos sobre a forma de trabalho das garis.</t>
   </si>
   <si>
     <t>2973</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2973/69-2021-vcm-ailtoprefeituracopasa.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2973/69-2021-vcm-ailtoprefeituracopasa.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Venho, respeitosamente solicitar que seja dado andamento, o mais_x000D_
 rápido possível para que o Município rescinda o contrato firmado com a empresa_x000D_
 COPASA-MG, visto a péssima prestação dos serviços e o descaso com o povo de_x000D_
 Limeira do Oeste.</t>
   </si>
   <si>
     <t>2974</t>
   </si>
   <si>
     <t>CELITA, DUNGA, EBERTON SUINO</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2974/70-2021-vcm-financas-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2974/70-2021-vcm-financas-c.pdf</t>
   </si>
   <si>
     <t>Senhora Raquel Mestrello de Paula, Convocamos Vossa Senhoria, nos termos do art. 42 da Lei Orgânica e art. 16, XXII, do Regimento Interno da Câmara Municipal, para comparecer nesta Casa de Leis no dia O5 de abril do corrente ano, às 9 horas, para tratar de assunto_x000D_
 relacionado à prestação de contas do Prefeito Enedino Pereira Filho, ano 2014.</t>
   </si>
   <si>
     <t>2975</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2975/71-2021-vcm-financas-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2975/71-2021-vcm-financas-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, vimos respeitosamente solicitar cópia dos seguintes documentos: Decretos de abertura de créditos suplementares, especiais e de remanejamento, relação de restos a pagar (se tiver), referentes ao ano de 2014.</t>
   </si>
   <si>
     <t>2982</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2982/of072-2021-gpc-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2982/of072-2021-gpc-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, venho requisitar a 4ª parcela do Duodécimo, referente ao mês de abril.</t>
   </si>
   <si>
     <t>2983</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2983/of073-2021-gpc-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2983/of073-2021-gpc-c.pdf</t>
   </si>
   <si>
     <t>Senhor Orizon Alves, Secretário Municipal de Cultura, indico os seguintes Vereadores para comporem o Conselho Municipal do Patrimônio Cultural para o Biênio 2021/2023: Efetivo Elainy Aparecida de Souza; Suplente: Maurício da Silva Junior.</t>
   </si>
   <si>
     <t>2984</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2984/of074-2021-gpc-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2984/of074-2021-gpc-c.pdf</t>
   </si>
   <si>
     <t>Senhora Gabriela Stefanello Pires, Promotora de Justiça, solicito prorrogação de prazo para instalação do GPS/Rastreador no veículo oficial do Poder Legislativo Limeirense, em função das dificuldades causadas pela pandemia da COVID-19 (onda roxa), que paralisou vários setores.</t>
   </si>
   <si>
     <t>2985</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2985/of075-2021-gpc-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2985/of075-2021-gpc-c.pdf</t>
   </si>
   <si>
     <t>Senhora Gabriela Stefanello Pires, Promotora de Justiça, Venho respeitosamente, em atenção ao Ofício no 106/2021, encaminhar os documentos de aquisição e implantação do ponto eletrônico para Câmara Municipal de Limeira do Oeste e informar que o Inquérito Civil MPMG-0344.15.000004-2, constante neste Ofício supostamente não é de competência da_x000D_
 Câmara Municipal de Limeira do Oeste.</t>
   </si>
   <si>
     <t>2986</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2986/of076-2021-gpc-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2986/of076-2021-gpc-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho expediente aprovado na 6ª RO, realizada dia 05 de abril.</t>
   </si>
   <si>
     <t>2987</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>DUNGA, EBERTON SUINO, TIA LAINY</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2987/of077-2021-vcm-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2987/of077-2021-vcm-c.pdf</t>
   </si>
   <si>
     <t>Senhor Leonídio Bouças, Deputado Estadual, e Zé Silva, Deputado Federal, vimos através do presente solicitar que Vossa Excelência interceda junto aos órgãos competentes com a finalidade de viabilizar mata-burros de ferro para atender à demanda do nosso município.</t>
   </si>
   <si>
     <t>2988</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2988/of078-2021-vcm-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2988/of078-2021-vcm-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, determine ao setor competente o desenvolvimento das ações necessárias para que a SEINFRA encaminhe ao nosso Município, a título de doação, mata-burros de ferro para atender a demanda existente.</t>
   </si>
   <si>
     <t>2989</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2989/of079-2021-vcm-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2989/of079-2021-vcm-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, solicito que seja providenciado um mutirão de limpeza nos quintais, com urgência para tentar conter o mosquito transmissor da dengue.</t>
   </si>
   <si>
     <t>2990</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2990/of080-2021-gpc-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2990/of080-2021-gpc-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,  encaminho documentos contábeis, referente à competência de março.</t>
   </si>
   <si>
     <t>2991</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2991/of081-2021-vcm-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2991/of081-2021-vcm-c.pdf</t>
   </si>
   <si>
     <t>Senhora Eliane Ester de Biasi, Diretora da E. E. Izoldino Soares de Freitas, venho respeitosamente solicitar uma parceria com essa Escola, para que os jovens do Ensino Médio, que tiverem interesse, participem do referido projeto.</t>
   </si>
   <si>
     <t>3001</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3001/of082-2021-gpc-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3001/of082-2021-gpc-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho o expediente aprovado na 7ª RO, realizada dia 15 de abril.</t>
   </si>
   <si>
     <t>3002</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3002/of083-2021-gpc-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3002/of083-2021-gpc-c.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário Municipal de Educação, Clodoaldo G. de Oliveira, indico as Vereadoras Elainy Aparecida de Souza e Celita Queiroz de Oliveira, para Comissão de Acompanhamento e Avaliação do Plano Municipal de Educação do Município.</t>
   </si>
   <si>
     <t>3003</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3003/of084-2021-gpc-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3003/of084-2021-gpc-c.pdf</t>
   </si>
   <si>
     <t>Senhora Promotora Gabriela Stefanello Pires, encaminho anexas informações e esclarecimentos solicitados pelo Ofício 103/2021, ref: Inquérito Civil nº 0344.19.000082-0.</t>
   </si>
   <si>
     <t>3004</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3004/of085-2021-gpc-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3004/of085-2021-gpc-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, solicito que seja colocada uma placa de alerta com a frase "acenda os faróis", na saída da cidade para chamar atenção dos motoristas.</t>
   </si>
   <si>
     <t>3005</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3005/of086-2021-gpc-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3005/of086-2021-gpc-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho o expediente aprovado na 2º RE realizada no dia 22 de abril.</t>
   </si>
   <si>
     <t>3006</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3006/of087-2021-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3006/of087-2021-vcm.pdf</t>
   </si>
   <si>
     <t>Senhora Coordenadora de Vigilância Epidemiológica, Lindete Domingos da Silva, vimos solicitar que nos seja informado sobre o grupo de prioridade de vacinação contra a Covid-19.</t>
   </si>
   <si>
     <t>3007</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3007/of088-2021-gpcfotos-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3007/of088-2021-gpcfotos-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, solicito que seja feito um estudo para determinar ações e implementar soluções que diminuam os acidentes na Avenida da Saudade em frente ao cruzamento com a Rua José Altino Gomes.</t>
   </si>
   <si>
     <t>3008</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3008/of089-2021-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3008/of089-2021-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, venho sugerir que seja divulgada e realizada uma ação para arrecadar alimentos durante as campanhas de vacinação.</t>
   </si>
   <si>
     <t>3009</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3009/of090-2021-gpc-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3009/of090-2021-gpc-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, venho requisitar a 5ª parcela do Duodécimo, referente ao mês de maio de 2021.</t>
   </si>
   <si>
     <t>3010</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3010/of091-2021-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3010/of091-2021-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, solicito informações acerca do andamento da obra de fechamento do Bosque Municipal Nelson Coelho de Araújo.</t>
   </si>
   <si>
     <t>3011</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3011/of092-2021-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3011/of092-2021-vcm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, solicito que seja feito um levantamento sobre a iluminação pública de nossa cidade, pois muitos postes estão faltando lâmpadas e outros faltando os "braços".</t>
   </si>
   <si>
     <t>3012</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3012/of093-2021-vcm-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3012/of093-2021-vcm-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito do Município de Iturama, Cláudio Tomaz de Freitas, venho solicitar que V. Exa. reabra em sua cidade o Hospital de Campanha de Combate ao Coronavírus, uma vez que este Hospital pertence à microrregião.</t>
   </si>
   <si>
     <t>3013</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3013/of094-2021-gpc-promotoraanexo-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3013/of094-2021-gpc-promotoraanexo-c.pdf</t>
   </si>
   <si>
     <t>Senhora Promotora, Gabriela Stefanello Pires, Venho respeitosamente, ainda em atenção ao Ofício no 089/2021 – PGJMG/ITMPJ/ITMPJ-01PJ, Inquérito Civil nº MPMG-0344.19.000083-8, Processo SEI no 19.16.1231.0041039/2020-34, encaminhar cópia do Memorando nº 012/2021 e seu anexo e informar que será passada cópia do mesmo a todos os Vereadores para as providências necessárias.</t>
   </si>
   <si>
     <t>3014</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3014/of095-2021-gpc-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3014/of095-2021-gpc-c.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário M. de Educação, Clodoaldo Gaspar de Oliveira, indico os seguintes Vereadores para comporem o Conselho Municipal de Educação do Município: Éberton Alves de Oliveira e Maurício da Silva Júnior.</t>
   </si>
   <si>
     <t>3015</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3015/of096-2021-gpc-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3015/of096-2021-gpc-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, indico o servidor Alexsander José de Melo Covizzi, para compor a comissão especial de estudos para elaboração e implantação do SIAFIC.</t>
   </si>
   <si>
     <t>3025</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3025/of0097-2021-vcm-elainy-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3025/of0097-2021-vcm-elainy-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, solicito que seja implantado o telemonitoramento e a telerreabilitação em nosso município para fazer o acompanhamento a todos os pacientes que dele necessitarem.</t>
   </si>
   <si>
     <t>3026</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>CELITA, DUNGA, EBERTON SUINO, WILLIAM BOZZA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3026/of0098-2021-vcm-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3026/of0098-2021-vcm-c.pdf</t>
   </si>
   <si>
     <t>Vimos respeitosamente solicitar que seja feito o reparo na ponte da divisa dos municípios Limeira do Oeste e União de Minas, sob o Córrego Lagoa Rica, próximo à entrada da Fazenda Arco Íris.</t>
   </si>
   <si>
     <t>3027</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3027/of0099-2021-vcm-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3027/of0099-2021-vcm-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho  o expediente aprovado na 8ª RO, realizada dia 06 de maio.</t>
   </si>
   <si>
     <t>3028</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3028/of0100-2021-gpcanexos-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3028/of0100-2021-gpcanexos-c.pdf</t>
   </si>
   <si>
     <t>Senhora Giovana Lameirinhas, Coordenadora do TCE MG, encaminho a ata da sessão em que a matéria foi votada e do Decreto Legislativo n° 88 de 23 de abril de 2021.</t>
   </si>
   <si>
     <t>3029</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3029/of0101-2021-vcm-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3029/of0101-2021-vcm-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito e Secretário Saúde, em conformidade com as emendas impositivas previstas no orçamento para execução no ano de 2021 e considerando que 50% do valor dessas emendas deve ser destinado ao setor de saúde, como preconiza a lei, vimos, respeitosamente indicar o valor de R$ 126.000,00 (cento e vinte e seis mil reais) para aquisição de uma UTI móvel.</t>
   </si>
   <si>
     <t>3030</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3030/of0102-2021-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3030/of0102-2021-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho documentos contábeis da Câmara Municipal referentes à competência de abril de 2021.</t>
   </si>
   <si>
     <t>3031</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3031/of0103-2021-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3031/of0103-2021-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Rodrigo Correia de Oliveira, Gerente-Geral da CEF Iturama-MG., em virtude do Ofício n° 17, datado de 29/04/2021, que possibilita aumentar a margem do consignado da Câmara Municipal em 5% na folha de pagamento, manifesto adesão imediata aos novos parâmetros.</t>
   </si>
   <si>
     <t>3032</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>ANTONIO LUIZ, DUNGA, TIA LAINY</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3032/of0104-2021-vcm-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3032/of0104-2021-vcm-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Vimos por este solicitar a Vossa Excelência que determine ao setor competente o desenvolvimento das ações necessárias para que a SEINFRA encaminhe ao nosso Município, a titulo de doação, mata-burros de ferro para atender a demanda existente.</t>
   </si>
   <si>
     <t>3033</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>CELITA, WILLIAM BOZZA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3033/of0105-2021-vcm-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3033/of0105-2021-vcm-c.pdf</t>
   </si>
   <si>
     <t>Senhora Rosane Alves Gonçalves, Secretária de Meio Ambiente, Em atenção à solicitação contida no Ofício n° 05/2021, indicamos o Senhor Éberton Alves de Oliveira como membro suplente para compor o COMPDEC.</t>
   </si>
   <si>
     <t>3034</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>ANTONIO LUIZ, DUNGA, TIA LAINY, TIÃO ARARA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3034/of0106-antonio_luiz-celcimar-elainy-sebastiao-aelton-agradecimento.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3034/of0106-antonio_luiz-celcimar-elainy-sebastiao-aelton-agradecimento.pdf</t>
   </si>
   <si>
     <t>Senhor Aelton Freitas, Vimos por este agradecer o empenho de Vossa Excelência na destinação da verba de R$ 450.000,00 para aquisição de um raio-x digital para nossa cidade e R$ 48.000,00 para a atenção básica.</t>
   </si>
   <si>
     <t>3035</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3035/of0107-2021-vcm-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3035/of0107-2021-vcm-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Vimos por este solicitar a Vossa Excelência que determine ao setor competente o desenvolvimento das ações necessárias para que a SEINFRA encaminhe ao nosso Municipio, a título de doação, mata-burros de ferro para atender a demanda existente.</t>
   </si>
   <si>
     <t>3036</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>AILTO MORAES, DUNGA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3036/of0108-2021-vcm-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3036/of0108-2021-vcm-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, solicitamos que Vossa Excelência se manifeste, o mais breve possível, sobre a possibilidade da Prefeitura ceder um imóvel para que seja implantado um posto de atendimento bancário avançado.</t>
   </si>
   <si>
     <t>3037</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3037/of0109-2021-vcm-elainy-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3037/of0109-2021-vcm-elainy-c.pdf</t>
   </si>
   <si>
     <t>Senhor Aristoclides, Senhor Luciano, Senhora Rosane e Senhor Prefeito, venho respeitosamente, como coordenadora do Projeto Parlamento Jovem de Minas 2021, cujo tema é "Meio Ambiente e desenvolvimento sustentável", solicitar que seja informado quais ações têm sido praticadas por esta empresa, em nosso município envolvendo meio ambiente.</t>
   </si>
   <si>
     <t>3038</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>AILTO MORAES, EBERTON SUINO</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3038/of0110-2021-vcm-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3038/of0110-2021-vcm-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Vimos respeitosamente solicitar a colocação de um redutor de velocidade_x000D_
 em frente ao lote 48 na venda do Senhor Ailton na Fazenda Paraíso, pois os veículos trafegam em velocidade muito alta, gerando risco de acidentes.</t>
   </si>
   <si>
     <t>3039</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3039/of0111-2021-vcm-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3039/of0111-2021-vcm-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,  Vimos respeitosamente solicitar que seja consertada a ponte do córrego da_x000D_
 Água Fria, na Fazenda Paraíso, divisa dos lotes 51, 50 e lotes 71, 63, pois a mesma está muito danificada, com vigas podres e tábuas quebradas.</t>
   </si>
   <si>
     <t>3040</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3040/of0112-2021-vcm-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3040/of0112-2021-vcm-c.pdf</t>
   </si>
   <si>
     <t>Senhor Pedro Socorro, Ex-prefeito do Município, Comunico o recebimento do Ofício n° 5885/2021, Processo n° 1091918, cópia anexa, referente ao parecer prévio emitido pelo Tribunal de Contas do Estado de Minas Gerais, referente às contas de 2019.</t>
   </si>
   <si>
     <t>3041</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3041/of0113-2021-gpc-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3041/of0113-2021-gpc-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Conforme recomendação dos itens II e III do Parecer Prévio referente à_x000D_
 prestação de contas do Executivo Municipal, ano 2019, encaminho cópias do Ofício n° 5885/2021, bem como dos pareceres do Tribunal de Contas e do Ministério Público de Contas, ambos do Estado de Minas Gerais, para que Vossa Excelência dê ciência dos mesmos ao setor contábil.</t>
   </si>
   <si>
     <t>3052</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3052/of114-2021-vcm-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3052/of114-2021-vcm-c.pdf</t>
   </si>
   <si>
     <t>Solicitar um relato sobre como está sendo o processo de agendamento e dias de coleta de material para realização de exames desse setor e quais medidas estão sendo tomadas para que não haja aglomeração.</t>
   </si>
   <si>
     <t>3053</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3053/of115-2021-gpc-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3053/of115-2021-gpc-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho expediente aprovado na 9ª RO, realizada dia 20 de maio.</t>
   </si>
   <si>
     <t>3054</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3054/of116-2021-vcm-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3054/of116-2021-vcm-c.pdf</t>
   </si>
   <si>
     <t>Senhor Zé Silva, deputado federal, venho solicitar Vossa intervenção para auxiliar estes produtores da Agricultura Familiar a serem indenizados pelas perdas de parte de sua área, junto aos órgãos competentes ou perante a Empresa CMAA (Usina Vale do Pontal), visto tratar de pequenas propriedades, sendo incluso cópia do mapa dos lotes afetados.</t>
   </si>
   <si>
     <t>3055</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3055/of117-2021-vcm-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3055/of117-2021-vcm-c.pdf</t>
   </si>
   <si>
     <t>Senhor Clodoaldo, Secretário M. Educação, venho, respeitosamente, solicitar informações acerca da entrega dos kits de alimentos adquiridos com os recursos do PNAE (ou outra verba que seja destinada para a compra de merenda escolar).</t>
   </si>
   <si>
     <t>3056</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>Senhor Prefeito, vimos solicitar informações sobre o andamento das obras citadas no itens 3 e 4 do Ofício 108/2021 (anexo).</t>
   </si>
   <si>
     <t>3057</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3057/of119-2021-vcm.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3057/of119-2021-vcm.pdf</t>
   </si>
   <si>
     <t>Senhora Rosane Alves Gonçalves, Secretária M. Meio Ambiente, solicito informações acerca das ações para o cumprimento da Lei Ordinária nº 916/2021.</t>
   </si>
   <si>
     <t>3058</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3058/of120-2021-vcm-caixamargemconsignavel-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3058/of120-2021-vcm-caixamargemconsignavel-c.pdf</t>
   </si>
   <si>
     <t>A Caixa Econômica Federal, Aumento de margem consignável.</t>
   </si>
   <si>
     <t>3059</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3059/of121-2021-gpc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3059/of121-2021-gpc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, conforme solicitação contida no Ofício nº 180/2021, devolvo o Projeto de Lei Complementar nº 04/2021.</t>
   </si>
   <si>
     <t>3064</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3064/of122-2021-gpc-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3064/of122-2021-gpc-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, venho requisitar a 6ª parcela do duodécimo, referente a junho.</t>
   </si>
   <si>
     <t>3065</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3065/of123-2021-gpc-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3065/of123-2021-gpc-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho expediente aprovado na 10ª RO, realizada dia 07 de junho.</t>
   </si>
   <si>
     <t>3066</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3066/of124-2021-ref-of213-pj-imagem-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3066/of124-2021-ref-of213-pj-imagem-c.pdf</t>
   </si>
   <si>
     <t>Senhora Dra. Gabriela Stefanello Pires, Promotora de Justiça, em atenção ao supracitado ofício, apresento manifestação, e as respostas aos questionamentos encaminhados a esta Casa de Leis, sobre a Noticia de Fato n°. MPMG-0344.21.000.000131-1.</t>
   </si>
   <si>
     <t>3067</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3067/of125-2021-gpc-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3067/of125-2021-gpc-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho documentos contábeis da Câmara Municipal referente à competência de maio.</t>
   </si>
   <si>
     <t>3068</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3068/of126-2021-ref-of209-pj-lc10-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3068/of126-2021-ref-of209-pj-lc10-c.pdf</t>
   </si>
   <si>
     <t>Senhora Dra. Gabriela Stefanello Pires, Promotora Justiça, em atenção ao supracitado oficio, é apresentada a presente manifestação a seguir, 'acompanhada de documentos inerentes a Noticia de Fato n°. MPMG-0344.21.000130-3, elucidando os fatos narrados na denúncia de_x000D_
 origem.</t>
   </si>
   <si>
     <t>3069</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3069/of127-2021-vcm-imagem-c-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3069/of127-2021-vcm-imagem-c-c.pdf</t>
   </si>
   <si>
     <t>Senhora Rosane Alves Gonçalves, Coordenadora da COMPDEC, venho respeitosamente solicitar que seja determinadas providências, em regime de urgência, para sanar os problemas da residência do Senhor Maik dos Santos Costa, localizada na Travessa Colômbia, n° 40, Bairro Joamário.</t>
   </si>
   <si>
     <t>3070</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3070/of128-2021-vcm-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3070/of128-2021-vcm-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, venho solicitar que seja colocado um toldo para fazer o sombreamento do Velório Municipal Onofre Dezanetti, posteriormente, peço que seja determinado à secretaria competente providências para o plantio de árvores nos canteiros ao lado e em frente.</t>
   </si>
   <si>
     <t>3071</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3071/of129-2021-vcm-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3071/of129-2021-vcm-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, solicito que construa o centro de comercialização da agricultura familiar na área do ponto de apoio ao trabalhador, localizado na Avenida Minas Gerais.</t>
   </si>
   <si>
     <t>3072</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3072/of130-2021-vcm-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3072/of130-2021-vcm-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, para melhor acompanhamento das pessoas contaminadas, peço que seja encaminhado à Vigilância Sanitária, a listagem das pessoas que testaram positivo para Covid-19, para melhor desenvolvimento das atividades desse setor.</t>
   </si>
   <si>
     <t>3083</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3083/of131-2021-gpc-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3083/of131-2021-gpc-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho o expediente aprovado na 11ª RO, realizada no dia 17 de junho</t>
   </si>
   <si>
     <t>3084</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3084/of132-2021-vcm-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3084/of132-2021-vcm-c.pdf</t>
   </si>
   <si>
     <t>Senhor Antonio Francisco Bezerra, Secretário Mun. Obras, gostaria que fosse esclarecido se o entulho que foi jogado no local bem próximo ao "buracão" foi colocado pela Prefeitura.</t>
   </si>
   <si>
     <t>3085</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3085/of133-2021-vcm-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3085/of133-2021-vcm-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, diante de várias reclamações feitas por diferentes pessoas e de níveis econômicos diferentes, pedimos esclarecimentos e informações a respeito do seguinte:</t>
   </si>
   <si>
     <t>3086</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3086/of134-2021-gpc-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3086/of134-2021-gpc-c.pdf</t>
   </si>
   <si>
     <t>Para: Ana Maria Soares Valentini - SEAPA, Otávio Maia - EMATER-MG, e Thales Almeida Pereira Fernandes - IMA, OFÍCIO PARA SOLICITAÇÃO DE ESTUDO DE CARACTERIZAÇÃO DA MICRORREGIÃO PRODUTORA DE QUEIJO DO PONTAL.</t>
   </si>
   <si>
     <t>3087</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3087/of135-2021-gpc-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3087/of135-2021-gpc-c.pdf</t>
   </si>
   <si>
     <t>Senhora Gabriela Stefanello Pires, Promotora de Justiça, Iturama-MG, encaminho anexas as informações solicitados pelo Ofício nº 233/2021 -PGJMG/lTMPJ/ITMPJ-01 PJ.</t>
   </si>
   <si>
     <t>3088</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3088/of136-2021-vcm-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3088/of136-2021-vcm-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Venho respeitosamente solicitar que Vossa Excelência faça a doação de um terreno para construção do templo da Igreja Assembleia de Deus Ministério Ferreira.</t>
   </si>
   <si>
     <t>3089</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3089/of137-2021-vcmfotos-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3089/of137-2021-vcmfotos-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Por causa da poluição ambiental provocada pelo tráfego de caminhões transportadores de cana-de-açúcar que transitavam nas ruas da COHAB desta cidade, foi instaurado o Inquérito Civil n° MPMG - 0344.10.000025-8, cujas informações completas de medidas adotadas foram enviadas para a Prefeitura no ano de 2017.</t>
   </si>
   <si>
     <t>3093</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3093/of138-2021-gpc-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3093/of138-2021-gpc-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, venho requisitar a 7ª parcela do duodécimo, referente ao mês de julho.</t>
   </si>
   <si>
     <t>3094</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3094/of139-2021-gpc-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3094/of139-2021-gpc-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, conforme solicitação devolvo Projeto de Lei nº 16/2021.</t>
   </si>
   <si>
     <t>3095</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3095/of140-2021-gpc-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3095/of140-2021-gpc-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho expediente aprovado na 12ª RO, realizada dia 1º de julho.</t>
   </si>
   <si>
     <t>3096</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3096/of141-2021-gpc-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3096/of141-2021-gpc-c.pdf</t>
   </si>
   <si>
     <t>Senhora Rosane Alves Gonçalves, Secretária M. M. Ambiente, indicamos as senhoras Elainy Aparecida de Souza - membro efetivo e Celita Queiroz de Oliveira - membro suplente para comporem o Conselho Gestor do Fundo Municipal de Saneamento Básico - CGFMSB.</t>
   </si>
   <si>
     <t>3097</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3097/of142-2021-vcm-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3097/of142-2021-vcm-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, solicitamos de V. Sª. análise da água do Ribeirão Reserva abaixo da Estação de Tratamento de Esgoto da COPASA.</t>
   </si>
   <si>
     <t>3098</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3098/of143-2021-vcm-zevitorraulbelem-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3098/of143-2021-vcm-zevitorraulbelem-c.pdf</t>
   </si>
   <si>
     <t>Senhor Raul Belém, Deputado Estadual, Senhor Zé Vitor, Deputado Federal, solicitamos que sejam destinadas verbas para aquisição de um veículo para uso da Secretaria Municipal de Promoção Social.</t>
   </si>
   <si>
     <t>3099</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3099/of144-2021-vcm-aelton-mario-sandra-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3099/of144-2021-vcm-aelton-mario-sandra-c.pdf</t>
   </si>
   <si>
     <t>Senhor Aelton Freitas-Dep. Federal, Senhor Dr. Mário Alexandre-Delegado P. F. Uberaba, Senhora Sandra M. B. Silva-Titular Ag. R. Federal Uberaba, solicitamos a destinação de um veículo tipo ônibus para ser utilizado como biblioteca ambulante e brinquedoteca.</t>
   </si>
   <si>
     <t>3100</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3100/of145-2021-vcm-mario-sandra-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3100/of145-2021-vcm-mario-sandra-c.pdf</t>
   </si>
   <si>
     <t>Senhor Dr. Mario Alexandre - Delegado P. F. Uberaba e Senhora Sandra M. B. Silva - Titular Ag. R. Federal Uberaba, solicitamos que seja destinado um caminhão que será utilizado para instalação dos equipamentos necessários para utilizá-lo como pipa.</t>
   </si>
   <si>
     <t>3101</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3101/of146-2021-gpc-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3101/of146-2021-gpc-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho documentos contábeis referente à competência de junho.</t>
   </si>
   <si>
     <t>3102</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3102/of147-2021-vcmfotos-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3102/of147-2021-vcmfotos-c.pdf</t>
   </si>
   <si>
     <t>Ao DER, 25ª Coordenadoria Regional Triângulo Sul, peço que seja resolvida essa questão do buraco e que seja colocado um redutor eletrônico de velocidade (radar) antes da curva que tem causado perdas e muitos danos.</t>
   </si>
   <si>
     <t>3103</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3103/of148-2021-vcm-aeltonfreitas-zevitor-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3103/of148-2021-vcm-aeltonfreitas-zevitor-c.pdf</t>
   </si>
   <si>
     <t>Senhor Aelton Freitas - Deputado Federal, Senhor Zé Vitor - Deputado Federal, Vimos por este solicitar que sejam destinadas verbas para o recapeamento das ruas de nossa cidade, no valor de aproximadamente R$ 2.500.000,00 (dois milhões e quinhentos mil reais) que serão usados para recape, calçadas, rampas de acessibilidade, sinalizações horizontais e verticais.</t>
   </si>
   <si>
     <t>3104</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3104/of149-2021-gpc-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3104/of149-2021-gpc-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho expediente aprovado na 3ª RO, realizada neste dia.</t>
   </si>
   <si>
     <t>3119</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3119/of150-2021-gpc-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3119/of150-2021-gpc-c.pdf</t>
   </si>
   <si>
     <t>Encaminho o expediente aprovado na 13ª RO, realizada dia 15 de julho.</t>
   </si>
   <si>
     <t>3120</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3120/of151-2021-vcm-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3120/of151-2021-vcm-c.pdf</t>
   </si>
   <si>
     <t>Venho respeitosamente reforçar o assunto que foi abordado durante a reunião ocorrida na Câmara no dia 14/07 do corrente ano, para que Vossa Excelência determine as providências necessárias para a doação dos 173 lotes do Bairro Novo Horizonte para as pessoas de baixa renda que pagam aluguel e que como a maioria das pessoas nessa condição, almejam ter casa própria.</t>
   </si>
   <si>
     <t>3121</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>JUNINHO DA FARMACIA, TIA LAINY</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3121/of152-2021-vcm-fred-noraldino-cc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3121/of152-2021-vcm-fred-noraldino-cc.pdf</t>
   </si>
   <si>
     <t>Senhores Deputados Noraldino e Fred Costa, Vimos por este solicitar que sejam destinadas verbas para a realização de castração de animais (cães e gatos), visto que a castração é uma das medidas mais importantes para controle populacional e de animais em situação de abandono.</t>
   </si>
   <si>
     <t>3122</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3122/of153-2021-gpc-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3122/of153-2021-gpc-c.pdf</t>
   </si>
   <si>
     <t>Solicito que Vossa Excelência envie a esta Casa de Leis as informações contábeis referentes à Receita Corrente Líquida referente ao 1° semestre do exercício 2021 para que possamos anexar no relatório do SICONFI.</t>
   </si>
   <si>
     <t>3123</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3123/of154-2021-gpc-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3123/of154-2021-gpc-c.pdf</t>
   </si>
   <si>
     <t>Conforme solicitação contida no Oficio n° 216/2021-GP devolvo a Vossa Excelência o Projeto de Lei Complementar n° 05/2021.</t>
   </si>
   <si>
     <t>3124</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3124/of155-2021-gpc-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3124/of155-2021-gpc-c.pdf</t>
   </si>
   <si>
     <t>Em resposta ao Ofício n° 002/2021 que solicita camisetas e copos com o logo do Projeto Parlamento Jovem, peço que sejam encaminhadas 3 cotações referentes aos materiais para verificação da disponibilidade financeira.</t>
   </si>
   <si>
     <t>3125</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3125/of156-2021-vcm-todos-elenicecopasa-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3125/of156-2021-vcm-todos-elenicecopasa-c.pdf</t>
   </si>
   <si>
     <t>Senhora Elenice Louback, solicitamos que seja enviada uma equipe técnica para fazer a avaliação e resolver de vez o problema que se arrasta há anos e anos, que é o extravasamento de esgoto na Rua São Paulo, na altura do número 1075, Bairro Joamário.</t>
   </si>
   <si>
     <t>3126</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3126/of157-2021-vcm-ailto-prefeito-cc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3126/of157-2021-vcm-ailto-prefeito-cc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Eu, AILTO DE MORAES CAVALCANTE, vereador neste Município, tomando_x000D_
 conhecimento das resoluções abaixo descritas, e ainda, ciente que o prazo para a solicitação dos valores de cada uma está terminando, requer com a máxima urgência o que segue:</t>
   </si>
   <si>
     <t>3127</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3127/of158-2021-gpc-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3127/of158-2021-gpc-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, venho requisitar a 8ª (oitava) parcela do duodécimo.</t>
   </si>
   <si>
     <t>3128</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3128/of159-2021-gpc-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3128/of159-2021-gpc-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Venho pelo presente solicitar informações referente a verba disponibilizada para aquisição de Aparelho de Ultrassonografia, no valor de R$150.000,00.</t>
   </si>
   <si>
     <t>3129</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3129/of160-2021-vcm-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3129/of160-2021-vcm-c.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário Éder, Venho pelo presente solicitar informações referente a verba disponibilizada para aquisição de Aparelho de Ultrassonografia, no valor de R$150.000,00.</t>
   </si>
   <si>
     <t>3130</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3130/of161-2021-vcm-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3130/of161-2021-vcm-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, venho solicitar informações referente a obras no Cemitério Municipal, principalmente no tocante a calçamento das vias internas de circulação.</t>
   </si>
   <si>
     <t>3131</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3131/of162-2021-vcm-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3131/of162-2021-vcm-c.pdf</t>
   </si>
   <si>
     <t>Senhor Antônio Francisco, Secretário de Obras e Serviços,  solicito informações referente a obras no Cemitério Municipal, principalmente no tocante a calçamento das vias internas de circulação.</t>
   </si>
   <si>
     <t>3134</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3134/of163-2021-gpc-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3134/of163-2021-gpc-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho expediente aprovado na 14ª RO, realizada dia 05 de agosto.</t>
   </si>
   <si>
     <t>3135</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3135/of164-2021-gpc-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3135/of164-2021-gpc-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho documentos contábeis referente à competência de julho de 2021.</t>
   </si>
   <si>
     <t>3136</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3136/of165-2021-vcm-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3136/of165-2021-vcm-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Venho respeitosamente solicitar que seja criada uma dotação referente à Lei 923 que “CRIA O PROGRAMA MUNICIPAL DE INCENTIVO AO ESPORTE E LAZER E DÁ OUTRAS PROVIDÊNCIAS", tendo em vista que a mesma foi sancionada em 09/06/2021.</t>
   </si>
   <si>
     <t>3137</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3137/of166-2021-vcm-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3137/of166-2021-vcm-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Venho respeitosamente solicitar que seja informado o saldo atual da conta do Fundo Municipal de Esportes.</t>
   </si>
   <si>
     <t>3138</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3138/of167-2021-vcm-tialainy-zevitor.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3138/of167-2021-vcm-tialainy-zevitor.pdf</t>
   </si>
   <si>
     <t>Senhor Deputado Zé Vitor,  solicito o apoio de Vossa Excelência aos jovens do nosso Município em relação ao mercado de trabalho (presencial e remoto).</t>
   </si>
   <si>
     <t>3139</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3139/of168-2021-gpc-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3139/of168-2021-gpc-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Diante da ocorrência de vários acidentes com veículos altos, cujo resultado são fios arrebentados, deixando várias residências e comércios sem sinal telefônico e sem energia elétrica, venho respeitosamente solicitar que seja colocado um Iimitador de altura (imagem anexa a título de exemplificação) na entrada da cidade.</t>
   </si>
   <si>
     <t>3140</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3140/of169-vcm-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3140/of169-vcm-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, A sugestão é que o Poder Executivo faça uma parceria com empresários locais para a construção de um mirante com acesso fácil a população de Limeira do Oeste, e turistas das mais variadas regiões.</t>
   </si>
   <si>
     <t>3141</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3141/of170-2021-vcm-eberton-wendel-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3141/of170-2021-vcm-eberton-wendel-c.pdf</t>
   </si>
   <si>
     <t>Senhor Professor Wendel Mesquita, Deputado Estadual, em atenção à solicitação do Secretário Municipal de Educação, Professor Clodoaldo Oliveira e demais Profissionais da Educação da Rede Municipal de Ensino; venho por meio deste, solicitar ao Nobre Deputado, a possibilidade de viabilização de um Veículo Van a ser utilizado no transporte dos Profissionais da Educação da Escola Municipal Honório Silveira Lacerda.</t>
   </si>
   <si>
     <t>3142</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3142/of171-gpc-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3142/of171-gpc-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho expediente aprovado na 15ª RO, realizada dia 19 de agosto.</t>
   </si>
   <si>
     <t>3144</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3144/of172-gpc-william-tce_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3144/of172-gpc-william-tce_opt.pdf</t>
   </si>
   <si>
     <t>À Senhora Giovana Lameirinhas Arcanjo, Coordenadora de Pós-Deliberação TCEMG; Referente ao Ofício n° 5885/2021, Processo n° 1091918 visando o julgamento das contas do Município de Limeira do Oeste, exercício 2019, encaminho a ata da sessão em que a matéria foi votada e do Decreto Legislativo n° 89 de 06 de agosto de 2021.</t>
   </si>
   <si>
     <t>3145</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3145/of173-vcm-dunga-antonio-elainy-sebastiao_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3145/of173-vcm-dunga-antonio-elainy-sebastiao_opt.pdf</t>
   </si>
   <si>
     <t>Senhor Mario Jose Dehon Sao Thiago Santiago, DD. Superintendente da 6° Região Fiscal_x000D_
 Receita Federal do Brasil; informamos que a prioridade do município seria um caminhão com carroceria ou caminhonete com carroceria.</t>
   </si>
   <si>
     <t>3146</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3146/of174-2021-vcm-todos-im_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3146/of174-2021-vcm-todos-im_opt.pdf</t>
   </si>
   <si>
     <t>Senhor Arnaldo Silva, Elismar Prado, Leonídio Bouças e Raul Belém, venho respeitosamente solicitar providências quanto aos problemas urgentes na Escola Estadual Izoldino Soares de Freitas, relacionadas a reposição ou troca de cadeiras, mesas e armários das salas dos professores, biblioteca e refeitório.</t>
   </si>
   <si>
     <t>3147</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3147/of175-2021-vcm-ailto-rosane_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3147/of175-2021-vcm-ailto-rosane_opt.pdf</t>
   </si>
   <si>
     <t>Senhora Rosane Alves Gonçalves, Secretária Municipal de Meio Ambiente, solicito providências em relação a uma árvore que se encontra inclinada sobre a pista de rolagem na Rodovia LMG-865, km 38 + 50 metros, conforme foto anexa.</t>
   </si>
   <si>
     <t>3148</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3148/of176-2021-vcm-elainy-saude_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3148/of176-2021-vcm-elainy-saude_opt.pdf</t>
   </si>
   <si>
     <t>Senhor Eder Aguiar Teixeira, Senhora Lindete Domingos da Silva, Senhora Janaína Covre da Silva, Senhora Jane Meire Del Pino Malagutti e Senhora Ronaci Aparecida Paula Tavares Custódio, Convoco Vossa Senhoria, nos termos do art. 42 da Lei Orgânica e art. 16, XXII, do Regimento Interno da Câmara Municipal, para comparecer nesta Casa de Leis no dia 1° de setembro do corrente ano, às 8 horas e 30 minutos, para tratar de assunto relacionado à vacinação contra Covid-19.</t>
   </si>
   <si>
     <t>3149</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3149/of177-2021-vcm-resposta_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3149/of177-2021-vcm-resposta_opt.pdf</t>
   </si>
   <si>
     <t>À Senhora Katriana Angelita Diodato Ferreira, Coordenadora dos Serviços de Saúde Pública do Município, diante das várias reclamações por parte da população, venho respeitosamente solicitar que seja feito o combate para eliminação dos pernilongos, que estão infestando a nossa cidade.</t>
   </si>
   <si>
     <t>3150</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>CELITA, TIÃO ARARA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3150/of178-2021-vcm-balacatronco_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3150/of178-2021-vcm-balacatronco_opt.pdf</t>
   </si>
   <si>
     <t>Senhor Elismar Prado, Deputado Estadual e Senhor Weliton Prado, Deputado Federal, Vimos através do presente solicitar que Vossa Excelência interceda junto aos órgãos competentes com a finalidade de viabilizar uma "balança-tronco" para pesagem de gado, que será instalada na Comunidade da Fazenda Barreiro.</t>
   </si>
   <si>
     <t>3157</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3157/of179-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3157/of179-2021-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho o expediente aprovado na 16ª RO, realizada dia 19 de agosto.</t>
   </si>
   <si>
     <t>3158</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3158/of180-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3158/of180-2021-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, venho requisitar a 9ª parcela do Duodécimo, referente ao mês de setembro.</t>
   </si>
   <si>
     <t>3159</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>EBERTON SUINO, TIÃO ARARA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3159/of181-2021-vcm-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3159/of181-2021-vcm-c.pdf</t>
   </si>
   <si>
     <t>Senhor Zé Silva, Deputado Federal, solicitamos viabilizar recursos para aquisição de uma patrulha mecanizada ao Assentamento Nova Canaã.</t>
   </si>
   <si>
     <t>3160</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>EBERTON SUINO, WILLIAM BOZZA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3160/of182-2021-vcm-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3160/of182-2021-vcm-c.pdf</t>
   </si>
   <si>
     <t>Senhor Zé Silva, Deputado Federal, solicitamos a gentileza de interceder junto ao INCRA e a Secretaria de Estado de Saúde para verificar a possibilidade de doação de dois veículos com carroceria para atender à Secretaria Municipal de Agricultura e a Vigilância Epidemiológica.</t>
   </si>
   <si>
     <t>3161</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3161/of183-2021-vcm-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3161/of183-2021-vcm-c.pdf</t>
   </si>
   <si>
     <t>Senhor Gilmar Vidal (peixinho), Secretário M. Esporte, Lazer e Turismo, solicito que sejam ampliadas as modalidade de esporte oferecidas para crianças abaixo de 10 anos de idade.</t>
   </si>
   <si>
     <t>3162</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3162/of184-2021-vcm-canexo.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3162/of184-2021-vcm-canexo.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, solicito a atualização do mapa da cidade junto ao Google.</t>
   </si>
   <si>
     <t>3163</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3163/of185-2021-vcm-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3163/of185-2021-vcm-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Convoco Vossa Excelência, nos termos do art. 42 da Lei Orgânica e art. 16, XXII, do Regimento Interno da Câmara Municipal, para comparecer nesta Casa de Leis no dia 17 de setembro do corrente ano, às 9 horas, para esclarecimentos a respeito do evento "1° Rodeio Live".</t>
   </si>
   <si>
     <t>3164</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>DUNGA, TIA LAINY</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3164/of186-2021-vcm-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3164/of186-2021-vcm-c.pdf</t>
   </si>
   <si>
     <t>Senhor Jader José de Souza Silva, Presidente do Sindicato dos Funcionários e Servidores Públicos, convidamos Vossa Senhoria para comparecer a uma reunião neste Casa de Leis no dia 21 de setembro, às 10 horas, para tratar de assuntos relacionados aos servidores públicos.</t>
   </si>
   <si>
     <t>3165</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3165/of187-2021-gpc-cfotos.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3165/of187-2021-gpc-cfotos.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho anexa uma manifestação/reclamação anônima encaminha via ouvidoria do portal da Câmara Municipal para dar ciência e solicitar que sejam tomadas as providências necessárias urgentes.</t>
   </si>
   <si>
     <t>3174</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3174/of188-2021-gpc-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3174/of188-2021-gpc-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho documentos contábeis referente à competência de agosto.</t>
   </si>
   <si>
     <t>3175</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3175/of189-2021-gpc-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3175/of189-2021-gpc-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho o expediente aprovado na 17ª RO, realizada dia 16 de setembro.</t>
   </si>
   <si>
     <t>3176</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>AILTO MORAES, CELITA, DUNGA, EBERTON SUINO, JUNINHO DA FARMACIA, TIA LAINY, TIÃO ARARA, WILLIAM BOZZA</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito e Senhor João Eurodoilhamiz de Jesus, Secretário Municipal de Estradas, vimos respeitosamente convidá-lo para comparecer a uma reunião neste Casa, no dia 27 de setembro.</t>
   </si>
   <si>
     <t>3177</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3177/of191-2021-vcm-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3177/of191-2021-vcm-c.pdf</t>
   </si>
   <si>
     <t>A Senhora Rosane Alves Gonçalves, S M M A, venho respeitosamente solicitar que informe se está sendo desenvolvido alguma ação para conscientização da população sobre o uso de água e energia elétrica.</t>
   </si>
   <si>
     <t>3178</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3178/of192-2021-vcm-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3178/of192-2021-vcm-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, solicito que sejam determinadas providências no sentido de realizar uma boa limpeza no cemitério, retirada de possíveis entulhos, pintura nos muros e outros consertos que se façam necessários.</t>
   </si>
   <si>
     <t>3179</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3179/of193-2021-vcm-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3179/of193-2021-vcm-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Venho respeitosamente solicitar que sejam determinadas as providências necessárias para solucionar o problema da água empoçada nas Avenidas Minas Gerais e Mato Grosso, como se pode ver nas imagens anexas.</t>
   </si>
   <si>
     <t>3180</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3180/of194-2021-vcm-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3180/of194-2021-vcm-c.pdf</t>
   </si>
   <si>
     <t>A Senhora Elenice Louback, Gerente Regional da COPASA-MG,  Fui procurada essa semana por sitiantes da região que observaram uma grande quantidade de subproduto do tratamento de esgoto sendo jogado no Córrego do Reserva - ponto do Senhor João Carmelo.</t>
   </si>
   <si>
     <t>3181</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3181/of195-2021-gpc-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3181/of195-2021-gpc-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, venho requisitar a 10ª parcela do Duodécimo, referente ao mês de outubro.</t>
   </si>
   <si>
     <t>3182</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3182/of196-2021-vcm-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3182/of196-2021-vcm-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, venho solicitar que sejam instalados estacionamentos para bicicletas (bicicletários), principalmente nas ruas e avenidas do Centro.</t>
   </si>
   <si>
     <t>3183</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>AILTO MORAES, EBERTON SUINO, WILLIAM BOZZA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3183/of197-2021-vcm-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3183/of197-2021-vcm-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, vimos solicitar que seja informado o que ainda falta para que o posto de atendimento para retirar ou regularizar carteiras de identidade entre em funcionamento aqui em nossa cidade.</t>
   </si>
   <si>
     <t>3184</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3184/of198-2021-vcm-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3184/of198-2021-vcm-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito e Senhor João Eurodoilhamiz, Secretário Municipal de Estradas, solicito que sejam tomadas providências em regime de urgência a respeito da ponte sobre o Córrego do Reserva (João Carmelo), pois há um risco enorme de queda.</t>
   </si>
   <si>
     <t>3185</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3185/of199-2021-vcm-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3185/of199-2021-vcm-c.pdf</t>
   </si>
   <si>
     <t>Senhor Deputado Estadual Elismar Prado e Senhor Deputado Federal Weliton Prado, solicitamos que interceda junto aos órgãos competentes com a finalidade de viabilizar recursos para instalação de parques infantis no "Bosque do Jovininho", E. M. Antônio Vicente Fonseca e E. M. Honório Silveira Lacerda.</t>
   </si>
   <si>
     <t>3192</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3192/of200-2021-vcm-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3192/of200-2021-vcm-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho expediente aprovado na 18ª RO realizada dia 07 de outubro.</t>
   </si>
   <si>
     <t>3193</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3193/of201-2021-vcm-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3193/of201-2021-vcm-c.pdf</t>
   </si>
   <si>
     <t>Senhor Noraldino Lúcio Dias Júnior, Deputado Estadual, informamos que recebemos em nossa Câmara, na data de hoje, a visita do Vereador Abel José Silva Freitas, da cidade de São Francisco de Sales-MG, que se interessou muito pelo projeto de castração.</t>
   </si>
   <si>
     <t>3194</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3194/of202-2021-vcm-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3194/of202-2021-vcm-c.pdf</t>
   </si>
   <si>
     <t>Senhor Maxlei Carlos Rezende, 2º Ten. PM, informo que as próximas Reuniões Ordinárias se realizarão nos dias 21/10, 04 e 18/11 do corrente anos às 19 horas.</t>
   </si>
   <si>
     <t>3195</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3195/of203-2021-gpc-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3195/of203-2021-gpc-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho documentos contábeis da Câmara referente à competência de setembro de 2021.</t>
   </si>
   <si>
     <t>3196</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3196/of204-2021-vcm-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3196/of204-2021-vcm-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito e Senhor Eder Aguiar Teixeira, Secretário Municipal de Saúde, solicito que seja disponibilizado atendimento odontológico para os alunos e usuários da APAE, bem como demais munícipes que dependam desse atendimento.</t>
   </si>
   <si>
     <t>3201</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3201/of205-2021-gpc-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3201/of205-2021-gpc-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho expediente aprovado na 19ª RO, realizada dia 21 de outubro.</t>
   </si>
   <si>
     <t>3202</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3202/of206-2021-vcm-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3202/of206-2021-vcm-c.pdf</t>
   </si>
   <si>
     <t>Senhor Raul Belém, Deputado estadual, solicitamos que destine emenda parlamentar no valor de R$ 100.000,00, cujo objetivo é a aquisição de equipamentos escolares, para E. M. Honório Silveira Lacerda (Lama).</t>
   </si>
   <si>
     <t>3203</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3203/of207-2021-gpc-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3203/of207-2021-gpc-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, venho requisitar a 11ª parcela do Duodécimo, referente ao mês de novembro.</t>
   </si>
   <si>
     <t>3204</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3204/of208-2021-vcm-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3204/of208-2021-vcm-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, venho pedir que tome providências a respeito das câmeras de monitoramento que já deveriam ter sido instaladas em nossa cidade.</t>
   </si>
   <si>
     <t>3205</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3205/of209-2021-vcm-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3205/of209-2021-vcm-c.pdf</t>
   </si>
   <si>
     <t>Senhor Eder Aguiar - SMS, Senhora Sirlene Vieira - Coordenadora UAI, Nirley Aparecido, Coordenador Transporte Pacientes e Paulo Cesar - Motorista da UAI, venho convidá-los para uma reunião no dia 05/11/2021, à 9h30min, nesta Casa de Leis para tratarmos sobre o transporte de pacientes com pós-operatório.</t>
   </si>
   <si>
     <t>3214</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3214/of210-2021-gpc-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3214/of210-2021-gpc-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho expediente aprovado na 20ª RO, dia 04 de novembro.</t>
   </si>
   <si>
     <t>3215</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3215/of211-2021-prefeito-vereadores-presidente_p.a._reserva-weliton_e_elismar_prado-verba_quadra_p.a._reserva.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3215/of211-2021-prefeito-vereadores-presidente_p.a._reserva-weliton_e_elismar_prado-verba_quadra_p.a._reserva.pdf</t>
   </si>
   <si>
     <t>Verificar com a Hélen.</t>
   </si>
   <si>
     <t>3216</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3216/of212-2021-vcman-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3216/of212-2021-vcman-c.pdf</t>
   </si>
   <si>
     <t>Senhor César Correia dos Santos, Técnico em agropecuária da Emater/MG, solicito especial atenção ao convite anexo, principalmente no tocante ao Programa Nacional de Crédito Fundiário - TERRA BRASIL.</t>
   </si>
   <si>
     <t>3217</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3217/of213-2021-vcm-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3217/of213-2021-vcm-c.pdf</t>
   </si>
   <si>
     <t>Senhor Gilmar Vidal, Secretário Esporte, solicito que o município realize um circuito vôlei de areia, nos padrões do projeto anexo, sendo que este não é vinculante, podendo o município fazer as adequações necessárias para o bom andamento do circuito.</t>
   </si>
   <si>
     <t>3218</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3218/of214-2021-vcm-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3218/of214-2021-vcm-c.pdf</t>
   </si>
   <si>
     <t>Senhora Eliane Ester de Biasi, Diretora E. E. Izoldino, solicito um espaço nas dependências dessa escola para que a Usina Coruripe Açúcar e Álcool S/A faça a aplicação da avaliação aos 70 alunos do Programa Jovem Aprendiz, no dia 16 de novembro do corrente ano no período das 08 às 11:30 horas.</t>
   </si>
   <si>
     <t>3219</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3219/of215-2021-gpc-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3219/of215-2021-gpc-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho documentos contábeis da Câmara referente a competência de outubro.</t>
   </si>
   <si>
     <t>3226</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3226/of216-2021-vcm_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3226/of216-2021-vcm_opt.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito e Senhor Secretário M. de Cultura, Orizon Alves, peço que crie uma premiação para a casa, a rua e o comércio mais bonito, no sentido natalino, como forma de incentivo para embelezar as ruas de nossa cidade.</t>
   </si>
   <si>
     <t>3230</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3230/of217-2021-vcm-anexos-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3230/of217-2021-vcm-anexos-c.pdf</t>
   </si>
   <si>
     <t>Senhores Deputados: Vilson Luiz, André Janones, Aelton Freitas, Elismar Prado, Weliton Prado, Zé Silva, Arnaldo Silva e Leonídio Bouças, vimos através do presente solicitar verbas em torno de R$ 20.000,00 para investir no Projeto "Funcional Feminino de Limeira do Oeste".</t>
   </si>
   <si>
     <t>3231</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3231/of218-2021-gpc-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3231/of218-2021-gpc-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, conforme solicitação contida no Ofício 362/2021-GP, devolvo os  Projetos de Leis Ordinária nº 30 e 31/2021.</t>
   </si>
   <si>
     <t>3232</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3232/of219-2021-gpc-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3232/of219-2021-gpc-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho o expediente aprovado na 21ª RO, realizada dia 18 de novembro de 2021.</t>
   </si>
   <si>
     <t>3233</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3233/of220-2021-vcm_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3233/of220-2021-vcm_opt.pdf</t>
   </si>
   <si>
     <t>Senhor Juliano Nogueira Pereiro, Diretor de Adm. RH, Coruripe, venho reforçar o pedido dos pontos de ônibus a serem construídos em nossa cidade.</t>
   </si>
   <si>
     <t>3234</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>AILTO MORAES, ANTONIO LUIZ, CELITA, DUNGA, EBERTON SUINO, TIA LAINY, WILLIAM BOZZA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3234/of221-2021-vcm-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3234/of221-2021-vcm-c.pdf</t>
   </si>
   <si>
     <t>Senhor Raul Belém, Deputado Estadual, vimos solicitar que sejam destinadas verbas para aquisição de uma ambulância ou micro-ônibus para transporte de pacientes da Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>3235</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3235/of222-2021-vcm-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3235/of222-2021-vcm-c.pdf</t>
   </si>
   <si>
     <t>Senhor Raul Belém, Deputado Estadual, vimos solicitar que sejam destinadas verbas em torno de R$ 100.000,00, para serem aplicadas na realização de projetos com crianças e adolescentes.</t>
   </si>
   <si>
     <t>3236</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3236/of223-2021-gpc-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3236/of223-2021-gpc-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, venho, em nome de todos os Vereadores, solicitar que nos informe se há outros servidores que tiveram a carga horária alterada, diferente da prevista no edital do concurso.</t>
   </si>
   <si>
     <t>3237</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>AILTO MORAES, ANTONIO LUIZ, CELITA, DUNGA, JUNINHO DA FARMACIA, TIA LAINY, TIÃO ARARA, WILLIAM BOZZA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3237/of224-vereadores-prefeito-resposta_requerimento_32.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3237/of224-vereadores-prefeito-resposta_requerimento_32.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, solicitamos que seja enviada a resposta ao Requerimento 32/2021, conforme requerido.</t>
   </si>
   <si>
     <t>3238</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3238/of225-2021-gpc-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3238/of225-2021-gpc-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, venho requisitar a 12ª parcela do Duodécimo, referente ao mês de dezembro de 2021.</t>
   </si>
   <si>
     <t>3242</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3242/of226-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3242/of226-2021-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho documentos contábeis referentes à competência de novembro de 2021.</t>
   </si>
   <si>
     <t>3243</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3243/of227-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3243/of227-2021-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho expediente aprovado na 22ª RO, realizada dia 2 de dezembro de 2021.</t>
   </si>
   <si>
     <t>3244</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3244/of228-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3244/of228-2021-c.pdf</t>
   </si>
   <si>
     <t>A Senhora Eliane Biasi, Diretora da E. E. Izoldino, solicito um espaço nas dependências dessa escola para que a Usina Coruripe faça a aplicação da avaliação aos jovens que participarão do processo seletivo do Programa Jovem Aprendiz.</t>
   </si>
   <si>
     <t>3245</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>AILTO MORAES, JUNINHO DA FARMACIA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3245/of229-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3245/of229-2021-c.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito, solicito que seja construída, inicialmente, uma ciclovia nas Avenidas da Saudade e Vereador Antônio Policarpo nos trechos de pista dupla.</t>
   </si>
   <si>
     <t>3246</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3246/of230-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3246/of230-2021-c.pdf</t>
   </si>
   <si>
     <t>A Senhora Sandra Regina Oliveira, CAE,  solicito que, no cumprimento de suas obrigações legais, realize visita "in loco" na sede das empresas contratadas conforme item 10.1 do Termo de Referência do Edital, e após cumprimento das atribuições legais, encaminhe relatório a esta Casa de Leis com as informações.</t>
   </si>
   <si>
     <t>3247</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3247/of231-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3247/of231-2021-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, em nome de todos os Vereadores, venho convidá-lo para uma reunião no dia 13/12/2021, às 19 horas nesta Casa de Leis para tratar sobre a manifestação ocorrida no dia 02/12/2021 na Câmara Municipal, de iniciativa popular referente à questão habitacional.</t>
   </si>
   <si>
     <t>3248</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3248/of232-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3248/of232-2021-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, conforme solicitado no Ofício 384/2021-GP, devolvo o Projeto de Lei Ordinária  nº 30/2021 que: AUTORIZA O PODER EXECUTIVO MUNICIPAL A ALIENAR, MEDIANTE VENDA, OS IMÓVEIS URBANOS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3249</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3249/of233-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3249/of233-2021-c.pdf</t>
   </si>
   <si>
     <t>Senhor Pedro Socorro, solicito que seja informado quais os projetos essa instituição tem desenvolvido, voltado diretamente às mulheres.</t>
   </si>
   <si>
     <t>3250</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3250/of234-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3250/of234-2021-c.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Maxlei Carlos Rezende, 2º Ten PM, convido-o para uma reunião no dia 17 de dezembro do corrente ano, às 9 horas, na Câmara Municipal, para tratar de assuntos relacionados ao tema do Parlamento Jovem de Minas 2022 que será "Doença mental do Jovem".</t>
   </si>
   <si>
     <t>3251</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3251/of235-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3251/of235-2021-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, solicito que intervenha junto aos órgãos competentes para que seja implantada uma "guarda Mirim" em nosso município.</t>
   </si>
   <si>
     <t>3252</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3252/of236-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3252/of236-2021-c.pdf</t>
   </si>
   <si>
     <t>Senhor Dhouglas Araújo, Coordenador da Guarda Mirim - Frutal-MG, venho manifestar interesse em ter uma extensão da guarda mirim em nosso Município.</t>
   </si>
   <si>
     <t>3255</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3255/of237-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3255/of237-2021-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho expediente aprovado na 23ª RO, dia 16 de dezembro.</t>
   </si>
   <si>
     <t>3256</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3256/of238-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3256/of238-2021-c.pdf</t>
   </si>
   <si>
     <t>Senhor Clodoaldo Gaspar de Oliveira, Secretário Municipal de Educação, solicito que seja informado qual o valor disponível para o Município de Limeira do Oeste referente aos recursos de aplicação FUNDEB.</t>
   </si>
   <si>
     <t>3257</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3257/of239-2021-respof483pj-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3257/of239-2021-respof483pj-c.pdf</t>
   </si>
   <si>
     <t>Senhor Vilmo Barreto Teixeira Junior, Promotor de Justiça 1ª Promotoria Comarca Iturama, em atenção ao Ofício 483/2021, encaminho a seu cuidado os documentos solicitados:</t>
   </si>
   <si>
     <t>3272</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>EBERTON SUINO, JUNINHO DA FARMACIA, TIA LAINY</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3272/of240--2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3272/of240--2021-c.pdf</t>
   </si>
   <si>
     <t>Senhor Nicolau Santos de Oliveira, Engenheiro DER, Solicitamos que seja realizada a limpeza dos acostamentos na LMG, rodovia que liga Limeira do Oeste à Usina Coruripe - Filial Limeira do Oeste.</t>
   </si>
   <si>
     <t>3273</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3273/of241-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3273/of241-2021-c.pdf</t>
   </si>
   <si>
     <t>Senhora Bruna Almeida Souza, Secretária Municipal Ind. e Comércio, solicitamos que sejam disponibilizados cursos para garçom e atendente aos que desejarem se qualificar nesse tipo de trabalho.</t>
   </si>
   <si>
     <t>3274</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3274/of242-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3274/of242-2021-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, conforme solicitado no Ofício nº 402/2021-GP, devolvo o Projeto de Lei Ordinária nº 34/2021.</t>
   </si>
   <si>
     <t>3275</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3275/of243-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3275/of243-2021-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, solicito que seja feito o rateio do valor disponível referente aos recursos de aplicação do FUNDEB a todos os servidores habilitados a recebê-lo.</t>
   </si>
   <si>
     <t>3276</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3276/of244-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3276/of244-2021-c.pdf</t>
   </si>
   <si>
     <t>Senhor Zé Vitor, Deputado Federal, solicito que encaminhe para o nosso município verba (emenda parlamentar) no valor de 123.000,00 para que seja construída uma área de vivência para os trabalhadores que atuam no setor de reciclagem.</t>
   </si>
   <si>
     <t>3277</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3277/of245-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3277/of245-2021-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho expediente aprovado na 5ª RE realizada neste dia.</t>
   </si>
   <si>
     <t>3278</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3278/of246-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3278/of246-2021-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, encaminho expediente aprovado na 6ª RE realizada neste dia.</t>
   </si>
   <si>
     <t>2980</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Comissão Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2980/01-2021-contas2014-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2980/01-2021-contas2014-c.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DAS CONTAS DA PREFEITURA MUNICIPAL DE LIMEIRA DO OESTE, ESTADO DE MINAS GERAIS, RELATIVAS AO EXERCÍCIO DE 2014 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>3092</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3092/projdecleg02-2021-prestacaocontas2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3092/projdecleg02-2021-prestacaocontas2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação das contas da Prefeitura Municipal de Limeira do Oeste, Estado de Minas Gerais, relativas ao exercício financeiro de 2019, Prefeito Pedro Socorro do Nascimento e dá outras providencias.</t>
   </si>
   <si>
     <t>3260</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3260/projdecrleg-03-2021_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3260/projdecrleg-03-2021_opt.pdf</t>
   </si>
   <si>
     <t>SUSPENDE OS EFEITOS DO DECRETO Nº 6.154 DE 28 DE OUTUBRO DE 2021, PUBLICADO PELO CHEFE DO EXECUTIVO O QUAL REGULAMENTA NORMAS DO CÓDIGO DE POSTURA DO MUNICÍPIO DE LIMEIRA DO OESTE-MG</t>
   </si>
   <si>
     <t>2842</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>ENEDINO PEREIRA FILHO</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2842/plc01-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2842/plc01-2021-c.pdf</t>
   </si>
   <si>
     <t>EQUIPARA A REMUNERAÇÃO GLOBAL DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE LIMEIRA DO OESTE-MG, QUE SEJA INFERIOR AO SALÁRIO MÍNIMO VIGENTE NO PAÍS, AO VALOR DETERMINADO PELA MEDIDA PROVISÓRIA Nº 1021, DE 30 DE DEZEMBRO DE 2020 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2843</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2843/plc02-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2843/plc02-2021-c.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL E ANUAL AOS SERVIDORES PÚBLICOS MUNICIPAIS ATIVOS, APOSENTADOS, PENSIONISTAS, AOS CARGOS COMISSIONADOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2863</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2863/of47-2021-gp-c-projleicomp03.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2863/of47-2021-gp-c-projleicomp03.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO INCISO IV E ACRESCENTA INCISO V E PARÁGRAFO ÚNICO AO ARTIGO 21 DA LEI Nº 72, DE 14 DE DEZEMBRO DE 1993, QUE INSTITUI O CÓDIGO TRIBUÁRIO DE LIMEIRA DO OESTE/MG.</t>
   </si>
   <si>
     <t>3046</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3046/plc04-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3046/plc04-2021-c.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE SUBSÍDIOS DE HORAS MÁQUINAS PARA MELHORIAS NAS PROPRIEDADES RURAIS, URBANAS E PARA EMPRESAS DO MUNICÍPIO DE LIMEIRA DO OESTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3091</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3091/of212-2021-gp-projleicomp05-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3091/of212-2021-gp-projleicomp05-c.pdf</t>
   </si>
   <si>
     <t>INSTITUI TAXA PELA UTILIZAÇÃO EFETIVA OU POTENCIAL DO SERVIÇO PÚBLICO DE MANEJO DE RESÍDUOS SÓLIDOS URBANOS.</t>
   </si>
   <si>
     <t>3113</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3113/of231-2021-gp-projleicomp06-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3113/of231-2021-gp-projleicomp06-c.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONVERTER EM AUXILIO FINANCEIRO EMERGENCIAL O ADIANTAMENTO DE QUINZENA RECEBIDA PELOS TRANSPORTADORES DA EDUCAÇÃO BÁSICA QUE PRESTARAM SERVIÇOS AO MUNICÍPIO NO EXERCÍCIO DE 2020 EM CONSONÂNCIA AO ESTABELECIDO NA LEI MUNICIPAL N° 894, DE 11 DE MAIO DE 2020 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3208</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3208/projleicomp07_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3208/projleicomp07_opt.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE SUBSÍDIO DE HORAS MÁQUINAS PARA MELHORIAS NAS PROPRIEDADES RURAIS, URBANAS E PARA EMPRESAS DO MUNICÍPIO DE LIMEIRA DO OESTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3212</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3212/of358-2021-gp-projlei_comp08_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3212/of358-2021-gp-projlei_comp08_opt.pdf</t>
   </si>
   <si>
     <t>ALTERA CARGA HORÁRIA NO QUADRO DE PESSOAL EFETIVO DO MUNICÍPIO DE LIMEIRA DO OESTE-MG, REFERENTE AO CARGO QUE MENCIONA.</t>
   </si>
   <si>
     <t>3213</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3213/of360-2021-gp-projlei_comp09_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3213/of360-2021-gp-projlei_comp09_opt.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CÓDIGO DE PARCELAMENTO DO SOLO URBANO DO MUNICÍPIO DE LIMEIRA DO OESTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3224</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3224/plc10_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3224/plc10_opt.pdf</t>
   </si>
   <si>
     <t>FIXA  A PAUTA DE VALORES VENAIS DE IMÓVEIS PARA EFEITO DE CÁLCULO DE IMPOSTO PREDIAL E TERRITORIAL URBANO - IPTU E IMPOSTO SOBRE TRANSMISSÃO DE BENS IMÓVEIS - ITBI, NO MUNICÍPIO DE LIMEIRA DO OESTE, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>3225</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3225/plc11-2021_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3225/plc11-2021_opt.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CÓDIGO DE OBRAS DO MUNICÍPIO DE LIMEIRA DO OESTE/MG.</t>
   </si>
   <si>
     <t>2841</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2841/plo01-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2841/plo01-2021-c.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE LIMEIRA DO OESTE-MG, A CELEBRAR CONVÊNIOS, CONTRATOS, AJUSTES, TERMOS DE FOMENTO E COLABORAÇÃO, ACORDO DE COOPERAÇÃO E OUTROS INSTRUMENTOS CONGÊNERES COM A UNIÃO, O ESTADO E OUTROS MUNICÍPIOS, BEM COMO COM AS ASSOCIAÇÕES E CONFEDERAÇÕES DE MUNICÍPIOS E AINDA COM AS PESSOAS JURÍDICAS DE DIREITO PÚBLICO OU PRIVADO.</t>
   </si>
   <si>
     <t>2844</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2844/plo02-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2844/plo02-2021-c.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR CONVÊNIO, TERMO, CONTRATO OU OUTROS INSTRUMENTOS CONGÊNERES COM AS INSTITUIÇÕES FINANCEIRAS QUE MENCIONA, VISANDO À CONCESSÃO DE EMPRÉSTIMOS AOS SEUS SERVIDORES PÚBLICOS EFETIVOS COM PAGAMENTO MEDIANTE CONSIGNAÇÃO EM FOLHA DE PAGAMENTO.</t>
   </si>
   <si>
     <t>2864</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2864/of47-2021-gp-c-projleiord03.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2864/of47-2021-gp-c-projleiord03.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO E CESSÃO DE ESTAGIÁRIO PARA A DELEGACIA REGIONAL DE POLÍCIA CIVIL DA COMARCA DE ITURAMA/MG.</t>
   </si>
   <si>
     <t>2865</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2865/of47-2021-gp-c-projleiord04.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2865/of47-2021-gp-c-projleiord04.pdf</t>
   </si>
   <si>
     <t>CRIA A COORDENADORIA MUNICIPAL DE PROTEÇÃO E DEFESA CIVIL (COMPDEC) DO MUNICÍPIO DE LIMEIRA DO OESTE/MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2944</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2944/projleiord-05-c-reenc.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2944/projleiord-05-c-reenc.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE LIMEIRA DO OESTE/MG A CELEBRAR TERMO ASSOCIATIVO OU OUTRO INSTRUMENTO CONGÊNERE COM A ASSOCIAÇÃO DO CIRCUITO TURÍSTICO ROTA DO TRIÂNGULO - IGR ROTA DO TRIÂNGULO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2945</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2945/of83-2021-gp-projleis06-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2945/of83-2021-gp-projleis06-c.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE ACOMPANHAMENTO E CONTROLE SOCIAL DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO - CACS/FUNDEB.</t>
   </si>
   <si>
     <t>2966</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2966/of096-2021-gp-projleiord07-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2966/of096-2021-gp-projleiord07-c.pdf</t>
   </si>
   <si>
     <t>ALTERA A COMPOSIÇÃO E FUNCIONAMENTO DO CONSELHO MUNICIPAL DE EDUCAÇÃO, REVOGA A LEI MUNICIPAL Nº 028 DE 27 DE MAIO DE 1993 E LEI Nº 163 DE 22 DE JANEIRO DE 1997 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2981</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2981/of125-projleiord08-13-09-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2981/of125-projleiord08-13-09-2021-c.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2993</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2993/projleiord-09-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2993/projleiord-09-c.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PARCELAMENTO ESPECIAL E DÁ OUTRAS DISPOSIÇÕES.</t>
   </si>
   <si>
     <t>3047</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3047/plo10-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3047/plo10-2021-c.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA MUNICIPAL DE INCENTIVO AO ESPORTE E LAZER E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3061</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3061/plo11-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3061/plo11-2021-c.pdf</t>
   </si>
   <si>
     <t>ALTERA O VALOR DAS SUBVENÇÕES PARA A ASSOCIAÇÃO DO LAR SÃO PEDRO DE LIMEIRA DO OESTE-MG E ASSOCIAÇÃO DOS PAIS E AMIGOS DOS EXCEPCIONAIS DE LIMEIRA NO EXERCÍCIO DE 2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3062</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3062/plo12-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3062/plo12-2021-c.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 1º DA LEI Nº 915, DE 11 DE FEVEREIRO DE 2021.</t>
   </si>
   <si>
     <t>3063</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3063/plo13-2021-trocado-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3063/plo13-2021-trocado-c.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA MUNICIPAL DE TURISMO, O CONSELHO MUNICIPAL DE TURISMO, O FUNDO MUNICIPAL DE TURISMO E O PLANO DE DESENVOLVIMENTO DO TURISMO DE LIMEIRA DO OESTE/MG.</t>
   </si>
   <si>
     <t>3080</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3080/plo14-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3080/plo14-2021-c.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE LIMEIRA DO OESTE/MG A CONTRATAR COM O BANCO DE DESENVOLVIMENTO DE MINAS GERAIS S/A - BDMG, OPERAÇÕES DE CRÉDITO COM OUTORGA DE GARANTIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3081</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3081/plo15-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3081/plo15-2021-c.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTALAÇÃO DE CIRCO ITINERANTE NO MUNICÍPIO DE LIMEIRA DO OESTE DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3082</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3082/of202-2021-gp_-_altera_leis_898-910-802-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3082/of202-2021-gp_-_altera_leis_898-910-802-c.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações nas Leis Municipais nº 802, de 29 de dezembro de 2017, nº 898 de 11 de agosto de 2020 e nº 910 de 18 de dezembro de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>3090</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3090/of206-2021-gp-projleiord17-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3090/of206-2021-gp-projleiord17-c.pdf</t>
   </si>
   <si>
     <t>DELIMITA O PERÍMETRO URBANO DO MUNICÍPIO DE LIMEIRA DO OESTE.</t>
   </si>
   <si>
     <t>3116</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3116/plo18-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3116/plo18-2021-c.pdf</t>
   </si>
   <si>
     <t>CRIA O FUNDO MUNICIPAL DE EDUCAÇÃO - FME E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3117</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3117/plo19-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3117/plo19-2021-c.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 2º DA LEI MUNICIPAL Nº 913, DE 25 DE JANEIRO DE 2021.</t>
   </si>
   <si>
     <t>3143</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3143/of255-2021-gp-projleiodr20_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3143/of255-2021-gp-projleiodr20_opt.pdf</t>
   </si>
   <si>
     <t>DESAFETA IMÓVEL PÚBLICO QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3151</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3151/projleiord21-2021_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3151/projleiord21-2021_opt.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES NAS LEIS MUNICIPAIS Nº 898, DE 11/08/2020 E Nº 910 DE 18/12/2020 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3152</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3152/of302-2021-gp-projleiodr22_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3152/of302-2021-gp-projleiodr22_opt.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3169</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3169/projeto_de_lei_no_23_-_ppag_2022-2025_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3169/projeto_de_lei_no_23_-_ppag_2022-2025_opt.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO PLURIANUAL DE AÇÃO GOVERNAMENTAL DO MUNICÍPIO DE LIMEIRA DO OESTE, ESTADO DE MINAS GERAIS PARA O QUADRIÊNIO 2022-2025 - PPAG 2022-2025.</t>
   </si>
   <si>
     <t>3170</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3170/projeto_de_lei_no_24_-_estima_a_receita_e_fixa_a_despesa_do_municipio_de_limeira_do_oeste_para_2022_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3170/projeto_de_lei_no_24_-_estima_a_receita_e_fixa_a_despesa_do_municipio_de_limeira_do_oeste_para_2022_opt.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE LIMEIRA DO OESTE - MG, PARA O EXERCÍCIO FINANCEIRO DE 2022.</t>
   </si>
   <si>
     <t>3172</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3172/projetos_de_lei_no_25_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3172/projetos_de_lei_no_25_opt.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3173</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3173/projetos_de_lei_no_26_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3173/projetos_de_lei_no_26_opt.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3188</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3188/of331-2021-gp-projleiodr27_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3188/of331-2021-gp-projleiodr27_opt.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>3190</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3190/projleiord28-14-10-2021_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3190/projleiord28-14-10-2021_opt.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3209</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3209/projleiord29_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3209/projleiord29_opt.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE MEDIDAS PARA IMPLANTAÇÃO DO PROJETO CIDADE LIMPA NO MUNICÍPIO DE LIMEIRA DO OESTE.</t>
   </si>
   <si>
     <t>3210</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3210/projeto_de_lei_no_30-10-2021_alteracao_iptu.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3210/projeto_de_lei_no_30-10-2021_alteracao_iptu.pdf</t>
   </si>
   <si>
     <t>FIXA A PAUTA DE VALORES VENAIS DE IMÓVEIS PARA EFEITO DE CÁLCULO DE IMPOSTO PREDIAL E TERRITORIAL URBANO - IPTU E IMPOSTO SOBRE TRANSMISSÃO DE BENS IMÓVEIS - ITBI, NO MUNICÍPIO DE LIMEIRA DO OESTE, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>3211</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3211/projleiord31-codigoobras.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3211/projleiord31-codigoobras.pdf</t>
   </si>
   <si>
     <t>3239</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3239/projleiord32-alienacao_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3239/projleiord32-alienacao_opt.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ALIENAR, MEDIANTE VENDA, OS IMÓVEIS URBANOS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3240</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3240/projleiord33-2021-subvencoes_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3240/projleiord33-2021-subvencoes_opt.pdf</t>
   </si>
   <si>
     <t>INSTITUI SUBVENÇÕES SOCIAIS E CONTRIBUIÇÕES MUNICIPAIS PARA O EXERCÍCIO FINANCEIRO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3241</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3241/projtoleiordinaria-34-substituto_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3241/projtoleiordinaria-34-substituto_opt.pdf</t>
   </si>
   <si>
     <t>CRIA O CENTRO CULTURAL E MUSEU HISTÓRICO DO MUNICÍPIO DE LIMEIRA DO OESTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3254</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3254/of407-2021-gp-projleiord35-aberturacredito_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3254/of407-2021-gp-projleiord35-aberturacredito_opt.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES NAS LEIS MUNICIPAIS Nº 802, DE 29 DE DEZEMBRO DE 2017, Nº 898, DE 11 DE AGOSTO DE 2020 E Nº 910 DE  18 DE DEZEMBRO DE 2020 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3259</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3259/of411-2021-gp-projleiord36_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3259/of411-2021-gp-projleiord36_opt.pdf</t>
   </si>
   <si>
     <t>ESTABELECE ALTERAÇÕES NA LEI Nº 933, DE 20 DE SETEMBRO DE 2021, QUE: DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E A EXECUÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2847</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL DAS REMUNERAÇÕES DOS SERVIDORES PÚBLICOS MUNICIPAIS DA CÂMARA MUNICIPAL DE LIMEIRA DO OESTE, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>2848</t>
   </si>
   <si>
     <t>Concede revisão geral e anual aos vencimentos do Prefeito, Vice-Prefeito E Secretários Municipais do Município de Limeira do Oeste, Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>2849</t>
   </si>
   <si>
     <t>REVOGA O §1º, DO ARTIGO 3º, DA LEI Nº 899, DE 12/08/2020, QUE “DISPÕE SOBRE A FIXAÇÃO DOS SUBSÍDIOS DO PREFEITO E VICE- PREFEITO DO MUNICÍPIO DE LIMEIRA DO OESTE, PARA A 8º LEGISLATURA REFERENTE AO PERÍODO DE 2021 À 2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2946</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2946/plol-04-2021-denomin_barbosa.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2946/plol-04-2021-denomin_barbosa.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE “MARIA BARBOSA” O CENTRO DE ESPECIALIDADES DO MUNICÍPIO DE LIMEIRA DO OESTE.</t>
   </si>
   <si>
     <t>3000</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3000/projleiordleg05-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3000/projleiordleg05-2021-c.pdf</t>
   </si>
   <si>
     <t>RECONHECE A PRÁTICA DA ATIVIDADE FÍSICA E DO EXERCÍCIO FÍSICO COMO ESSENCIAIS PARA SAÚDE DA POPULAÇÃO E DECLARA A ESSENCIALIDADE DOS ESTABELECIMENTOS DE PRESTAÇÃO DE SERVIÇOS DE EDUCAÇÃO FÍSICA PÚBLICOS OU PRIVADOS COMO FORMA DE PREVENIR DOENÇAS FÍSICAS E MENTAIS NO ÂMBITO DO MUNICÍPIO DE LIMEIRA DO OESTE/MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3024</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3024/plol-06-2021-_iptu_verde.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3024/plol-06-2021-_iptu_verde.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa de Incentivos Ambientais, no âmbito do Município de LIMEIRA DO OESTE-MG, intitulado “IPTU VERDE”, e dá outras providências.</t>
   </si>
   <si>
     <t>3048</t>
   </si>
   <si>
     <t>TIA LAINY, ANTONIO LUIZ, DUNGA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3048/projleiord07-2021-patrulhaagricola.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3048/projleiord07-2021-patrulhaagricola.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A PATRULHA AGRÍCOLA MECANIZADA NO MUNICÍPIO DE LIMEIRA DO OESTE/MG, NOS MOLDES DO Art. 150, §1º DA LEI ORGÂNICA DO MUNICÍPIO E, DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3049</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3049/projleiordleg-08-ailto-rastreamento-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3049/projleiordleg-08-ailto-rastreamento-c.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de GPS – Sistema de Posicionamento Global, sensor de localização, rastreador e bloqueador, com acesso das informações relativas ao uso de veículos oficiais ou a serviço do poder público.</t>
   </si>
   <si>
     <t>3112</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3112/projleiordleg-09-elainy-dunga-1oemprego_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3112/projleiordleg-09-elainy-dunga-1oemprego_opt.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE LIMEIRA DO OESTE/MG, A “SEMANA MUNICIPAL DO PRIMEIRO EMPREGO”, A SER REALIZADA, ANUALMENTE, A PARTIR DO DIA 24 DE ABRIL.</t>
   </si>
   <si>
     <t>3118</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3118/plol10-2021-denominamarciel.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3118/plol10-2021-denominamarciel.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE “MARCIEL APARECIDO DE ALMEIDA” O CENTRO DE ATENDIMENTO AO COVID-19 DO MUNICÍPIO DE LIMEIRA DO OESTE.</t>
   </si>
   <si>
     <t>3189</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3189/plol-11-lei_primeiro_socorros.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3189/plol-11-lei_primeiro_socorros.pdf</t>
   </si>
   <si>
     <t>Torna obrigatória a capacitação em noções básicas de primeiros socorros de professores e funcionários das creches e escolas da rede pública e privada com sede no município de Limeira do Oeste e dá outras providências.</t>
   </si>
   <si>
     <t>3199</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3199/projleiordleg-12-celita-direitoamamentar_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3199/projleiordleg-12-celita-direitoamamentar_opt.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE GARANTIR O DIREITO DA MULHER AMAMENTAR EM QUALQUER ESPAÇO PÚBLICO E PRIVADO DE USO COLETIVO NO MUNICÍPIO DE LIMEIRA DO OESTE, ESTABELECER ATIVIDADES DA CAMPANHA AGOSTO DOURADO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3200</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3200/plol-13-denominacaojosetavares_pages_1_-_3.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3200/plol-13-denominacaojosetavares_pages_1_-_3.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE “ANTÔNIO JOSÉ TAVARES”  A QUADRA POLIESPORTIVA DO BAIRRO SÃO JOÃO, NO MUNICÍPIO DE LIMEIRA DO OESTE/MG, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3207</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3207/plol-14-denominacao-av.antoniopolicarpo-mapas_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3207/plol-14-denominacao-av.antoniopolicarpo-mapas_opt.pdf</t>
   </si>
   <si>
     <t>MUDA AS DENOMINAÇÕES UNIFICANDO AS AVENIDAS RIO GRANDE DO SUL E AVENIDA MARANHÃO,   PARA AVENIDA VEREADOR ANTÔNIO POLICARPO GARCIA.</t>
   </si>
   <si>
     <t>2845</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL E ANUAL AOS SUBSÍDIOS DOS VEREADORES DO MUNICÍPIO DE LIMEIRA DO OESTE, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>2846</t>
   </si>
   <si>
     <t>REVOGA O §1º, DO ARTIGO 4º, DA resolução Nº 186, QUE “DISPÕE SOBRE A FIXAÇÃO DOS SUBSÍDIOS DOS VEREADORES DA CÂMARA MUNICIPAL DE LIMEIRA DO OESTE, PARA A 8ª LEGISLATURA REFERENTE AO PERÍODO DE 2021 À 2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3114</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3114/03_-_projresolremanenergiasolar.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3114/03_-_projresolremanenergiasolar.pdf</t>
   </si>
   <si>
     <t>REMANEJA POR ANULAÇÕES DOTAÇÕES ORÇAMENTÁRIAS DA CÂMARA MUNICIPAL DE LIMEIRA DO OESTE-MG, NO EXERCÍCIO DE 2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3115</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3115/04-parlamento_jovem_de_minas-1.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3115/04-parlamento_jovem_de_minas-1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO PROGRAMA “PARLAMENTO JOVEM” EM PARCERIA COM ASSEMBLEIA LEGISLATIVA DO ESTADO DE MINAS GERAIS – ALMG, NO ÂMBITO DA CÂMARA MUNICIPAL DE LIMEIRA DO OESTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3153</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3153/05-lei_orcamentaria_2022anexos-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3153/05-lei_orcamentaria_2022anexos-c.pdf</t>
   </si>
   <si>
     <t>Previsão da Consolidação  do orçamento da Câmara Municipal para compor a Lei Orçamentária Anual do Município de Limeira do Oeste no exercício de 2022.</t>
   </si>
   <si>
     <t>3156</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3156/06-conveniofarmacia.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3156/06-conveniofarmacia.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CÂMARA MUNICIPAL DE LIMEIRA DO OESTE A CELEBRAR CONVÊNIO COM FARMÁCIAS E DROGARIAS DESTINADO AO FORNECIMENTO DE MEDICAMENTOS E PRODUTOS CORRELATOS AOS SERVIDORES E AGENTES POLÍTICOS MEDIANTE CONSIGNAÇÃO EM PAGAMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3191</t>
   </si>
   <si>
     <t>CELITA, EBERTON SUINO, JUNINHO DA FARMACIA, WILLIAM BOZZA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3191/07-remanejamento_alt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3191/07-remanejamento_alt.pdf</t>
   </si>
   <si>
     <t>3227</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3227/08-remanejamento_alt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3227/08-remanejamento_alt.pdf</t>
   </si>
   <si>
     <t>2886</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2886/01-2021-ailto-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2886/01-2021-ailto-c.pdf</t>
   </si>
   <si>
     <t>Requerer ao Senhor Prefeito que implante o auxílio-alimentação autorizado pela Lei Municipal nº 702/2014.</t>
   </si>
   <si>
     <t>2887</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2887/02-2021-ailto-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2887/02-2021-ailto-c.pdf</t>
   </si>
   <si>
     <t>Requerer ao Senhor Prefeito que informe a esta Casa de Leis como está o andamento do Programa Carta de Crédito Associativa FGTS - Parcerias - Construção de unidades habitacionais em Limeira do Oeste (47 casas COHAB).</t>
   </si>
   <si>
     <t>2888</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2888/03-2021-ailto-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2888/03-2021-ailto-c.pdf</t>
   </si>
   <si>
     <t>Requerer ao Senhor Prefeito que determine o cumprimento da Lei 886/2020.</t>
   </si>
   <si>
     <t>2889</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2889/04-2021-todos-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2889/04-2021-todos-c.pdf</t>
   </si>
   <si>
     <t>Requerer ao Senhor Prefeito que envie a esta Casa de Leis uma lista contendo os setores que percebem insalubridade (grau) ou periculosidade, o laudo pericial (cópia) em vigência e a razão da elaboração desse novo laudo (se, por acaso foi em razão da determinação de autoridade superior, enviar o ofício).</t>
   </si>
   <si>
     <t>2941</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2941/05-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2941/05-2021-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito que informe a esta Casa de Leis se já está em funcionamento a Ouvidoria e as providências que o Município já adotou para o cumprimento da referida Lei.</t>
   </si>
   <si>
     <t>2942</t>
   </si>
   <si>
     <t>requerer cópia de todos os meus holerites referentes ao período de janeiro de 2017 a dezembro de 2020, bem como cópia dos extratos e comprovantes de pagamento do empréstimo consignado, do mesmo período.</t>
   </si>
   <si>
     <t>2943</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2943/07-2021-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2943/07-2021-c.pdf</t>
   </si>
   <si>
     <t>REQUERER ao Senhor Prefeito que informe a esta Casa de Leis os nomes dos(as) agentes de saúde – ACS (urbanos e rurais) e qual a micro área de atuação.</t>
   </si>
   <si>
     <t>2951</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2951/08-_celcimar_-_elainy_-_jovem_aprendiz.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2951/08-_celcimar_-_elainy_-_jovem_aprendiz.pdf</t>
   </si>
   <si>
     <t>Vimos respeitosamente solicitar de Vossa Excelência que proceda à execução do Programa Jovem Aprendiz, nesta Casa de Leis, de acordo com o art. 429 da CLT.</t>
   </si>
   <si>
     <t>2952</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2952/09-2021-elainy-william-parlamentojovemtermoadesao.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2952/09-2021-elainy-william-parlamentojovemtermoadesao.pdf</t>
   </si>
   <si>
     <t>Venho respeitosamente REQUERER a adesão desta Câmara ao Parlamento Jovem de Minas Edição 2021, com o assinatura do Termo anexo.</t>
   </si>
   <si>
     <t>2953</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2953/10-2021-ailto-pref.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2953/10-2021-ailto-pref.pdf</t>
   </si>
   <si>
     <t>Venho respeitosamente Requerer ao Senhor Prefeito que encaminhe a esta Casa de Leis, o documento que comprove a data em que a empresa COPASA-MG assumiu o tratamento de esgoto desta cidade.</t>
   </si>
   <si>
     <t>2954</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2954/11-2021-lainy-pref.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2954/11-2021-lainy-pref.pdf</t>
   </si>
   <si>
     <t>Venho respeitosamente, REQUERER do Senhor Prefeito que seja informado como está o andamento das obras de melhoramento do sistema de captação de água do Município de Limeira do Oeste de que se trata a Lei 748/2015, cujo projeto de lei está anexo, para melhor entendimento do que se requer.</t>
   </si>
   <si>
     <t>2955</t>
   </si>
   <si>
     <t>Vimos respeitosamente, REQUERER ao Senhor Prefeito que encaminhe a esta Casa de Leis o índice de percentual gasto com pessoa na folha de pagamento da Prefeitura de Limeira do Oeste, no período de janeiro de 2021 até a presente data.</t>
   </si>
   <si>
     <t>2956</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2956/13-2021-todos-pref.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2956/13-2021-todos-pref.pdf</t>
   </si>
   <si>
     <t>Vimos respeitosamente, REQUERER ao Senhor Prefeito que envie a esta Casa de Leis uma lista contendo os nomes das pessoas do nosso Município que já receberam doses de vacina contra a Covid-19, devendo constar as doses já recebidas, bem como as datas em que foram imunizadas.</t>
   </si>
   <si>
     <t>2979</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2979/14-2021-elainy-pref.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2979/14-2021-elainy-pref.pdf</t>
   </si>
   <si>
     <t>REQUERER do Senhor Prefeito que encaminha a esta Casa de Leis uma relação contendo todos os medicamentos disponibilizados pela rede pública municipal, incluindo os de alto custo.</t>
   </si>
   <si>
     <t>2992</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2992/15-2021-william-plenario-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2992/15-2021-william-plenario-c.pdf</t>
   </si>
   <si>
     <t>Requeiro ao plenário que seguindo o exemplo da votação das leis orçamentárias, vote o Projeto de Decreto Legislativo nº 01/2021 de forma aberta, por aclamação.</t>
   </si>
   <si>
     <t>3016</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3016/16-2021-elainy-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3016/16-2021-elainy-c.pdf</t>
   </si>
   <si>
     <t>Requer cessão das dependências da Câmara para realização de uma reunião para explanação do que consiste o Projeto Parlamento Jovem de Minas, no dia 23 de abril às 10 horas.</t>
   </si>
   <si>
     <t>3017</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3017/17-2021-elainy-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3017/17-2021-elainy-c.pdf</t>
   </si>
   <si>
     <t>Requer as dependências da Câmara para realização da reunião de lançamento do Projeto Parlamento Jovem de Minas 2021, no dia 29 de abril às 19 horas.</t>
   </si>
   <si>
     <t>3018</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3018/18-2021-elainy-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3018/18-2021-elainy-c.pdf</t>
   </si>
   <si>
     <t>Requer as dependências da Câmara para realização de reunião com os jovens participantes do Projeto Parlamento Jovem de Minas 2021.</t>
   </si>
   <si>
     <t>3042</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3042/19-2021-elainy-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3042/19-2021-elainy-c.pdf</t>
   </si>
   <si>
     <t>Venho Requerer a Vossa Excelência as dependências da Câmara Municipal de Limeira do Oeste para realização de reunião com os jovens participantes do Projeto Parlamento Jovem de Minas 2021,no dia 10 de maio das 18:30 às 19:30 horas.</t>
   </si>
   <si>
     <t>3043</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3043/20-2021-antonio-dunga-elainy.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3043/20-2021-antonio-dunga-elainy.pdf</t>
   </si>
   <si>
     <t>REQUERER do Senhor Prefeito que encaminhe a esta Casa de Leis uma relação dos prestadores de serviço de transporte escolar (pessoa física ou jurídica), cópia do contrato de cada um e a planilha de execução de serviço, emitida pelo responsável pelo setor de transporte, referente ao período de fevereiro de 2021 até a presente data.</t>
   </si>
   <si>
     <t>3044</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3044/21-2021-lainy.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3044/21-2021-lainy.pdf</t>
   </si>
   <si>
     <t>Requerer a Vossa Excelência as dependências da Câmara Municipal de Limeira do Oeste para realização de reunião com os jovens participantes do Projeto Parlamento Jovem de Minas 2021, no dia 17 de maio das 18:30 às 19:30 horas.</t>
   </si>
   <si>
     <t>3050</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3050/22-elainy-apresentacao_gps.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3050/22-elainy-apresentacao_gps.pdf</t>
   </si>
   <si>
     <t>Requerer a Vossa Excelência autorização para uma apresentação que será feita pelos representantes da empresa ItuSat de Iturama, que disponibiliza serviços de monitoramento e rastreamento de veículos.</t>
   </si>
   <si>
     <t>3051</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3051/23-elainy-parlamentojovem-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3051/23-elainy-parlamentojovem-c.pdf</t>
   </si>
   <si>
     <t>Requerer a Vossa Excelência as dependências da Câmara Municipal de Limeira do Oeste para realização de reunião com os jovens participantes do Projeto Parlamento Jovem de Minas 2021, no dia 24 de maio das 18:30 às 20:30 horas.</t>
   </si>
   <si>
     <t>3079</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3079/24-juninho-comitecovid-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3079/24-juninho-comitecovid-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito que encaminha a esta Casa de Leis cópia das autuações relacionadas à Covid-19, feitas pela vigilância sanitária e pelo "Comitê do Covid".</t>
   </si>
   <si>
     <t>3108</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3108/25-tialainy-parlamentojovem-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3108/25-tialainy-parlamentojovem-c.pdf</t>
   </si>
   <si>
     <t>Requerer a Vossa Excelência as dependências da Câmara Municipal de Limeira do Oeste para realização de reunião com os jovens participantes do Projeto Parlamento Jovem de Minas 2021, nos dias 5, 12, 19 e 26 de julho das 18 às 20:30 horas.</t>
   </si>
   <si>
     <t>3109</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3109/26-tialainy-revisao-ri_-_lom.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3109/26-tialainy-revisao-ri_-_lom.pdf</t>
   </si>
   <si>
     <t>Venho respeitosamente requerer uma revisão no Regimento Interno desta Casa e na Lei Orgânica Municipal, para que possam ser feitas as adequações e/ou alterações necessárias.</t>
   </si>
   <si>
     <t>3110</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3110/27-tialainymauricio-fupa-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3110/27-tialainymauricio-fupa-c.pdf</t>
   </si>
   <si>
     <t>REQUERER ao Senhor Prefeito que informe a esta Casa de Leis sobre a execução das referidas Leis, se foram colocadas em prática, se há verbas destinadas ao FUPA, bem como as ações desenvolvidas em torno desse assunto.</t>
   </si>
   <si>
     <t>3111</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3111/28-tialainy-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3111/28-tialainy-c.pdf</t>
   </si>
   <si>
     <t>REQUERER do Senhor Prefeito que encaminhe a esta Casa de Leis cópia de todos os contratos firmados pelo Poder Executivo de Limeira do Oeste, bem como das atas de registro de preços, no período de 1° de janeiro do corrente ano até a presente data. Tais documentos devem se referir tanto à prestação de serviços quanto à aquisição de produtos, materiais, equipamentos, gêneros alimentícios, etc.</t>
   </si>
   <si>
     <t>3133</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3133/29-tialainy-velorio.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3133/29-tialainy-velorio.pdf</t>
   </si>
   <si>
     <t>REQUERER do Senhor Prefeito informe se há uma pessoa responsável pela manutenção e limpeza do Velório Municipal Onofre Dezanetti, visto que há recorrentes reclamações do local estar sujo e faltando material de higiene pessoal, copos descartáveis, etc</t>
   </si>
   <si>
     <t>3166</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3166/30-ailto-jovemaprediz_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3166/30-ailto-jovemaprediz_opt.pdf</t>
   </si>
   <si>
     <t>Senhor William Oliveira Bozza, Presidente da Câmara, requiro as dependências da Câmara Municipal para realização da aula inaugural do "Jovem Aprendiz" no dia 14 de setembro.</t>
   </si>
   <si>
     <t>3186</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3186/31-2021-tialainy_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3186/31-2021-tialainy_opt.pdf</t>
   </si>
   <si>
     <t>Requer as dependências da Câmara para realização da Plenária Municipal para votação e escolha das proposta dos subtemas referente ao Projeto Parlamento Jovem de Minas 2021, no dia 22 de setembro às 19 horas.</t>
   </si>
   <si>
     <t>3187</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3187/32-2021-todos-vendaterrahorasmaquina_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3187/32-2021-todos-vendaterrahorasmaquina_opt.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito que encaminhe a esta Casa de Leis um relatório emitido pelo Setor de Cadastro, em que conste a quantidade de guias de recebimento relacionadas à venda de terra e areia, bem como de horas de maquinário no período de 1º de janeiro do corrente ano até a presente data.</t>
   </si>
   <si>
     <t>3228</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3228/33-elainy-aplicacao_de_avaliacao_jovem_aprendiz.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3228/33-elainy-aplicacao_de_avaliacao_jovem_aprendiz.pdf</t>
   </si>
   <si>
     <t>Cancelado a pedido da autora.</t>
   </si>
   <si>
     <t>3229</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3229/34-2021-antonio-dunga-tialainy-prefeito_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3229/34-2021-antonio-dunga-tialainy-prefeito_opt.pdf</t>
   </si>
   <si>
     <t>Vimos respeitosamente, requerer do Senhor Prefeito que seja informado o andamento para aquisição de uma VAN, compra equipamento para atenção básica, raio-x, ultrassom.</t>
   </si>
   <si>
     <t>3258</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3258/35-2021-todos-contratacaoprofissional_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3258/35-2021-todos-contratacaoprofissional_opt.pdf</t>
   </si>
   <si>
     <t>Requer a contratação de um profissional que tenha conhecimento técnico para emitir parecer referente aos projetos PPAG-2022-2025 e LOA-2022.</t>
   </si>
   <si>
     <t>3279</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3279/36-2021-william-prefeito-balancetes_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3279/36-2021-william-prefeito-balancetes_opt.pdf</t>
   </si>
   <si>
     <t>Requerer balancetes de receita , receita por fonte de recurso, de controle orçamentário da despesa, balancete despesa completo e boletim de movimento numerário por fonte de recurso.</t>
   </si>
   <si>
     <t>2902</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2902/vetointegralproplei_04-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2902/vetointegralproplei_04-c.pdf</t>
   </si>
   <si>
     <t>Veto integral à Proposição de Lei nº 004/2021.</t>
   </si>
   <si>
     <t>2903</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2903/vetointegralproplei_05-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2903/vetointegralproplei_05-c.pdf</t>
   </si>
   <si>
     <t>Veto integral à Proposição de Lei Ordinária nº 005/2021.</t>
   </si>
   <si>
     <t>3171</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3171/veto_integral_a_proposicao_de_lei_no_24_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3171/veto_integral_a_proposicao_de_lei_no_24_opt.pdf</t>
   </si>
   <si>
     <t>VETAR INTEGRALMENTE à Proposição de Lei nº 24 de 03 de setembro de 2021, que "INSTITUI NO MUNICÍPIO DE LIMEIRA DO OESTE/MG, A "SEMANA MUNICIPAL DO PRIMEIRO EMPREGO", A SER REALIZADA, ANUALMENTE, A PARTIR DO DIA 24 DE ABRIL".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -5120,67 +5120,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2866/01-2021-c.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2867/02-2021-c.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2868/03-2021-c.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2869/04-2021-c.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2870/05-2021-c.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2871/06-2021-c.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2872/07-2021-c.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2873/08-2021-c.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2874/09-2021-c.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2875/10-2021-c.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2876/11-2021-c.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2877/12-2021-c.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2878/13-2021-c.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2879/14-2021-c.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2880/15-2021-c.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2881/16-2021-c.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2882/17-2021-c.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2883/18-2021-c.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2884/19-2021-c.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2885/20-2021-c.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2932/21-2021-c.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2933/22-2021-c.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2934/23-2021-c.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2935/24-2021-c.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2936/25-2021-c.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2937/26-2021-c.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2938/27-2021-c.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2939/28-2021-c.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2940/29-2021-c.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2947/30-2021-c.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2948/31-2021-c.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2949/32-2021-c.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2950/33-2021-c.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2976/34-2021-c.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2977/35-2021-c.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2978/36-2021-c.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2994/37-2021-c.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2995/38-2021-c.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2996/39-2021-c.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2997/40-2021-c.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2998/41-2021-c.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2999/42-2021-c.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3019/43-2021-retiradapauta-c.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3020/ind44-c.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3021/ind45-c.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3022/ind46-c.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3023/ind47-c.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3045/ind48-c.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3060/ind49fotos-c.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3073/ind50-c.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3074/ind51-c.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3075/ind52-c.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3076/ind53-c.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3077/ind54-c.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3078/ind55-c.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3105/ind56-c.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3106/ind57-c.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3107/ind58-c.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3132/ind59-c.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3154/060-2021_opt.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3155/061-2021_opt.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3197/64-2021-c.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3198/65-2021-c.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3206/66-2021_opt.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3220/67-2021-c.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3221/68-2021-c.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3222/69-2021-c.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3223/70-2021-c.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3253/71-2021_opt.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2840/01-2021-duodecimo-c.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2850/02-2021-tialainy-coruripe-vale-c.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2851/03-2021-cessaoservidor-c.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2852/04-2021-adiantamento-c.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2853/05-2021-contabilidade-c.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2854/06-2021-todos-aelton-c.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2855/07-2021-tialainy-copasa-c.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2856/08-2021-siconfi-c.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2857/09-2021-tialainy-katriana-c.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2858/10-2021-planosaude-c.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2859/11-2021-tialainy-cristiane-copasa-c.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2860/012-william-prefeito-rede_de_energia_eletrica.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2861/013-todos_os_vereadores-prefeito-subvencao_apae.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2890/14-2021-tialainy-c.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2891/15-2021-tialainy-c.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2892/16-2021-tialainy-c.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2893/17-2021-solicitacaoemaillegislativo-c.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2894/18-2021-gpc-devproj09-26-c.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2895/19-2021-vcm-fotos-c.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2896/20-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2897/21-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2898/22-2021-tialainy-zevitor-c.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2899/23-2021-todos-prefeito.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2900/24-2021-tia-lainy.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2901/25-2021-gpc.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2904/26-2021-gpc-todos-c.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2905/27-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2906/28-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2907/29-2021-gpc-geraldomagela-c.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2908/30-2021-gpc-ivobraga-c.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2909/31-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2910/32-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2911/33-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2912/34-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2913/35-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2914/36-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2915/37-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2916/038-eberton-william-_aterrocorregomaringolo-c.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2917/39-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2918/040-todos_os_vereadores-prefeito-vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2919/41-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2920/42-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2921/43-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2922/44-2021-todos-elenice-c.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2923/45-2021-c.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2924/46-2021-c.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2925/47-2021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2926/48-2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2927/49-2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2928/50-2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2929/51-2021-c.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2930/52-2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2931/53-2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2957/54-2021-c.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2958/55-2021-c.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2959/56-2021-c.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2960/57-2021-c.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2961/58-2021-c.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2962/59-2021-c.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2963/60-2021-c.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2964/61-2021-vcm-fabio-joao.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2965/62-2021-vcm-ailto-aneel.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2967/63-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2968/64-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2969/65-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2970/66-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2971/67-2021-vcm-todosrafael.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2972/68-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2973/69-2021-vcm-ailtoprefeituracopasa.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2974/70-2021-vcm-financas-c.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2975/71-2021-vcm-financas-c.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2982/of072-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2983/of073-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2984/of074-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2985/of075-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2986/of076-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2987/of077-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2988/of078-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2989/of079-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2990/of080-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2991/of081-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3001/of082-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3002/of083-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3003/of084-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3004/of085-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3005/of086-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3006/of087-2021-vcm.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3007/of088-2021-gpcfotos-c.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3008/of089-2021-vcm.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3009/of090-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3010/of091-2021-vcm.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3011/of092-2021-vcm.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3012/of093-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3013/of094-2021-gpc-promotoraanexo-c.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3014/of095-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3015/of096-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3025/of0097-2021-vcm-elainy-c.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3026/of0098-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3027/of0099-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3028/of0100-2021-gpcanexos-c.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3029/of0101-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3030/of0102-2021-gpc.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3031/of0103-2021-gpc.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3032/of0104-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3033/of0105-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3034/of0106-antonio_luiz-celcimar-elainy-sebastiao-aelton-agradecimento.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3035/of0107-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3036/of0108-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3037/of0109-2021-vcm-elainy-c.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3038/of0110-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3039/of0111-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3040/of0112-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3041/of0113-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3052/of114-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3053/of115-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3054/of116-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3055/of117-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3057/of119-2021-vcm.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3058/of120-2021-vcm-caixamargemconsignavel-c.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3059/of121-2021-gpc.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3064/of122-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3065/of123-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3066/of124-2021-ref-of213-pj-imagem-c.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3067/of125-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3068/of126-2021-ref-of209-pj-lc10-c.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3069/of127-2021-vcm-imagem-c-c.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3070/of128-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3071/of129-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3072/of130-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3083/of131-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3084/of132-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3085/of133-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3086/of134-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3087/of135-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3088/of136-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3089/of137-2021-vcmfotos-c.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3093/of138-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3094/of139-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3095/of140-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3096/of141-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3097/of142-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3098/of143-2021-vcm-zevitorraulbelem-c.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3099/of144-2021-vcm-aelton-mario-sandra-c.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3100/of145-2021-vcm-mario-sandra-c.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3101/of146-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3102/of147-2021-vcmfotos-c.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3103/of148-2021-vcm-aeltonfreitas-zevitor-c.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3104/of149-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3119/of150-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3120/of151-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3121/of152-2021-vcm-fred-noraldino-cc.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3122/of153-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3123/of154-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3124/of155-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3125/of156-2021-vcm-todos-elenicecopasa-c.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3126/of157-2021-vcm-ailto-prefeito-cc.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3127/of158-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3128/of159-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3129/of160-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3130/of161-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3131/of162-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3134/of163-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3135/of164-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3136/of165-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3137/of166-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3138/of167-2021-vcm-tialainy-zevitor.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3139/of168-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3140/of169-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3141/of170-2021-vcm-eberton-wendel-c.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3142/of171-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3144/of172-gpc-william-tce_opt.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3145/of173-vcm-dunga-antonio-elainy-sebastiao_opt.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3146/of174-2021-vcm-todos-im_opt.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3147/of175-2021-vcm-ailto-rosane_opt.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3148/of176-2021-vcm-elainy-saude_opt.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3149/of177-2021-vcm-resposta_opt.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3150/of178-2021-vcm-balacatronco_opt.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3157/of179-2021-c.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3158/of180-2021-c.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3159/of181-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3160/of182-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3161/of183-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3162/of184-2021-vcm-canexo.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3163/of185-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3164/of186-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3165/of187-2021-gpc-cfotos.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3174/of188-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3175/of189-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3177/of191-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3178/of192-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3179/of193-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3180/of194-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3181/of195-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3182/of196-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3183/of197-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3184/of198-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3185/of199-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3192/of200-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3193/of201-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3194/of202-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3195/of203-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3196/of204-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3201/of205-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3202/of206-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3203/of207-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3204/of208-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3205/of209-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3214/of210-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3215/of211-2021-prefeito-vereadores-presidente_p.a._reserva-weliton_e_elismar_prado-verba_quadra_p.a._reserva.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3216/of212-2021-vcman-c.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3217/of213-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3218/of214-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3219/of215-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3226/of216-2021-vcm_opt.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3230/of217-2021-vcm-anexos-c.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3231/of218-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3232/of219-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3233/of220-2021-vcm_opt.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3234/of221-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3235/of222-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3236/of223-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3237/of224-vereadores-prefeito-resposta_requerimento_32.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3238/of225-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3242/of226-2021-c.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3243/of227-2021-c.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3244/of228-2021-c.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3245/of229-2021-c.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3246/of230-2021-c.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3247/of231-2021-c.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3248/of232-2021-c.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3249/of233-2021-c.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3250/of234-2021-c.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3251/of235-2021-c.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3252/of236-2021-c.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3255/of237-2021-c.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3256/of238-2021-c.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3257/of239-2021-respof483pj-c.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3272/of240--2021-c.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3273/of241-2021-c.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3274/of242-2021-c.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3275/of243-2021-c.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3276/of244-2021-c.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3277/of245-2021-c.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3278/of246-2021-c.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2980/01-2021-contas2014-c.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3092/projdecleg02-2021-prestacaocontas2019.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3260/projdecrleg-03-2021_opt.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2842/plc01-2021-c.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2843/plc02-2021-c.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2863/of47-2021-gp-c-projleicomp03.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3046/plc04-2021-c.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3091/of212-2021-gp-projleicomp05-c.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3113/of231-2021-gp-projleicomp06-c.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3208/projleicomp07_opt.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3212/of358-2021-gp-projlei_comp08_opt.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3213/of360-2021-gp-projlei_comp09_opt.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3224/plc10_opt.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3225/plc11-2021_opt.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2841/plo01-2021-c.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2844/plo02-2021-c.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2864/of47-2021-gp-c-projleiord03.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2865/of47-2021-gp-c-projleiord04.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2944/projleiord-05-c-reenc.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2945/of83-2021-gp-projleis06-c.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2966/of096-2021-gp-projleiord07-c.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2981/of125-projleiord08-13-09-2021-c.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2993/projleiord-09-c.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3047/plo10-2021-c.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3061/plo11-2021-c.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3062/plo12-2021-c.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3063/plo13-2021-trocado-c.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3080/plo14-2021-c.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3081/plo15-2021-c.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3082/of202-2021-gp_-_altera_leis_898-910-802-c.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3090/of206-2021-gp-projleiord17-c.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3116/plo18-2021-c.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3117/plo19-2021-c.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3143/of255-2021-gp-projleiodr20_opt.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3151/projleiord21-2021_opt.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3152/of302-2021-gp-projleiodr22_opt.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3169/projeto_de_lei_no_23_-_ppag_2022-2025_opt.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3170/projeto_de_lei_no_24_-_estima_a_receita_e_fixa_a_despesa_do_municipio_de_limeira_do_oeste_para_2022_opt.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3172/projetos_de_lei_no_25_opt.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3173/projetos_de_lei_no_26_opt.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3188/of331-2021-gp-projleiodr27_opt.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3190/projleiord28-14-10-2021_opt.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3209/projleiord29_opt.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3210/projeto_de_lei_no_30-10-2021_alteracao_iptu.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3211/projleiord31-codigoobras.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3239/projleiord32-alienacao_opt.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3240/projleiord33-2021-subvencoes_opt.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3241/projtoleiordinaria-34-substituto_opt.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3254/of407-2021-gp-projleiord35-aberturacredito_opt.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3259/of411-2021-gp-projleiord36_opt.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2946/plol-04-2021-denomin_barbosa.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3000/projleiordleg05-2021-c.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3024/plol-06-2021-_iptu_verde.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3048/projleiord07-2021-patrulhaagricola.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3049/projleiordleg-08-ailto-rastreamento-c.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3112/projleiordleg-09-elainy-dunga-1oemprego_opt.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3118/plol10-2021-denominamarciel.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3189/plol-11-lei_primeiro_socorros.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3199/projleiordleg-12-celita-direitoamamentar_opt.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3200/plol-13-denominacaojosetavares_pages_1_-_3.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3207/plol-14-denominacao-av.antoniopolicarpo-mapas_opt.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3114/03_-_projresolremanenergiasolar.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3115/04-parlamento_jovem_de_minas-1.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3153/05-lei_orcamentaria_2022anexos-c.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3156/06-conveniofarmacia.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3191/07-remanejamento_alt.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3227/08-remanejamento_alt.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2886/01-2021-ailto-c.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2887/02-2021-ailto-c.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2888/03-2021-ailto-c.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2889/04-2021-todos-c.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2941/05-2021-c.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2943/07-2021-c.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2951/08-_celcimar_-_elainy_-_jovem_aprendiz.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2952/09-2021-elainy-william-parlamentojovemtermoadesao.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2953/10-2021-ailto-pref.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2954/11-2021-lainy-pref.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2956/13-2021-todos-pref.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2979/14-2021-elainy-pref.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2992/15-2021-william-plenario-c.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3016/16-2021-elainy-c.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3017/17-2021-elainy-c.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3018/18-2021-elainy-c.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3042/19-2021-elainy-c.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3043/20-2021-antonio-dunga-elainy.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3044/21-2021-lainy.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3050/22-elainy-apresentacao_gps.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3051/23-elainy-parlamentojovem-c.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3079/24-juninho-comitecovid-c.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3108/25-tialainy-parlamentojovem-c.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3109/26-tialainy-revisao-ri_-_lom.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3110/27-tialainymauricio-fupa-c.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3111/28-tialainy-c.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3133/29-tialainy-velorio.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3166/30-ailto-jovemaprediz_opt.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3186/31-2021-tialainy_opt.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3187/32-2021-todos-vendaterrahorasmaquina_opt.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3228/33-elainy-aplicacao_de_avaliacao_jovem_aprendiz.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3229/34-2021-antonio-dunga-tialainy-prefeito_opt.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3258/35-2021-todos-contratacaoprofissional_opt.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3279/36-2021-william-prefeito-balancetes_opt.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2902/vetointegralproplei_04-c.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2903/vetointegralproplei_05-c.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3171/veto_integral_a_proposicao_de_lei_no_24_opt.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2866/01-2021-c.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2867/02-2021-c.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2868/03-2021-c.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2869/04-2021-c.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2870/05-2021-c.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2871/06-2021-c.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2872/07-2021-c.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2873/08-2021-c.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2874/09-2021-c.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2875/10-2021-c.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2876/11-2021-c.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2877/12-2021-c.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2878/13-2021-c.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2879/14-2021-c.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2880/15-2021-c.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2881/16-2021-c.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2882/17-2021-c.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2883/18-2021-c.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2884/19-2021-c.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2885/20-2021-c.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2932/21-2021-c.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2933/22-2021-c.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2934/23-2021-c.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2935/24-2021-c.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2936/25-2021-c.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2937/26-2021-c.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2938/27-2021-c.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2939/28-2021-c.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2940/29-2021-c.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2947/30-2021-c.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2948/31-2021-c.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2949/32-2021-c.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2950/33-2021-c.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2976/34-2021-c.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2977/35-2021-c.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2978/36-2021-c.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2994/37-2021-c.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2995/38-2021-c.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2996/39-2021-c.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2997/40-2021-c.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2998/41-2021-c.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2999/42-2021-c.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3019/43-2021-retiradapauta-c.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3020/ind44-c.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3021/ind45-c.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3022/ind46-c.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3023/ind47-c.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3045/ind48-c.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3060/ind49fotos-c.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3073/ind50-c.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3074/ind51-c.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3075/ind52-c.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3076/ind53-c.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3077/ind54-c.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3078/ind55-c.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3105/ind56-c.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3106/ind57-c.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3107/ind58-c.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3132/ind59-c.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3154/060-2021_opt.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3155/061-2021_opt.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3197/64-2021-c.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3198/65-2021-c.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3206/66-2021_opt.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3220/67-2021-c.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3221/68-2021-c.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3222/69-2021-c.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3223/70-2021-c.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3253/71-2021_opt.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2840/01-2021-duodecimo-c.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2850/02-2021-tialainy-coruripe-vale-c.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2851/03-2021-cessaoservidor-c.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2852/04-2021-adiantamento-c.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2853/05-2021-contabilidade-c.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2854/06-2021-todos-aelton-c.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2855/07-2021-tialainy-copasa-c.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2856/08-2021-siconfi-c.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2857/09-2021-tialainy-katriana-c.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2858/10-2021-planosaude-c.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2859/11-2021-tialainy-cristiane-copasa-c.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2860/012-william-prefeito-rede_de_energia_eletrica.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2861/013-todos_os_vereadores-prefeito-subvencao_apae.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2890/14-2021-tialainy-c.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2891/15-2021-tialainy-c.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2892/16-2021-tialainy-c.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2893/17-2021-solicitacaoemaillegislativo-c.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2894/18-2021-gpc-devproj09-26-c.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2895/19-2021-vcm-fotos-c.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2896/20-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2897/21-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2898/22-2021-tialainy-zevitor-c.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2899/23-2021-todos-prefeito.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2900/24-2021-tia-lainy.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2901/25-2021-gpc.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2904/26-2021-gpc-todos-c.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2905/27-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2906/28-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2907/29-2021-gpc-geraldomagela-c.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2908/30-2021-gpc-ivobraga-c.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2909/31-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2910/32-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2911/33-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2912/34-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2913/35-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2914/36-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2915/37-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2916/038-eberton-william-_aterrocorregomaringolo-c.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2917/39-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2918/040-todos_os_vereadores-prefeito-vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2919/41-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2920/42-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2921/43-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2922/44-2021-todos-elenice-c.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2923/45-2021-c.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2924/46-2021-c.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2925/47-2021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2926/48-2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2927/49-2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2928/50-2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2929/51-2021-c.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2930/52-2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2931/53-2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2957/54-2021-c.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2958/55-2021-c.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2959/56-2021-c.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2960/57-2021-c.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2961/58-2021-c.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2962/59-2021-c.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2963/60-2021-c.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2964/61-2021-vcm-fabio-joao.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2965/62-2021-vcm-ailto-aneel.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2967/63-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2968/64-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2969/65-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2970/66-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2971/67-2021-vcm-todosrafael.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2972/68-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2973/69-2021-vcm-ailtoprefeituracopasa.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2974/70-2021-vcm-financas-c.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2975/71-2021-vcm-financas-c.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2982/of072-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2983/of073-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2984/of074-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2985/of075-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2986/of076-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2987/of077-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2988/of078-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2989/of079-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2990/of080-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2991/of081-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3001/of082-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3002/of083-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3003/of084-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3004/of085-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3005/of086-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3006/of087-2021-vcm.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3007/of088-2021-gpcfotos-c.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3008/of089-2021-vcm.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3009/of090-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3010/of091-2021-vcm.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3011/of092-2021-vcm.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3012/of093-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3013/of094-2021-gpc-promotoraanexo-c.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3014/of095-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3015/of096-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3025/of0097-2021-vcm-elainy-c.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3026/of0098-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3027/of0099-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3028/of0100-2021-gpcanexos-c.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3029/of0101-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3030/of0102-2021-gpc.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3031/of0103-2021-gpc.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3032/of0104-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3033/of0105-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3034/of0106-antonio_luiz-celcimar-elainy-sebastiao-aelton-agradecimento.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3035/of0107-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3036/of0108-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3037/of0109-2021-vcm-elainy-c.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3038/of0110-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3039/of0111-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3040/of0112-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3041/of0113-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3052/of114-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3053/of115-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3054/of116-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3055/of117-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3057/of119-2021-vcm.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3058/of120-2021-vcm-caixamargemconsignavel-c.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3059/of121-2021-gpc.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3064/of122-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3065/of123-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3066/of124-2021-ref-of213-pj-imagem-c.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3067/of125-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3068/of126-2021-ref-of209-pj-lc10-c.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3069/of127-2021-vcm-imagem-c-c.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3070/of128-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3071/of129-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3072/of130-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3083/of131-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3084/of132-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3085/of133-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3086/of134-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3087/of135-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3088/of136-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3089/of137-2021-vcmfotos-c.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3093/of138-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3094/of139-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3095/of140-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3096/of141-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3097/of142-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3098/of143-2021-vcm-zevitorraulbelem-c.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3099/of144-2021-vcm-aelton-mario-sandra-c.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3100/of145-2021-vcm-mario-sandra-c.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3101/of146-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3102/of147-2021-vcmfotos-c.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3103/of148-2021-vcm-aeltonfreitas-zevitor-c.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3104/of149-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3119/of150-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3120/of151-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3121/of152-2021-vcm-fred-noraldino-cc.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3122/of153-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3123/of154-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3124/of155-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3125/of156-2021-vcm-todos-elenicecopasa-c.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3126/of157-2021-vcm-ailto-prefeito-cc.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3127/of158-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3128/of159-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3129/of160-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3130/of161-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3131/of162-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3134/of163-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3135/of164-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3136/of165-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3137/of166-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3138/of167-2021-vcm-tialainy-zevitor.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3139/of168-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3140/of169-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3141/of170-2021-vcm-eberton-wendel-c.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3142/of171-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3144/of172-gpc-william-tce_opt.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3145/of173-vcm-dunga-antonio-elainy-sebastiao_opt.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3146/of174-2021-vcm-todos-im_opt.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3147/of175-2021-vcm-ailto-rosane_opt.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3148/of176-2021-vcm-elainy-saude_opt.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3149/of177-2021-vcm-resposta_opt.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3150/of178-2021-vcm-balacatronco_opt.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3157/of179-2021-c.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3158/of180-2021-c.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3159/of181-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3160/of182-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3161/of183-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3162/of184-2021-vcm-canexo.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3163/of185-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3164/of186-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3165/of187-2021-gpc-cfotos.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3174/of188-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3175/of189-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3177/of191-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3178/of192-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3179/of193-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3180/of194-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3181/of195-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3182/of196-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3183/of197-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3184/of198-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3185/of199-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3192/of200-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3193/of201-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3194/of202-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3195/of203-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3196/of204-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3201/of205-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3202/of206-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3203/of207-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3204/of208-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3205/of209-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3214/of210-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3215/of211-2021-prefeito-vereadores-presidente_p.a._reserva-weliton_e_elismar_prado-verba_quadra_p.a._reserva.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3216/of212-2021-vcman-c.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3217/of213-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3218/of214-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3219/of215-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3226/of216-2021-vcm_opt.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3230/of217-2021-vcm-anexos-c.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3231/of218-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3232/of219-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3233/of220-2021-vcm_opt.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3234/of221-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3235/of222-2021-vcm-c.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3236/of223-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3237/of224-vereadores-prefeito-resposta_requerimento_32.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3238/of225-2021-gpc-c.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3242/of226-2021-c.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3243/of227-2021-c.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3244/of228-2021-c.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3245/of229-2021-c.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3246/of230-2021-c.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3247/of231-2021-c.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3248/of232-2021-c.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3249/of233-2021-c.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3250/of234-2021-c.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3251/of235-2021-c.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3252/of236-2021-c.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3255/of237-2021-c.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3256/of238-2021-c.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3257/of239-2021-respof483pj-c.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3272/of240--2021-c.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3273/of241-2021-c.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3274/of242-2021-c.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3275/of243-2021-c.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3276/of244-2021-c.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3277/of245-2021-c.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3278/of246-2021-c.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2980/01-2021-contas2014-c.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3092/projdecleg02-2021-prestacaocontas2019.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3260/projdecrleg-03-2021_opt.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2842/plc01-2021-c.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2843/plc02-2021-c.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2863/of47-2021-gp-c-projleicomp03.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3046/plc04-2021-c.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3091/of212-2021-gp-projleicomp05-c.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3113/of231-2021-gp-projleicomp06-c.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3208/projleicomp07_opt.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3212/of358-2021-gp-projlei_comp08_opt.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3213/of360-2021-gp-projlei_comp09_opt.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3224/plc10_opt.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3225/plc11-2021_opt.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2841/plo01-2021-c.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2844/plo02-2021-c.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2864/of47-2021-gp-c-projleiord03.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2865/of47-2021-gp-c-projleiord04.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2944/projleiord-05-c-reenc.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2945/of83-2021-gp-projleis06-c.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2966/of096-2021-gp-projleiord07-c.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2981/of125-projleiord08-13-09-2021-c.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2993/projleiord-09-c.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3047/plo10-2021-c.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3061/plo11-2021-c.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3062/plo12-2021-c.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3063/plo13-2021-trocado-c.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3080/plo14-2021-c.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3081/plo15-2021-c.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3082/of202-2021-gp_-_altera_leis_898-910-802-c.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3090/of206-2021-gp-projleiord17-c.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3116/plo18-2021-c.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3117/plo19-2021-c.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3143/of255-2021-gp-projleiodr20_opt.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3151/projleiord21-2021_opt.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3152/of302-2021-gp-projleiodr22_opt.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3169/projeto_de_lei_no_23_-_ppag_2022-2025_opt.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3170/projeto_de_lei_no_24_-_estima_a_receita_e_fixa_a_despesa_do_municipio_de_limeira_do_oeste_para_2022_opt.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3172/projetos_de_lei_no_25_opt.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3173/projetos_de_lei_no_26_opt.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3188/of331-2021-gp-projleiodr27_opt.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3190/projleiord28-14-10-2021_opt.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3209/projleiord29_opt.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3210/projeto_de_lei_no_30-10-2021_alteracao_iptu.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3211/projleiord31-codigoobras.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3239/projleiord32-alienacao_opt.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3240/projleiord33-2021-subvencoes_opt.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3241/projtoleiordinaria-34-substituto_opt.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3254/of407-2021-gp-projleiord35-aberturacredito_opt.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3259/of411-2021-gp-projleiord36_opt.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2946/plol-04-2021-denomin_barbosa.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3000/projleiordleg05-2021-c.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3024/plol-06-2021-_iptu_verde.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3048/projleiord07-2021-patrulhaagricola.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3049/projleiordleg-08-ailto-rastreamento-c.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3112/projleiordleg-09-elainy-dunga-1oemprego_opt.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3118/plol10-2021-denominamarciel.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3189/plol-11-lei_primeiro_socorros.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3199/projleiordleg-12-celita-direitoamamentar_opt.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3200/plol-13-denominacaojosetavares_pages_1_-_3.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3207/plol-14-denominacao-av.antoniopolicarpo-mapas_opt.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3114/03_-_projresolremanenergiasolar.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3115/04-parlamento_jovem_de_minas-1.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3153/05-lei_orcamentaria_2022anexos-c.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3156/06-conveniofarmacia.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3191/07-remanejamento_alt.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3227/08-remanejamento_alt.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2886/01-2021-ailto-c.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2887/02-2021-ailto-c.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2888/03-2021-ailto-c.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2889/04-2021-todos-c.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2941/05-2021-c.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2943/07-2021-c.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2951/08-_celcimar_-_elainy_-_jovem_aprendiz.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2952/09-2021-elainy-william-parlamentojovemtermoadesao.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2953/10-2021-ailto-pref.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2954/11-2021-lainy-pref.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2956/13-2021-todos-pref.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2979/14-2021-elainy-pref.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2992/15-2021-william-plenario-c.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3016/16-2021-elainy-c.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3017/17-2021-elainy-c.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3018/18-2021-elainy-c.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3042/19-2021-elainy-c.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3043/20-2021-antonio-dunga-elainy.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3044/21-2021-lainy.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3050/22-elainy-apresentacao_gps.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3051/23-elainy-parlamentojovem-c.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3079/24-juninho-comitecovid-c.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3108/25-tialainy-parlamentojovem-c.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3109/26-tialainy-revisao-ri_-_lom.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3110/27-tialainymauricio-fupa-c.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3111/28-tialainy-c.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3133/29-tialainy-velorio.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3166/30-ailto-jovemaprediz_opt.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3186/31-2021-tialainy_opt.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3187/32-2021-todos-vendaterrahorasmaquina_opt.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3228/33-elainy-aplicacao_de_avaliacao_jovem_aprendiz.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3229/34-2021-antonio-dunga-tialainy-prefeito_opt.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3258/35-2021-todos-contratacaoprofissional_opt.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3279/36-2021-william-prefeito-balancetes_opt.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2902/vetointegralproplei_04-c.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/2903/vetointegralproplei_05-c.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2021/3171/veto_integral_a_proposicao_de_lei_no_24_opt.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H429"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="115.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="183.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="182.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>