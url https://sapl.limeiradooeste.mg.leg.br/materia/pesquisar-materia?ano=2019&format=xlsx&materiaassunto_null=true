--- v0 (2025-12-04)
+++ v1 (2026-05-04)
@@ -54,4391 +54,4391 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>TIO MOTORISTA, LEANDRO DA SAUDE, TALITA FERRARI</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2143/01-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2143/01-2019.pdf</t>
   </si>
   <si>
     <t>Faça a revisão dos vencimentos dos Agentes Comunitários de Saúde e Agentes de Combate às Endemias, conforme determinação na Lei 13708/2018.</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PAULINHO CORTEZ</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2144/02-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2144/02-2019.pdf</t>
   </si>
   <si>
     <t>Determine o conserto de todas as estradas do município.</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>TALITA FERRARI</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2189/03-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2189/03-2019.pdf</t>
   </si>
   <si>
     <t>determine ao setor responsável que promova ações de controle de caramujos como captura e fornecimento de iscas que matam caramujos, pois a cidade encontram-se com uma grande quantidade dos mesmos.</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2190/04-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2190/04-2019.pdf</t>
   </si>
   <si>
     <t>Determine a construção de galerias para escoamento de água das chuvas, pois há diversos pontos com problemas referentes a isso, como por exemplo a região da farmácia municipal.</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2204/05-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2204/05-2019.pdf</t>
   </si>
   <si>
     <t>Determine providências para que o médico volte a atender na Zona Rural, como era feito anteriormente.</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>LEANDRO DA SAUDE</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2205/06-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2205/06-2019.pdf</t>
   </si>
   <si>
     <t>Viabilize  aquisição de cadeiras de rodas e de banho para empréstimo a pacientes que não tem condição de comprar.</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Autora solicitou que aguarde.</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2241/08-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2241/08-2019-c.pdf</t>
   </si>
   <si>
     <t>Colocação de "quebra molas" na Avenida Equador entre as travessas Colômbia e Rua Paraguai.</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>JAPÃO</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2255/09-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2255/09-2019-c.pdf</t>
   </si>
   <si>
     <t>Colocação de "quebra molas" na Avenida Bahia entre as Ruas Santa Catarina e Rio de Janeiro e entre a Rua Rio de Janeiro e Rondônia.</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2256/10-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2256/10-2019-c.pdf</t>
   </si>
   <si>
     <t>Determine providências para que as garis façam a varrição de alguns locais que não estão sendo atendidos.</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2327/11-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2327/11-2019.pdf</t>
   </si>
   <si>
     <t>Seja solicitado ao Senhor Prefeito que determine a recuperação da ponte localizada entre as propriedades dos Senhores Artur Queiroz e Juvenal Filho.</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2328/12-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2328/12-2019.pdf</t>
   </si>
   <si>
     <t>Determine a adequação das quadras municipais para a prática de basquete, bem como disponibilize professores qualificados para aulas de vôlei e basquete.</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2329/13-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2329/13-2019.pdf</t>
   </si>
   <si>
     <t>Determine a construção de uma rotatória na região da Lama, sentido Usina Vale do Pontal, na propriedade do Senhor Cláudio Natalino divisa com Pedro Honório Lacerda.</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2330/14-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2330/14-2019.pdf</t>
   </si>
   <si>
     <t>Determine a demarcação de vagas para estacionamento em torno da Praça José Cândido de Lima, indicando, inclusiva vagas para idosos, cadeirantes, motos e bicicletas.</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2364/15-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2364/15-2019.pdf</t>
   </si>
   <si>
     <t>Disponibilize uniformes completos para as equipes de futsal e futebol de campo, feminino e masculino.</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2365/16-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2365/16-2019.pdf</t>
   </si>
   <si>
     <t>Determine a revitalização e arborização das ruas e avenidas de nossa cidade.</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>SERJÃO</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2405/17-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2405/17-2019.pdf</t>
   </si>
   <si>
     <t>Compra/desapropriação de uma área para ampliação do cemitério municipal, bem como calçamento e arborização do estacionamento.</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2406/18-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2406/18-2019.pdf</t>
   </si>
   <si>
     <t>Implantação de rotatória na Avenida Maranhão com as Ruas Mato Grosso e Wilson Zanutto.</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2407/19-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2407/19-2019.pdf</t>
   </si>
   <si>
     <t>colocação de "quebra molas" e reposição de placas de trânsito no cruzamento da Avenida Uruguai com a Rua Nelson Anastácio.</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2448/20-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2448/20-2019.pdf</t>
   </si>
   <si>
     <t>Determine a sinalização vertical e horizontal de lombadas das ruas e avenidas da cidade.</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2449/21-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2449/21-2019-c.pdf</t>
   </si>
   <si>
     <t>Compra de vacinas contra raiva animal.</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2452/22-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2452/22-2019-c.pdf</t>
   </si>
   <si>
     <t>Seja determinada a instalação de lixeiras públicas ao longo das vias urbanas.</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2498/23-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2498/23-2019-c.pdf</t>
   </si>
   <si>
     <t>Dar cumprimento integral a Lei Federal n.º 11.350, de 05 de outubro de 2006, alterada pela Lei n.º 13.342, de 03 de outubro de 2016, e reconheça o direito dos Agentes Comunitários de Saúde (ACS), da mesma forma que os Agentes de Combate a Endemias (ACE), quanto ao recebimento do adicional de insalubridade, tendo como parâmetro o vencimento ou salário-base da categoria, nos termos do art. 9º-A, §3º, do diploma legal inicialmente citado.</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2499/24-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2499/24-2019-c.pdf</t>
   </si>
   <si>
     <t>Estude a possibilidade e a viabilidade de transformarem o antigo lixão do Município, situado em Limeira do Oeste, em um bosque, para o lazer dos cidadãos de Limeira do Oeste/MG.</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2500/25-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2500/25-2019-c.pdf</t>
   </si>
   <si>
     <t>Criação de uma secretaria ou departamento direcionado ao trânsito.</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>TIÃO ARARA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2501/26-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2501/26-2019-c.pdf</t>
   </si>
   <si>
     <t>Determine que seja retirada uma ponte antiga que está em péssimo estado, aumente o aterro e coloque as manilhas no córrego Bebedouro, localizado na Fazenda Barreiro (Assentamento).</t>
   </si>
   <si>
     <t>2525</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2525/27-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2525/27-2019-c.pdf</t>
   </si>
   <si>
     <t>Determine a secretaria competente a limpeza de um bebedouro, (mini represa), com urgência, antes que as chuvas se intensifique, no Sírio Matinha de propriedade do Sr. Alaor Lázaro da Costa.</t>
   </si>
   <si>
     <t>2529</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2529/001-2019-coruripe.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2529/001-2019-coruripe.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso e Reconhecimento à empresa Usina Coruripe Açúcar e Álcool S/A, pelo desenvolvimento trazido à nossa região, geração de emprego e pela execução do Programa Jovem Aprendiz.</t>
   </si>
   <si>
     <t>2530</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2530/002-2019-cmaa.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2530/002-2019-cmaa.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso e Reconhecimento à empresa Companhia Mineira de Açúcar e Álcool - CMAA - Vale do Pontal, pelo desenvolvimento trazido à nossa região, geração de emprego e pela execução do Programa Jovem Aprendiz.</t>
   </si>
   <si>
     <t>2531</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2531/003-2019-adriano.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2531/003-2019-adriano.pdf</t>
   </si>
   <si>
     <t>Moção de Reconhecimento ao Senhor Adriano Rodrigo Costa, policial militar, pelos relevantes serviços prestados ao nosso município principalmente na manutenção da Ordem pública e incolumidade das pessoas e do patrimônio público.</t>
   </si>
   <si>
     <t>2532</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2532/004-2019-joaofelipe.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2532/004-2019-joaofelipe.pdf</t>
   </si>
   <si>
     <t>Moção de Reconhecimento ao Senhor João Felisberto Leal (João Felipe), por fazer parte da história de nossa cidade, sendo o morador que abrigou o fundados José Lima com sua família na época em que foi fundada Limeira do Oeste, vendia secos e molhados para as pessoas que vinham morar no povoado, servia água de sua cisterna até que furassem seus próprios poços.</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
     <t>OFI</t>
   </si>
   <si>
     <t>Ofício</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2149/of001-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2149/of001-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhor Diretor, Elissandro de Souza Norte, solicito a cessão do auditório desta instituição para realização do processo seletivo do Programa Jovem Aprendiz realizado pela Usina Vale do Pontal, no dia 15/01/2019, das 8 as 17 horas.</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
     <t>ZACA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2150/of002-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2150/of002-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Pedro Socorro, venho requisitar de Vossa Excelência, a 1ª parcela do Duodécimo, referente ao mês de janeiro de 2019.</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2151/of003-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2151/of003-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhores Vereadores, convoco Vossa Excelência para 1ª RO, dia 17 de janeiro de 2019.</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2152/of004-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2152/of004-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Pedro Socorro, encaminho a Vossa Excelência os seguintes documentos contábeis da Câmara Municipal, referente a competência de dezembro de 2018.</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2153/of005-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2153/of005-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário de Esporte, Eberton Alves de Oliveira, solicito que sejam determinadas providências em relação às quadras de areia localizadas na Praça Amador José de Queiroz.</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
     <t>Senhor Prefeito, Pedro Socorro, conforme solicitação devolvo projeto de lei complementar 01/2019, de 10/01/2019.</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
     <t>PEDRO SOCORRO DO NASCIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2170/prot07-of08-2019-gp-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2170/prot07-of08-2019-gp-c.pdf</t>
   </si>
   <si>
     <t>OFICIO 07/2019-GP, ENCAMINHA PROJETO DE LEI COMPLEMENTAR Nº 01/2019, PROJETO DE LEI ORDINÁRIA Nº 01/2019 E DECRETO Nº 5646/2019.</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2171/of008-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2171/of008-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhores Vereadores, convoco vossas Excelências para 2ª RO, dia 07 de fevereiro.</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2172/of009-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2172/of009-2019-c.pdf</t>
   </si>
   <si>
     <t>A Empresa Brasileira de Correios e Telégrafos, solicito a prorrogação da vigência do contrato firmado entre a Câmara e os Correios nº 9912438387 até 33/03/2020.</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2173/of010-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2173/of010-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Pedro Socorro, solicito que envie a esta Casa de Leis as informações contábeis sobre a Receita Corrente Liquida exercício 2018.</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2174/of011-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2174/of011-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhor Vereador Ailto de Moraes,  encaminho documentação relativa ao requerimento protocolado sob nº 009/2019 e por mim deferido na data de 17/01/2019.</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2175/of012-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2175/of012-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário Clodoaldo Gaspar, solicito a cessão de duas salas de aula e dependências da Escola Municipal Antônio Vicente Fonseca, no período de 04 a 15 de fevereiro, das 07 às 17 horas, para realização das aulas teóricas do Programa Jovem Aprendiz.</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2176/of59-2019-gp.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2176/of59-2019-gp.pdf</t>
   </si>
   <si>
     <t>OFICIO 59/2019-GP, ENCAMINHA PROJETOS DE LEIS 02 E 03/2019.</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2179/of014-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2179/of014-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhores Vereadores convoco Vossa Excelência para a 3ª (terceira) Reunião Ordinária da Câmara Municipal de Limeira do Oeste, que será realizada no dia 21 de fevereiro de 2019.</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2180/of015-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2180/of015-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Pedro Socorro, solicito que determine providências urgentes para regularizar questão do veículo de transporte de venenos.</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2181/of016-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2181/of016-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhor Clodoaldo Gaspar de Oliveira, solicito que o município faça uma parceria, no intuito de fornecer 10 computadores e duas salas de aula para realização de cursos.</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2182/of017-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2182/of017-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Pedro Socorro, encaminho expediente aprovado na 2ª RO, realizada dia 08 de fevereiro.</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2183/of018-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2183/of018-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Pedro Socorro, em atenção a solicitação contida no Ofício nº 30/2019-GP, indico o Vereador Leandro de Souza Carvalho, (efetivo) Eder Aguiar Teixeira, (suplente), para compor o Conselho Municipal de Educação.</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2184/of019-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2184/of019-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhor Deputado Elismar Prado, solicitamos que faça a liberação de recursos financeiros para realização de recape nas ruas de nossa cidade.</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
     <t>ZACA, AILTO MORAES, EDER DO MARIDEUS, JAPÃO, LEANDRO DA SAUDE, PAULINHO CORTEZ, TALITA FERRARI, TIO MOTORISTA, WILLIAM BOZZA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2185/of020-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2185/of020-2019.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente Viva Voz FM José Aguilar, convidamos vossa senhoria e demais membros da diretoria, para comparecerem na Casa de Leis no dia 21 de fevereiro, para debatermos a respeito da proposta de prestação de serviços de radiodifusão.</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2186/of021-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2186/of021-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhor Promotor Erick Anderson Caldeira Costa,  em atenção ao oficio  022/2019/2ªPJ, encaminho cópia das Leis 670 e Lei 825. (concessão de diárias).</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2187/of022-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2187/of022-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito Pedro Socorro, encaminho documentos contábeis referente à competência de janeiro.</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
     <t>AILTO MORAES</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2188/of023-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2188/of023-2019-c.pdf</t>
   </si>
   <si>
     <t>Seja elaborada e sancionada LEI que dê legalidade a jornada 12x36, com encaminhamento para aprovação da Câmara de Vereadores.</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2211/of24-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2211/of24-2019.pdf</t>
   </si>
   <si>
     <t>Senhores Vereadores, convoco vossas excelências para 4ª RO, dia 07 de março.</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2212/of25-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2212/of25-2019.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Pedro Socorro, em atenção ao Ofício nº 55/2019-GP, indico o Vereador Ailto de Moraes Cavalcante (efetivo), e Clayton Tomaz de Queiroz, membro suplente para compor o Conselho Municipal de Desenvolvimento Rural Sustentável desta cidade.</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2213/of26-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2213/of26-2019.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Pedro Socorro, encaminho expediente aprovado na 3ª RO, realizada no dia 21 de fevereiro.</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2214/of27-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2214/of27-2019.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Elissandro de Souza Norte, solicito uma parceria com essa Escola, para que os jovens do Ensino Médio, que tiverem interesse, participem do referido projeto (Parlamento Jovem de Minas), cujo tema e subtemas seguem anexo.</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2215/of28-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2215/of28-2019.pdf</t>
   </si>
   <si>
     <t>Senhor Vereador, Leandro, em resposta ao requerimento nº 13/2019, encaminho memorando 03/2019 de autoria do Sr. Administrador de RH, com a documentação ora requerida.</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2216/of29-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2216/of29-2019.pdf</t>
   </si>
   <si>
     <t>Senhores Vereadores, convoco Vossas Excelências para  5ª RO, dia 21 de março.</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2217/of30-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2217/of30-2019.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Pedro Socorro, venho requisitar de V. Exa. a 3ª parcela do Duodécimo, referente ao mês de março.</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2218/of31-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2218/of31-2019.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, José Rodrigues, requer a V. Exa. o que segue:</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2230/of32-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2230/of32-2019.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Pedro Socorro, encaminho expediente aprovado na 4ª RO, realizada dia 07 de março.</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2231/of33-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2231/of33-2019.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Pedro Socorro, encaminho documentos contábeis referente a competência de fevereiro.</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2232/of34-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2232/of34-2019.pdf</t>
   </si>
   <si>
     <t>A NR TELECOM, Limeira do Oeste, solicito parceria para concessão de internet para o desenvolvimento de atividades correlatas ao Programa Jovem Aprendiz,  na AMBAJO, localizada na Avenida Venezuela, 625, Joamário.</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2233/of35-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2233/of35-2019.pdf</t>
   </si>
   <si>
     <t>Senhores Vereadores, convoco V. Exa. para 6ª RO, dia 04 de abril.</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2234/of36-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2234/of36-2019.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Pedro Socorro, encaminho expediente aprovado na 5ª RO, realizada dia 21 de março.</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2235/of37-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2235/of37-2019.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente da APAE, Neusa Aparecida, encaminho atestado de funcionamento solicitado.</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2236/of38-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2236/of38-2019.pdf</t>
   </si>
   <si>
     <t>Senhor Deputado Federal, Vilson Luiz da Silva, solicito a doação de um trator com implementos para atender às famílias de agricultura familiar.</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2237/of39-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2237/of39-2019.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Pedro Socorro, venho requisitar a 4ª parcela do duodécimo, referente a abril.</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2238/of40-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2238/of40-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Pedro Socorro, encaminho documentos contábeis referente a competência de março.</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2239/of41-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2239/of41-2019.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Pedro Socorro, devolvo o projeto de lei complementar 02, para que sejam realizadas as alterações já manifestada.</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2247/of42-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2247/of42-2019.pdf</t>
   </si>
   <si>
     <t>Senhores Vereadores, convoco V. Exa. para 7ª RO, dia 18 de abril.</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2248/of43-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2248/of43-2019.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Pedro Socorro, encaminho expediente aprovado na 6ª RO, realizada dia 04 de abril.</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2249/of44-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2249/of44-2019.pdf</t>
   </si>
   <si>
     <t>Senhores: Pedro Socorro, Honório, Nirley, Jane Meire, Janaína e Daniela, venho respeitosamente encaminhar cópias dos relatórios recebidos do Hospital de Amor, contendo número de pacientes e atendimentos no período de 2017 até 02/04/2019.</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>AILTO MORAES, EDER DO MARIDEUS, JAPÃO, LEANDRO DA SAUDE, PAULINHO CORTEZ, TALITA FERRARI, TIO MOTORISTA, WILLIAM BOZZA, ZACA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2258/of45-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2258/of45-2019.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Pedro Socorro, considerando o abaixo assinado dos moradores do Residencial Independência, cujas solicitações constam no referido documento, vimos dar ciência a  V. Exa. e pedir que sejam determinadas as providências para o atendimento das mesmas.</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2259/of46-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2259/of46-2019.pdf</t>
   </si>
   <si>
     <t>Senhor Alexsander, encaminho a certidão a respeito da parte da fala da Vereadora Talita, na 5ª RO, ocorrida dia 21/03/2019.</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>AILTO MORAES, ZACA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2260/of47-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2260/of47-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Pedro Socorro, vimos mais uma vez, solicitar que V. Exa., determine a construção de canaletas para escoamento de água pluvial nas laterais da avenida Antônio Policarpo Garcia.</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2261/of48-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2261/of48-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Pedro Socorro, venho respeitosamente solicitar que Vossa Excelência verifique a possibilidade de asfaltamento da Rua Uruguai entre a Avenida Nelson Anastácio e o Residencial Alto Paraíso. Pequeno trecho sem pavimentação entre um bairro asfaltado e outro.</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2262/of49-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2262/of49-2019.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Pedro Socorro, venho convidar o setor técnico dessa Prefeitura para explanar e esclarecer dúvidas ao Senhores Vereadores, referentes ao Projeto de Lei nº 07-2019, que "institui o plano de gestão integrada de resíduos sólidos do município".</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2263/of50-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2263/of50-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhor Vereador Ailto Moraes, em atenção ao Requerimento protocolado em 05/04/2019, pelas considerações apontadas e documentos anexos, entendo que o Vereador Ailto de Moraes Cavalcante, deve nos termos do Regimento interno desta Casa, apresentar denúncia sobre as irregularidades e indicar as provas no requerimento que solicitar a constituição da Comissão de Inquérito.</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2264/of51-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2264/of51-2019.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito Pedro Socorro, encaminho expediente aprovado na 7ª RO, realizada dia 18 de abril.</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2265/of52-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2265/of52-2019.pdf</t>
   </si>
   <si>
     <t>A Senhora Coordenadora de Pós Deliberações do TCE MG, referente ao Ofício 355/2019, encaminho cópia autenticada da ata da sessão em que a matéria foi discutida e votada, e Decreto Legislativo nº 81, informo que as contas foram aprovadas por unanimidade.</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2266/of53-2019-leandro-cartafina-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2266/of53-2019-leandro-cartafina-c.pdf</t>
   </si>
   <si>
     <t>Senhor Deputado Franco Cartafina, solicito que  destine 01 viatura (camionete) para a Polícia Militar desse município realizar o patrulhamento rural.</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2267/of54-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2267/of54-2019.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito Pedro Socorro, envio a V. Exa., o pré projeto a respeito da isenção do pagamento de tributos municipais - IPTU, conforme acordado em reunião entre os vereadores, em que o líder do Governo solicitou o encaminhamento.</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2268/of55-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2268/of55-2019.pdf</t>
   </si>
   <si>
     <t>Senhor Francisco Fraieta,  (retirado de pauta pelo autor).</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2269/of56-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2269/of56-2019.pdf</t>
   </si>
   <si>
     <t>A Senhora Presidente do Conselho Tutelar, Márcia dos Santos Silva, solicito manifestação desse Conselho, esclarecendo se é possível a participação dos menores na excursão somente com autorização assinada pelos responsáveis.</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2270/of57-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2270/of57-2019.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito Pedro Socorro, envio o pré projeto autorização ao poder executivo a fixar e cobrar preço público pela ocupação do espaço em solo em áreas públicas municipais pelo sistema de posteamento de rede de energia elétrica.</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2271/of58-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2271/of58-2019.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito Pedro Socorro, encaminho expediente aprovado na 8ª RO, realizada dia 02 de maio.</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2272/of59-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2272/of59-2019.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito Pedro Socorro, venho requisitar a V. Exa., a 5ª parcela do Duodécimo, referente a maio.</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2273/of60-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2273/of60-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhor Promotor Erick Anderson Caldeira Costa, encaminho documentação requisitada através do oficio 099/2019/2ªPJ.</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2274/of61-2019-auxilioalimentacao.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2274/of61-2019-auxilioalimentacao.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito Pedro Socorro, solicitamos que V. Exa., se empenhe em fazer o devido pagamento do auxilio alimentação ao qual os servidores municipais têm o direito.</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2275/of62-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2275/of62-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhores Vereadores, convoco V. Exa., para 9ª RO, que será realizada no dia 16 de maio.</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2276/of63-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2276/of63-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito Pedro Socorro, encaminho leis por mim promulgadas nº 848 e 849.</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2277/of64-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2277/of64-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito Pedro Socorro, encaminho a V. Exa., documentos contábeis referente a competência de abril.</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2278/of65-2019-ailtoincra.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2278/of65-2019-ailtoincra.pdf</t>
   </si>
   <si>
     <t>Senhor Superintendente do INCRA Marcelo José Pereira da Cunha, solicito providências para a regularização ambiental dos lotes do P. A. Reserva, pois o cartório não está liberando as escrituras.</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2290/of66-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2290/of66-2019.pdf</t>
   </si>
   <si>
     <t>Senhor Sebastião Ferreira Barcelos, Presidente do SPR, em atendimento ao Oficio 019/2019, venho compartilhar o interesse dos Edis em participarem do evento informado, e com certeza estaremos presentes, em busca de melhorias para o Agronegócio de nosso Município.</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2291/of67-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2291/of67-2019.pdf</t>
   </si>
   <si>
     <t>Senhor Pedro Socorro, Prefeito, solicito que disponibilize um veículo, com capacidade para 05 pessoas, para viagem a Brasília, nos dias 21 a 24 de maio.</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2292/of68-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2292/of68-2019.pdf</t>
   </si>
   <si>
     <t>Senhores Vereadores, convoco V. Exa. para décima RO, no dia 06 de junho.</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2293/of69-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2293/of69-2019.pdf</t>
   </si>
   <si>
     <t>Senhor Pedro Socorro - Prefeito, vimos solicitar informações a respeito do convênio nº 0298/2014-FUNASA, cujo objeto são melhorias para o abastecimento de água.</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2294/of70-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2294/of70-2019.pdf</t>
   </si>
   <si>
     <t>Senhor Pedro Socorro - Prefeito, conforme solicitação, devolvo projeto de lei ordinária 10-2019, que autoriza o executivo a dar denominação de Doracy Carvalho Cabrera Mano - Dorinha, a estrada rural.</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2295/of71-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2295/of71-2019.pdf</t>
   </si>
   <si>
     <t>Senhor Pedro Socorro - Prefeito, venho requisitar a 6ª parcela do duodécimo, referente ao mês de junho.</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2296/of72-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2296/of72-2019.pdf</t>
   </si>
   <si>
     <t>Senhor Pedro Socorro - Prefeito, encaminho documentos contábeis referente a competência de maio.</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2297/of73-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2297/of73-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhores Vereadores, convoco V. Exa. para 11ª RO, dia 18 de junho.</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2298/of74-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2298/of74-2019.pdf</t>
   </si>
   <si>
     <t>Senhor Pedro Socorro - Prefeito, Venho convidar V. Exa, bem como servidores que julgar necessário para prestar esclarecimentos acerca do Proj. Lei Complementar 04-2019, que Estabelece sistema de escala, sobreaviso e regime de compensação horária no âmbito da prefeitura.</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2299/of75-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2299/of75-2019.pdf</t>
   </si>
   <si>
     <t>Senhora Elke Andrade - Procuradora Geral do MP Contas, encaminho a retificação da ata solicitada, referente ao processo nº 1012713, visando julgamento das contas do município, exercício 2016.</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2300/of76-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2300/of76-2019.pdf</t>
   </si>
   <si>
     <t>Senhor Pedro Socorro - Prefeito, encaminho expediente aprovado na 10ª RO, realizada no dia 06 de junho.</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2301/of77-2019-renata-sre-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2301/of77-2019-renata-sre-c.pdf</t>
   </si>
   <si>
     <t>Senhora Renata, Coordenadora do Processo eleitoral da SRE.</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2302/of78-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2302/of78-2019.pdf</t>
   </si>
   <si>
     <t>Senhor Pedro Socorro - Prefeito, agradeço por ter tomado providências em relação aos registros das pessoas que trabalham na construção da Escola Municipal Maria Tonini, e informo que a empresa "Água e Luz", não tem cumprido com as normas trabalhistas sobre o fornecimento de EPIs.</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2303/of79-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2303/of79-2019.pdf</t>
   </si>
   <si>
     <t>Senhor Pedro Socorro - Prefeito, solicito que seja providenciado o projeto que trata da isenção de IPTU para pessoas portadoras de doenças crônicas.</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2304/of80-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2304/of80-2019.pdf</t>
   </si>
   <si>
     <t>Senhor Pedro Socorro - Prefeito, conforme solicitação devolvo os seguintes projetos: PLC 02/2019 e PLC 04/2019.</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2305/of81-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2305/of81-2019.pdf</t>
   </si>
   <si>
     <t>Senhores Vereadores, convoco V. Exa. para 12ª RO, dia 04 de julho.</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2306/of82-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2306/of82-2019.pdf</t>
   </si>
   <si>
     <t>Senhora Eliane Ester, Diretora eleita da EE Izoldino, venho parabenizá-la pela vitória na eleição para cargo de Diretora.</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2331/of83-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2331/of83-2019.pdf</t>
   </si>
   <si>
     <t>Senhor Pedro Socorro -  Prefeito, encaminho expediente aprovado na 11ª RO, realizada dia 19 de junho</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>LEANDRO DA SAUDE, ZACA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2332/of84-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2332/of84-2019.pdf</t>
   </si>
   <si>
     <t>Senhora Edicleusa Veloso Moreira, Superintendente FUNASA, solicitamos que sejam destinados recursos financeiro ao nosso Município para aquisição de um caminhão de lixo.</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2333/of85-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2333/of85-2019.pdf</t>
   </si>
   <si>
     <t>Senhora Edicleusa Veloso Moreira, Superintendente FUNASA, solicitamos informações a respeito do convênio nº 0298/2014 - FUNASA, cujo objeto são melhorias para o abastecimento de água.</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2334/of86-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2334/of86-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhores Vereadores, convoco V. Exa. para 13ª RO, dia 18 de junho de 2019.</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2335/of87-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2335/of87-2019.pdf</t>
   </si>
   <si>
     <t>Senhor Pedro Socorro do Nascimento - Prefeito, venho requisitar a 7ª parcela do duodécimo, referente ao mês de julho.</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2336/of88-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2336/of88-2019.pdf</t>
   </si>
   <si>
     <t>Senhores Vereadores, convoco V. Exa. para 1ª Reunião Especial, que será realizada dia 08 de julho, para dar cumprimento ao mandato expedido pela 1ª Vara Cível da Comarca de Iturama-MG, nos autos do Processo n° 0372349-82.2007.8.13.0344.</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2345/of89-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2345/of89-2019.pdf</t>
   </si>
   <si>
     <t>Senhor Honório José de Lacerda,  convoco V. Exa. para 1ª Reunião Especial, que será realizada dia 08 de julho, para dar cumprimento ao mandato expedido pela 1ª Vara Cível da Comarca de Iturama-MG, nos autos do Processo n° 0372349-82.2007.8.13.0344.</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2346/of90-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2346/of90-2019.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Pedro Socorro, encaminho expediente aprovado na 12ª RO, realizada dia 04 de julho.</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2347/of91-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2347/of91-2019.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Pedro Socorro, encaminho documentos contábeis referente a competência de junho.</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2348/of92-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2348/of92-2019.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Pedro Socorro, encaminho o Decreto Legislativo 82/2019, que "Declara extinto o mandato do vice-prefeito do município de Limeira do Oeste-MG.</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2349/of93-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2349/of93-2019.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Pedro Socorro, solicito uma relação do que foi gasto por essa prefeitura na reforma do barracão da AMBAJO, em parceria com a Usina Coruripe onde estão sendo realizados os cursos do Programa Jovem Aprendiz.</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2350/of94-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2350/of94-2019.pdf</t>
   </si>
   <si>
     <t>Senhora Maysa Silveira Urzedo, Juíza de Direito encaminho anexa Certidão emitida pelo Setor de Recursos Humanos desta Câmara.</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2351/of95-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2351/of95-2019.pdf</t>
   </si>
   <si>
     <t>Senhora Maysa Silveira Urzedo, Juíza de Direito, encaminho anexa documentação: Edital de Convocação 1ª Reunião Especial, Cópia da Ata da Reunião Especial, Decreto Legislativo 82, e Edital Convocação 1ª Sessão Solene.</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2352/of96-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2352/of96-2019.pdf</t>
   </si>
   <si>
     <t>Senhora Maysa Silveira Urzedo, Juíza da  142ª Zona Eleitoral, encaminho anexa documentação. (mesmos anexos do ofício 095/2019).</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2353/of97-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2353/of97-2019.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Pedro Socorro, encaminho requerimento nº 056/2019, de autoria do Vereador Eder Aguiar Teixeira.</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2366/of098-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2366/of098-2019.pdf</t>
   </si>
   <si>
     <t>Senhor Eder Aguiar Teixeira, Secretário Saúde, venho parabenizá-lo pela nomeação.</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2367/of099-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2367/of099-2019.pdf</t>
   </si>
   <si>
     <t>Senhores Vereadores, convoco V. Exa. para 14ª RO, dia 1º de agosto.</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2368/of100-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2368/of100-2019.pdf</t>
   </si>
   <si>
     <t>Senhor Pedro Socorro, Prefeito, encaminho expediente aprovado na 13ª RO, realizada dia 18 de julho.</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2369/of101-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2369/of101-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhor Eduardo Barbosa, Deputado Federal, solicito que seja enviado recurso financeiro para aquisição de um ônibus com acessibilidade para o município de Limeira do Oeste-MG.</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2370/of102-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2370/of102-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhor Hely Tarquínio, Deputado Estadual, solicito que destine verbas para a ampliação do CRAS de nossa cidade.</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2371/of103-ailto-medico_inss.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2371/of103-ailto-medico_inss.pdf</t>
   </si>
   <si>
     <t>Reiteramos a extrema urgência no atendimento de médico perito previdenciário na APS Iturama, ao menos duas vezes na semana, ou outra alternativa, já que mais de 100.000 pessoas dependem desta APS, sendo um descaso a ausência do profissional.</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2372/of104-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2372/of104-2019.pdf</t>
   </si>
   <si>
     <t>Senhor Pedro Socorro, Prefeito, vimos solicitar que seja analisada a possibilidade de fazer uma concessão do imóvel onde hoje funciona a SUCAM para a Polícia Militar.</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2373/of105-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2373/of105-2019.pdf</t>
   </si>
   <si>
     <t>Senhor Pedro Socorro, Prefeito, solicito que V. Exa. interceda junto aos órgãos competentes para viabilizar recursos financeiros para o recapeamento das ruas e avenidas de nossa cidade.</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2374/of106-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2374/of106-2019.pdf</t>
   </si>
   <si>
     <t>Senhor Pedro Socorro, Prefeito, vimos sugerir que seja construída uma cobertura para o contêiner utilizado para armazenamento dos lixo e também o cascalhamento da rampa de acesso.</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2375/of107-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2375/of107-2019.pdf</t>
   </si>
   <si>
     <t>Senhor Pedro Socorro, Prefeito, encaminho solicitações dos moradores da comunidade paraíso.</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2376/of108-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2376/of108-2019.pdf</t>
   </si>
   <si>
     <t>Senhor Pedro Socorro, Prefeito, encaminho solicitações dos moradores da Comunidade da Fazenda Barreiro.</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2377/of109-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2377/of109-2019.pdf</t>
   </si>
   <si>
     <t>Senhor Antônio Francisco, Presidente do PDT e Senhor Pedro Socorro, Prefeito, convido V. Sa. para posse do Senhor Sebastião Gomes, (Tião Arara), suplente do Vereador Eder.</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2383/of110-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2383/of110-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhores Vereadores, convoco V. Exa. para 15ª RO, dia 15 de agosto.</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2384/of111-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2384/of111-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhor Erick Anderson Caldeira, Promotor de Justiça, informo que o Poder Legislativo Limeirense está adequando-se e procurando sanar os apontamentos do Oficio 221/2019/2ª PJ.</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2385/of112-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2385/of112-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhor Pedro Socorro, Prefeito, encaminho o expediente aprovado na 14ª RO, realizada dia 1º de agosto.</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2386/of113-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2386/of113-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhor Pedro Socorro, Prefeito, venho requisitar a 8ª parcela do duodécimo, referente ao mês de agosto.</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2387/of114-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2387/of114-2019-c.pdf</t>
   </si>
   <si>
     <t>Cancelado, o Presidente não havia assinado e a prefeitura encaminhou a documentação._x000D_
 Senhor Pedro Socorro, Prefeito, solicito informações contábeis referente a receita corrente  líquida do 1º semestre de 2019.</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2388/of115-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2388/of115-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhor Robson de Oliveira Fonzar, Superintendência Regional do INCRA, sugiro que trabalhe em conjunto com o Município de Limeira do Oeste, o que poderá  resolver a questão do efetivo, que impede a liberação dos créditos fomento mulher dos assentamentos deste município.</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2389/of116-2019-c_c2bsKoB.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2389/of116-2019-c_c2bsKoB.pdf</t>
   </si>
   <si>
     <t>Solicitamos que nos seja informado qual a real situação destes assentamentos e os procedimentos de regularização, até mesmo previsão para_x000D_
 finalizar os trabalhos, para que, o que for do nosso alcance, possamos contribuir para a finalização desse processo que tanto beneficiará as famílias assentadas da nossa região, que aguardam há anos para obter a tão sonhada escritura e assim, desenvolver suas atividades em suas parcelas, gerando renda, melhor qualidade de vida e desenvolvimento do nosso Município.</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2390/of117-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2390/of117-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhor Antônio Ivo Braga, gerente de RH - Coruripe,  venho solicitar que esta empresa dê continuidade ao Programa Jovem Aprendiz, para os próximos anos, não somente por "força da lei", más pelo benefício social que vem desenvolvendo.</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2391/of118-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2391/of118-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhor Eder Aguiar, Secretario Municipal de Saúde, solicito cópia do documento que autoriza a mudança de setor da servidora Talita Helena Ferrari.</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2392/of119-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2392/of119-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhora Eliane Biasi, Diretora EE Izoldino, Solicito que seja feito o abono de faltas dos seguintes alunos: João Pedro, Daralice de Jesus, Camila Rodrigues, Letícia Carolina, Layla Neli, Marília Eduarda.</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>WILLIAM BOZZA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2393/of120-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2393/of120-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhores Vereadores, convoco V. Exa, para 16ª RO, dia 05 de setembro.</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2413/of121-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2413/of121-2019.pdf</t>
   </si>
   <si>
     <t>Senhor Pedro Socorro, Prefeito, encaminho expediente aprovado na 15ª RO, realizada dia 15 de agosto.</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2414/of122-2019-leandro-verba_recape.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2414/of122-2019-leandro-verba_recape.pdf</t>
   </si>
   <si>
     <t>Senhor José Vitor de Resende Aguiar, deputado federal, solicito de Vossa Excelência que direcione recursos financeiros para realização de recape nas ruas de nossa cidade, pois a pavimentação asfáltica é antiga e muitas ruas estão esburacadas causando constantes transtornos.</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2415/of123-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2415/of123-2019.pdf</t>
   </si>
   <si>
     <t>Senhor Pedro Socorro, Prefeito, encaminho documentos contábeis da câmara, refente a competência de julho.</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2416/of124-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2416/of124-2019.pdf</t>
   </si>
   <si>
     <t>Senhor Ademar Dezanetti, encaminho documentação requisitada através dos requerimentos protocolados sob os nº. 213 e 214.</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2417/of125-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2417/of125-2019.pdf</t>
   </si>
   <si>
     <t>Senhora Maysa Silveira Urzêdo, Juíza de Direito 1ª Vara, Venho solicitar a devolução das mídias que fazer parte do acervo desta Câmara, contendo fotos e gravações das posses de Prefeito e Vereadores, bem como a CPU completa.</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2418/of126-2019-1are.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2418/of126-2019-1are.pdf</t>
   </si>
   <si>
     <t>Senhores Vereadores, convoco V. Exa. para 1ª Reunião Extraordinária, dia 27 de agosto.</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2419/of127-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2419/of127-2019.pdf</t>
   </si>
   <si>
     <t>Senhor Uanderlei José Dame, Presidente PT,  convido V. Sa. para 1ª RE, dia 27 de agosto, momento em que será dada posse ao Senhor Sérgio Garcia (Serjão), suplente do Vereador José Rodrigues (Zaca).</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2420/of128-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2420/of128-2019.pdf</t>
   </si>
   <si>
     <t>Senhor Pedro Socorro, Prefeito, encaminho expediente aprovado na 1ª RE, realizada dia 27 de agosto.</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2421/of129-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2421/of129-2019.pdf</t>
   </si>
   <si>
     <t>Senhor Pedro Socorro, Prefeito, indico o Vereador Clayton Tomaz de Queiroz, como membro suplente para compor o Conselho Municipal de Desenvolvimento Ambiental - CODEMA.</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2422/of130-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2422/of130-2019.pdf</t>
   </si>
   <si>
     <t>Senhor Pedro Socorro, Prefeito, encaminho os nomes de todos os Vereadores para conhecimento e envio aos setores que achar necessário.</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2423/of131-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2423/of131-2019.pdf</t>
   </si>
   <si>
     <t>Senhor Pedro Socorro, Prefeito,  solicito cópia do contrato entre a COPASA e o município de Limeira do Oeste.</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2424/of132-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2424/of132-2019.pdf</t>
   </si>
   <si>
     <t>Senhor Carlos Henrique Franchini, Delegado de Polícia Civil de Iturama, solicito cópia do inquérito contra COPASA.</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2425/of133-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2425/of133-2019.pdf</t>
   </si>
   <si>
     <t>Senhor Ademar Dezanetti, encaminho documentação requisitada através do Requerimento protocolados sob o nº 227/2019.</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2426/of134-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2426/of134-2019.pdf</t>
   </si>
   <si>
     <t>Senhor Pedro Socorro, Prefeito, conforme combinado em reunião devolvo projeto de lei ordinária nº 10, "Estrada da Dorinha".</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2427/of135-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2427/of135-2019.pdf</t>
   </si>
   <si>
     <t>Senhor Pedro Socorro, Prefeito, solicito que sejam colocados postes e luminárias na Travessa Mato Grosso do Sul, nas proximidades do nº 40.</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2428/of136-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2428/of136-2019.pdf</t>
   </si>
   <si>
     <t>Senhor Pedro Socorro, Prefeito, venho requisitar a 9ª parcela do Duodécimo, referente a setembro.</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2429/of137-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2429/of137-2019.pdf</t>
   </si>
   <si>
     <t>Senhor Pedro Socorro, Prefeito, conforme combinado em reunião devolvo o projeto de lei complementar nº 05, "isenção de taxas de contribuições aos portadores de doenças graves".</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2430/of138-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2430/of138-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhores Vereadores, convoco V. Exa. para a 17ª RO, dia 19 de setembro.</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2431/of139-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2431/of139-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhor Antônio Francisco Bezerra, Secretário Municipal Obras e Serviços, solicito que sejam feitos os devidos reparos no asfalto onde houve corte para ligação de redes de esgoto e outros trabalhos da empresa (COPASA) que danificam as vias públicas.</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2432/of140-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2432/of140-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhor Pedro Socorro, Prefeito, encaminho expediente aprovado na 16ª RO, realizada dia 05 de setembro.</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2433/of141-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2433/of141-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhor Pedro Socorro, Prefeito, encaminho documentos contábeis referente a competência de agosto.</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2434/of142-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2434/of142-2019-c.pdf</t>
   </si>
   <si>
     <t>A Senhora Divina Ferreira de Queiroz Covizzi, Suplente de Vereador, convoco a suplente para votação dos atos de representações, protocolados sob nº 173, 206 e 207/2019.</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2435/of143-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2435/of143-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhor Ricardo Soler de Freitas, Suplente de Vereador, convoco o suplente para votação dos atos de representações, protocolados sob nº 173, 206 e 207/2019.</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2436/of144-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2436/of144-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhores Vereadores, convoco V. Exa. para 2ª RE, dia 13 de setembro.</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>AILTO MORAES, JAPÃO, LEANDRO DA SAUDE, PAULINHO CORTEZ, SERJÃO, TALITA FERRARI, TIÃO ARARA, TIO MOTORISTA, WILLIAM BOZZA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2437/of145-2019-todos-arsae-mg-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2437/of145-2019-todos-arsae-mg-c.pdf</t>
   </si>
   <si>
     <t>Solicitamos que seja realizada uma auditoria nos serviços prestados pela empresa COPASA, no município, visto que é comum a população ficar sem água, quando a água retorna não está em condições de uso, saindo "marrom" das torneiras.</t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2438/of146-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2438/of146-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhora Eliane Biasi, Diretora da E. E. Izoldino, solicito que seja feito o abono de faltas dos seguintes alunos: Danilo José da Silva, Letícia Carolina Fonseca, Camila Rodrigues Alves, Daralice de Jesus Silva, Layla Neli Oliveira do Nascimento, Marília Eduarda de Souza, Ryan Nunes da Silva.</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2439/of147-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2439/of147-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhor Pedro Socorro, Prefeito, solicitamos que seja feita uma reestruturação nos valores pagos das diárias motoristas saúde.</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>AILTO MORAES, PAULINHO CORTEZ</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2440/of148-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2440/of148-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhor Leonídio Bouças, deputado estadual, solicitamos que destine verbas em torno de R$ 100.000, para aquisição de móveis para Unidade de Atendimento Imediato, Marivone Ribeiro Lacerda.</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2441/of149-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2441/of149-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhor Pedro Socorro, Prefeito, indico o Vereador Paulo Cesar Cortez, como membro suplente para compor o Conselho Municipal de Educação.</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2442/of150-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2442/of150-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhor Pedro Socorro, Prefeito, encaminho o expediente aprovado na 17ª RO, realizada no dia 19 de setembro.</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2443/of151-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2443/of151-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhores Vereadores Leandro e Talita, os Nobres Edis, poderão consultar o site mencionado para ter acesso aos "empenhos não Iicitados", assim, caso restem dúvidas na pesquisa, poderão por intermédio da mesa ter acesso a toda documentação, nos moldes do artigo 39, inciso Vll do Regimento Interno “EXAMINAR OU REQUISITAR, A TODO TEMPO QUALQUER DOCUMENTO DA MUNICIPALIDADE OU EXISTENTE NOS ARQUIVOS DA CÂMARA, O QUAL SERÁ CONFIADO MEDIANTE 'CARGA' EM LIVRO PRÓPRIO, POR INTERMÉDIO DA MESA".</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2444/of152-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2444/of152-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhor Pedro Socorro, Prefeito, encaminho solicitações dos moradores do PA Reserva - Retiro II.</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2445/of153-2019-vcm-william-marcos-gerentealgar-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2445/of153-2019-vcm-william-marcos-gerentealgar-c.pdf</t>
   </si>
   <si>
     <t>Senhor Marcos Roberto, Gerente Regional Algar, encaminho dados para cessão de um chip telefônico para esta Casa de Leis.</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2446/of154-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2446/of154-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhor Pedro Socorro, Prefeito, solicito que me informe, como esse documento foi para nas mãos do Vereador e que apure a responsabilidade de quem tiveram acesso aos documento e quem autorizou que dela fosse dada publicidade.</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2453/of155-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2453/of155-2019-c.pdf</t>
   </si>
   <si>
     <t>A Senhora Neusa Aparecida de Freitas, Presidente da APAE, solicito que seja enviada a esta Casa de Leis uma prestação de contas desta entidade referente ao período de 1º de janeiro de 2018 até a presente data.</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2454/of156-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2454/of156-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhor Ronaldo de Paula Tavares, Presidente do CODEMA, venho respeitosamente, solicitar a instalação de lixeiras públicas ao longo das vias urbanas.</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2455/of157-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2455/of157-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhora Silvana Oliveira, Promotora de Justiça, em atenção ao ofício 202/2019, encaminho cópia de todo o tramite (encaminhamento, discussão, aprovação, sanção e vigência da Lei), referente ao projeto de lei ordinária 21/2019. (Festa do Peão).</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2456/of158-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2456/of158-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhor Pedro Socorro, Prefeito, venho requisitar a 10ª parcela do Duodécimo, referente a outubro.</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2457/of159-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2457/of159-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhor Pedro Socorro, Prefeito, encaminho expediente aprovado na 18ª RO, realizada dia 03 de outubro.</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2466/of160-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2466/of160-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhor Pedro Socorro, prefeito, encaminho documentos contábeis referentes a setembro.</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2467/of161-2019-faixaamarelapingo.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2467/of161-2019-faixaamarelapingo.pdf</t>
   </si>
   <si>
     <t>Senhor Pedro Socorro, Prefeito, solicitamos que seja revista a sinalização de transito recentemente colocada em frente ao Centro de Educação Infantil Ana Galicioli.</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2468/of162-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2468/of162-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhor Pedro Socorro, Prefeito, Convido V. Exa. para participar de uma audiência pública dia 30 de outubro de 2019, 19 horas, para tratar de assuntos relacionados com a falta de abastecimento de água. (COPASA).</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2469/of163-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2469/of163-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhor Ronaldo Tavares, Secretário Meio Ambiente, convido V. Exa. para participar de uma audiência pública dia 30 de outubro de 2019, 19 horas, para tratar de assuntos relacionados com a falta de abastecimento de água. (COPASA).</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2470/of164-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2470/of164-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhor Carmo José de Oliveira, Encarregado Sistema COPASA, Convido V. Sra. para participar de uma audiência pública dia 30 de outubro de 2019, 19 horas, para tratar de assuntos relacionados com a falta de abastecimento de água. (COPASA).</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2471/of165-2019-william-fraietta-copasa-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2471/of165-2019-william-fraietta-copasa-c.pdf</t>
   </si>
   <si>
     <t>Senhor Francisco Fraietta, COPASA - Frutal, Convido V. Sra. para participar de uma audiência pública dia 30 de outubro de 2019, 19 horas, para tratar de assuntos relacionados com a falta de abastecimento de água. (COPASA).</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2472/of166-2019-william-gustavo-arsae-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2472/of166-2019-william-gustavo-arsae-c.pdf</t>
   </si>
   <si>
     <t>Senhor Gustavo Gastão - Diretor Geral da Arsae, Convido V. Sra. para participar de uma audiência pública dia 30 de outubro de 2019, 19 horas, para tratar de assuntos relacionados com a falta de abastecimento de água. (COPASA).</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2473/of167-2019-william-guilherme-copasabh-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2473/of167-2019-william-guilherme-copasabh-c.pdf</t>
   </si>
   <si>
     <t>Senhor Guilherme Frasson, COPASA - BH, Convido V. Sra. para participar de uma audiência pública dia 30 de outubro de 2019, 19 horas, para tratar de assuntos relacionados com a falta de abastecimento de água. (COPASA).</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2474/of168-2019-serjao-baduy-ituiutaba-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2474/of168-2019-serjao-baduy-ituiutaba-c.pdf</t>
   </si>
   <si>
     <t>Senhor Dr. Antonio Baduy, diretor Sanatório - Ituiutaba, Solicitação documentação para declaração Utilidade Pública.</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2475/of169-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2475/of169-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhor Rogério e Cássio, Algar Telecom - Santa Vitória, solicito que seja feita a instalação de internet 4 G na região da Usina Vale do Pontal e Assentamento P. A. Reserva.</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2476/of170-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2476/of170-2019-c.pdf</t>
   </si>
   <si>
     <t>A Senhora Divina F. Q. Covizzi, convoco o suplente acima qualificado para votação dos atos representações, protocolados sob o nº 206 e 207/2019.</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2477/of171-2019-vcmleandro-josevitor-depfed-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2477/of171-2019-vcmleandro-josevitor-depfed-c.pdf</t>
   </si>
   <si>
     <t>Senhor José Vitor, deputado Federal, solicito de V. Exa. que direcione recursos financeiros para aquisição de um aparelho de raio-x para a Unidade de Atendimento Imediato Marivone Ribeiro Lacerda.</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2478/of172-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2478/of172-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhor José Vitor, Deputado Federal, solicito de V.Ex.ª. que direcione recursos financeiros para aquisição de um equipamento de ultrassonografia para Unidade de Atendimento Imediato Marivone Ribeiro Lacerda.</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2479/of173-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2479/of173-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhor Aristoclides Cançado, Coordenador Ambiental - Usina Coruripe, convido vossa senhoria para comparecer no dia 22 de outubro, para participar das Oficinas relacionadas ao "Conhecendo as bacias hidrográficas urbanas".</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2505/of174-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2505/of174-2019.pdf</t>
   </si>
   <si>
     <t>Senhor Pedro Socorro, Prefeito, solicito cópia da ata da audiência pública realizada no dia 05 de setembro do corrente ano.</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2506/of175-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2506/of175-2019.pdf</t>
   </si>
   <si>
     <t>Senhor Pedro Socorro, Prefeito, encaminho expediente aprovado na 19ª RO, dia 17 de outubro.</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2507/of176-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2507/of176-2019.pdf</t>
   </si>
   <si>
     <t>Senhor Robstter William Soares Silva, Coordenador RH, solicito impacto financeiro referente ao ano de 2018, caso tivesse estendido a licença maternidade para seis meses.</t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2508/of177-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2508/of177-2019.pdf</t>
   </si>
   <si>
     <t>Senhor Pedro Socorro, Prefeito, solicito que sejam disponibilizados ônibus para transportar os interessador que farão as provas do ENEM dias 03 e 10 de novembro do corrente ano.</t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2509/of178-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2509/of178-2019.pdf</t>
   </si>
   <si>
     <t>Senhor Pedro Socorro, Prefeito, solicito que sejam adquiridas rede e bolas Pênalty 7.0 para prática de vôlei.</t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2510/of179-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2510/of179-2019.pdf</t>
   </si>
   <si>
     <t>Senhor Maxlei Carlos Rezende, Comandante 5º PM,  convido vossa senhoria e demais policiais desse grupamento para participarem de uma audiência pública no dia 30 de outubro, às 19 horas.</t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2511/of180-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2511/of180-2019.pdf</t>
   </si>
   <si>
     <t>Senhores Vereadores , convoco vossas excelências, para 4ª RE dia 04 de novembro, às 10 horas para eleição da mesa diretora.</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2512/of181-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2512/of181-2019.pdf</t>
   </si>
   <si>
     <t>Senhora Mônica Viana Bambatti, Assessora Jurídica, parabenizo-a pela forma transparente e ética com que auxiliou na condução dos processos seletivo e eletivo para conselheiros tutelares de Limeira do Oeste.</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2513/of182-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2513/of182-2019.pdf</t>
   </si>
   <si>
     <t>Senhora Sônia Garcia Cruz dos Santos, Concorrente ao cargo de conselheira tutelar, parabenizo-a pela disputa na eleição para o cargo de conselheira tutelar do município de Limeira do Oeste.</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2514/of183-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2514/of183-2019.pdf</t>
   </si>
   <si>
     <t>Senhora Caroline Freitas Souza, Conselheira Tutelar eleita, parabenizo-a pela vitória na eleição para o cargo de conselheira tutelar do município de Limeira do Oeste.</t>
   </si>
   <si>
     <t>2515</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2515/of184-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2515/of184-2019.pdf</t>
   </si>
   <si>
     <t>Senhor Pedro Socorro, prefeito, venho requisitar a 11ª parcela do duodécimo, referente ao mês de novembro.</t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2516/of185-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2516/of185-2019.pdf</t>
   </si>
   <si>
     <t>Senhor Pedro Socorro, Prefeito, informo a mesa diretora para sessão legislativa 2020: Presidente: Clayton, Vice-presidente: William, 1ª secretária: Talita e 2º Secretário: Ailto.</t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2517/of186-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2517/of186-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhora Eliane Ester de Biasi, diretora da EE Izoldino, solicito que seja disponibilizado o laboratório de informática da escola, para que os alunos do Programa Jovem Aprendiz realizem o provão do SENAI.</t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2518/of187-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2518/of187-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhor Pedro Socorro, encaminho expediente aprovado na 20ª RO, realizada dia 07 de novembro.</t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2519/of188-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2519/of188-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhor Pedro Socorro, Prefeito, encaminho documentos contábeis referente a competência de outubro de 2019.</t>
   </si>
   <si>
     <t>2520</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2520/of189-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2520/of189-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhor Pedro Socorro, Prefeito, venho formalizar a respeito da situação em que se encontra o Senhor Nilton Alves Barbosa, que está residindo na Travessa Panamá, nas proximidades do nº 530, bairro Joamário.</t>
   </si>
   <si>
     <t>2521</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2521/of190-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2521/of190-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhor Pedro Socorro, Prefeito, solicito que destine um trator com implementos para atender às famílias de agricultura familiar do Banco da Terra.</t>
   </si>
   <si>
     <t>2522</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2522/of191-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2522/of191-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhor Pedro Socorro, Prefeito, solicito que seja disponibilizado um veículo para que mais pessoas da comunidade possam acompanhar a reunião com o presidente da COPASA, no dia 21/11/2019, na cidade de BH.</t>
   </si>
   <si>
     <t>2523</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2523/of192-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2523/of192-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhor Divina Ferreira Q. Covizzi, Suplente de Vereador, convoco o suplente para votação plenária dos pareceres das comissões em virtude das representações, protocoladas sob os nºs 206 e 207/2019.</t>
   </si>
   <si>
     <t>2524</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2524/of193-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2524/of193-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhor Elismar Prado, Deputado Estadual, convido-o a nos acompanhar em reunião com a Diretoria da COPASA, em BH, no dia 21 de novembro corrente.</t>
   </si>
   <si>
     <t>2549</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2549/of194-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2549/of194-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhora Maysa Silveira Urzêdo, Juíza de Direito, Encaminho para conhecimento a Portaria 38, que Declara a Extinção do Mandato do Vereador José Rodrigues Barbosa, por renúncia.</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>Senhor Pedro Socorro, Prefeito, solicito que seja colocado, para divulgação, o número da ouvidoria em todos os carros da Secretaria de Saúde.</t>
   </si>
   <si>
     <t>2551</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2551/of196-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2551/of196-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhora Tânia Aparecida de Freitas Ferreira, Chefe Seção Saúde Trabalhador,  reitero a extrema urgência no atendimento de médico perito previdenciário na APS Iturama.</t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2552/of197-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2552/of197-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhora Giovana Lameirinhas Arcanjo, Coordenadora de Pós Deliberação - TCEMG, encaminho cópia autenticada da ata da sessão em que a matéria foi discutida e votada e Decreto Legislativo 83.</t>
   </si>
   <si>
     <t>2553</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2553/of198-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2553/of198-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhor Pedro Socorro, Prefeito, encaminho expediente aprovado na 21ª RO, realizada dia 20 de novembro.</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2554/of199-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2554/of199-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhor Maysa Silveira Urzêdo, Juíza da 142ª Zona Eleitoral, encaminho para conhecimento a Portaria nº 38, que Declara a extinção do mandato do Vereador José Rodrigues Barbosa por renúncia.</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2555/of200-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2555/of200-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhor Eberton Alves de Oliveira, Secretário Municipal Esportes, solicito que seja feita de maneira periódica manutenção e limpeza do bebedouro do Ginásio Poliesportivo Moacir Martins da Silva - Azulão e a colocação de um filtro.</t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2556/of201-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2556/of201-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhor Pedro Socorro, Prefeito, venho requisitar a 12ª parcela do duodécimo, referente a dezembro.</t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2557/of202-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2557/of202-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhor Pedro Socorro, Prefeito, informo que foi aprovada em segundo turno a proposta de emenda à Lei Orgânica, que altera redação do § 6º do artigo 52 da LOM.</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2558/of203-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2558/of203-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhor Pedro Socorro, Prefeito, encaminho documentos contábeis referente à competência de novembro.</t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2559/of204-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2559/of204-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhor Pedro Socorro, Prefeito, encaminho expediente aprovado na 22ª RO, realizada neste dia.</t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2560/of205-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2560/of205-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhor Pedro Socorro, Prefeito, encaminho expediente aprovado na 6ª RE, realizada dia 11 de dezembro.</t>
   </si>
   <si>
     <t>2561</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2561/of206-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2561/of206-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhor Bertholdino Apolônio Teixeira, Gerente Sustentabilidade Coruripe, solicito que seja disponibilizado recurso financeiro para aquisição de um veículo para atender as necessidade da secretaria de meio ambiente.</t>
   </si>
   <si>
     <t>2562</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2562/of207-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2562/of207-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhor Pedro Socorro, Prefeito, solicito que interceda junto aos órgãos competentes para viabilizar recursos financeiros para o recapeamento das ruas e avenidas de nossa cidade que estão em péssimo estado de conservação.</t>
   </si>
   <si>
     <t>2563</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2563/of208-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2563/of208-2019-c.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Osório Tértius, Delegado Polícia Civil, solicitamos que sejam feitos em Limeira do Oeste, pelo menos duas vezes ao mês, os serviços de emplacamento e vistoria de veículos.</t>
   </si>
   <si>
     <t>2564</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2564/of209-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2564/of209-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhor Pedro Socorro, Prefeito, encaminho expediente aprovado na 7ª RE, realizada no dia 26 de dezembro.</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>TALITA FERRARI, LEANDRO DA SAUDE, WILLIAM BOZZA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2203/01-2019_-_contas_municipio_2016.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2203/01-2019_-_contas_municipio_2016.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DAS CONTAS DO MUNICÍPIO DE LIMEIRA DO OESTE, RELATIVAS AO EXERCÍCIO FINANCEIRO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
     <t>DECLARA EXTINTO O MANDATO DO VICE-PREFEITO DO MUNICÍPIO DE LIMEIRA DO OESTE-MG.</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CONCESSÃO DE TITULO DE CIDADANIA HONORÁRIA E DA OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DE LIMEIRA DO OESTE A  PEDRO AUGUSTO CARLOS.</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de título de cidadania honorária e dá outras providências.</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2497/06-2019_-_projeto-contas_municipio_2015.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2497/06-2019_-_projeto-contas_municipio_2015.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DAS CONTAS DA PREFEITURA MUNICIPAL DE LIMEIRA DO OESTE, ESTADO DE MINAS GERAIS, RELATIVAS AO EXERCÍCIO FINANCEIRO DE 2015, PREFEITO ENEDINO PEREIRA FILHO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2526</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2526/07-2019-cidadao-honorario-eliaquim-ailto_pages_1_-_2.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2526/07-2019-cidadao-honorario-eliaquim-ailto_pages_1_-_2.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TITULO DE CIDADANIA HONORARIA E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2138/ofi09-2019-projleicomp01-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2138/ofi09-2019-projleicomp01-c.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL DAS REMUNERAÇÕES DOS SERVIDORES PÚBLICOS MUNICIPAIS, INCLUSIVE DO MAGISTÉRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2142/of84-2019-gp-projleicomp02-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2142/of84-2019-gp-projleicomp02-c.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 6º E SUA TABELA PREVISTOS NA LEI COMPLEMENTAR Nº 56/2017 QUE ALTEROU A LEI Nº 72 DE 14 DE DEZEMBRO DE 1993, COM REDAÇÃO DADA PELA LEI Nº 363 DE 24 DE NOVEMBRO DE 2003 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2200/of62-2019-gp-projleicomp-03.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2200/of62-2019-gp-projleicomp-03.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a alterar os vencimentos dos agentes comunitários de saúde e agentes de combates às endemias.</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2220/of206-2019-gp-reencprojleicomp04-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2220/of206-2019-gp-reencprojleicomp04-c.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O SISTEMA DE ESCALA, SOBREAVISO E REGIME DE COMPENSAÇÃO HORÁRIA NO ÂMBITO DA PREFEITURA DO MUNICÍPIO DE LIMEIRA DO OESTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2309/of206-2019-gp-reencprojleicomp04-05-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2309/of206-2019-gp-reencprojleicomp04-05-c.pdf</t>
   </si>
   <si>
     <t>CONCEDE ISENÇÃO DO PAGAMENTO DO IMPOSTO PREDIAL E TERRITORIAL URBANO, DA TAXA DE LIMPEZA PÚBLICA E DA CONTRIBUIÇÃO DE ILUMINAÇÃO PÚBLICA AOS PORTADORES DE DOENÇAS GRAVES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2341/projleicomp06-2019_JO8sM4H.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2341/projleicomp06-2019_JO8sM4H.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIXAR E COBRAR PREÇO PÚBLICO PELA OCUPAÇÃO DO ESPAÇO DE SOLO EM ÁREAS PÚBLICAS MUNICIPAIS PELO SISTEMA DE POSTEAMENTO DE REDE DE ENERGIA ELÉTRICA E DE ILUMINAÇÃO PÚBLICA, DE PROPRIEDADE DA CONCESSIONÁRIA DE ENERGIA ELÉTRICA QUE OS UTILIZA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2380/plc07-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2380/plc07-c.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE DE VENCIMENTOS AOS SERVIDORES PROFISSIONAIS DO MAGISTÉRIO MUNICIPAL PARA O FIM ESPECÍFICO DE ADEQUAÇÃO AO PISO SALARIAL PROFISSIONAL NACIONAL DOS PROFISSIONAIS DO MAGISTÉRIO PÚBLICO DA EDUCAÇÃO BÁSICA, NOS TERMOS EM QUE PRECEITUA A LEI FEDERAL Nº 11.738/2008.</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2412/of211-2019-gp-projleicomp08-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2412/of211-2019-gp-projleicomp08-c.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGO PÚBLICO COMISSIONADO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2534</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2534/projleicomp09-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2534/projleicomp09-2019-c.pdf</t>
   </si>
   <si>
     <t>RETIFICA A REDAÇÃO DOS ITENS 3.06 E 3.07, NO ARTIGO 1º, DA LEI COMPLEMENTAR Nº 60/2018.</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2137/plo-01-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2137/plo-01-2019.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE LIMEIRA DO OESTE- MG, A CELEBRAR CONVÊNIOS, CONTRATOS, AJUSTES, TERMOS DE FOMENTO E COLABORAÇÃO ACORDO DE COOPERAÇÃO E OUTROS INSTRUMENTOS CONGÊNERES COM A UNIÃO, ESTADO, MUNICÍPIOS, ASSOCIAÇÕES E CONFEDERAÇÕES DE MUNICÍPIOS E PESSOA_x000D_
 JURÍDICA DE 'DIREITO PÚBLICO OU PRIVADO.</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2177/projlei02-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2177/projlei02-2019-c.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ALIENAR, MEDIANTE VENDA, OS IMÓVEIS URBANOS QUE MENCIONA E A ADQUIRIR, MEDIANTE COMPRA, O IMÓVEL_x000D_
 URBANO QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2178/projlei03-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2178/projlei03-2019-c.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 1°, DA LEI MUNICIPAL Nº 819, DE 08 DE AGOSTO DE 2018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2198/of62-2019-gp-projlei04.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2198/of62-2019-gp-projlei04.pdf</t>
   </si>
   <si>
     <t>Altera o valor do repasse de subvenção para a Associação de Pais e Amigos dos Excepcionais de Limeira do Oeste - MG - APAE, Escola de Educação Especial Adagmar Ferreira Barcelos no exercício de 2019.</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2199/of62-2019-projlei05.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2199/of62-2019-projlei05.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Limeira do Oeste - MG, a abrir crédito adicional suplementar no orçamento de 2019.</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2209/of66-2019-gp-proj-lei06-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2209/of66-2019-gp-proj-lei06-c.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2219/projleiord07-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2219/projleiord07-2019.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO DE GESTÃO INTEGRADA DE RESÍDUOS SÓLIDOS DO MUNICÍPIO DE LIMEIRA DO OESTE/MG.</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2245/projeto_08-04-19__ldo-2020_okei_rafa.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2245/projeto_08-04-19__ldo-2020_okei_rafa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2020 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2246/of86-2019-gp-projleiord-09-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2246/of86-2019-gp-projleiord-09-c.pdf</t>
   </si>
   <si>
     <t>ALTERA A DENOMINAÇÃO DAS VIAS PUBLICAS QUE MENCIONA.</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2282/projlei10-2019-estradadorinha-c_0azsnUo.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2282/projlei10-2019-estradadorinha-c_0azsnUo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a dar a denominação de "Doracy Carvalho Cabrera Mano - Dorinha" a estrada rural que menciona.</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2288/projlei11-2019-alteralimite5-10-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2288/projlei11-2019-alteralimite5-10-c.pdf</t>
   </si>
   <si>
     <t>ALTERA O LIMITE PARA ABERTURA DE CRÉDITOS SUPLEMENTARES ESTABELECIDO NO ARTIGO 7º, DA LEI Nº 836/2018, QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE LIMEIRA DO OESTE/MG PARA O EXERCÍCIO DE 2019, BEM COMO PREVISTO NO INCISO II, DO ART.12, DA LEI Nº 817/2018, QUE DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2019.</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2289/projlei12-2019-aberturacredito-onibus-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2289/projlei12-2019-aberturacredito-onibus-c.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE LIMEIRA DO OESTE - MG A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DE 2019.</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2307/projlei13-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2307/projlei13-2019.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE LIMEIRA DO OESTE-MG A CONTRATAR COM O BANCO DE DESENVOLVIMENTO DE MINAS GERAIS S/A – BDMG, OPERAÇÕES DE CRÉDITO COM OUTORGA DE GARANTIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2308/projlei14-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2308/projlei14-2019.pdf</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2339/projlei15-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2339/projlei15-2019.pdf</t>
   </si>
   <si>
     <t>INCLUI RESIDENCIAL JARDIM DAS OLIVEIRAS NOS SETORES PREVISTOS NAS LEIS Nº 368 E 369, RESPECTIVAMENTE DE 08 E 23 DE DEZEMBRO DE 2003.</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2340/projlei16-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2340/projlei16-2019.pdf</t>
   </si>
   <si>
     <t>REFERENDA E RATIFICA O TERMO DE ADESÃO E COMPROMISSO CELEBRADO ENTRE O MINISTÉRIO DA SAÚDE E O MUNICÍPIO DE LIMEIRA DO OESTE REFERENTE AO PROGRAMA “MAIS MÉDICOS PARA O BRASIL” E AUTORIZA O PODER EXECUTIVO A CONCEDER AUXÍLIOS FINANCEIROS AOS MÉDICOS PARTICIPANTES DESTE PROJETO.</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2354/of159-2019-gp-projlei17-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2354/of159-2019-gp-projlei17-2019.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE LIMEIRA DO OESTE A PARTICIPAR DO CONSÓRCIO PÚBLICO INTERMUNICIPAL DE SAÚDE DA REDE DE_x000D_
 URGÊNCIA E EMERGÊNCIA DA MACRORREGIÃO DO TRIÂNGULO SUL – CISTRISUL , ABRE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2378/projlei18-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2378/projlei18-2019.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE LIMEIRA DO OESTE-MG A CONTRATAR COM A CAIXA ECONÔMICA FEDERAL - CEF, OPERAÇÕES DE CRÉDITO, NO ÂMBITO DO “PROGRAMA FINISA – FINANCIAMENTO À INFRAESTRUTURA E AO SANEAMENTO” COM OUTORGA DE GARANTIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2379/projlei19-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2379/projlei19-2019.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA PARÁGRAFOS AO ART. 1º DA LEI MUNICIPAL Nº 793, DE 12 DE SETEMBRO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2396/of192-2019-gp-plo-20-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2396/of192-2019-gp-plo-20-c.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE USO DE BEM PÚBLICO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2399/of204-2019-gp-plo-21-27afestapeao-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2399/of204-2019-gp-plo-21-27afestapeao-c.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PERMISSÃO DE USO DE ESPAÇO PÚBLICO E A CELEBRAÇÃO DE TERMO DE COOPERAÇÃO MÚTUA PARA REALIZAÇÃO DO EVENTO QUE MENCIONA COM A APAE - ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE LIMEIRA DO OESTE-MG/ESCOLA DE EDUCAÇÃO ESPECIAL ADAGMAR FERREIRA BARCELOS, BEM COMO AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2450/projleiord22-subvencao2020.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2450/projleiord22-subvencao2020.pdf</t>
   </si>
   <si>
     <t>INSTITUI SUBVENÇÕES SOCIAIS E CONTRIBUIÇÕES MUNICIPAIS PARA O EXERCÍCIO FINANCEIRO DE 2020, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2451/projleiord23-loa2020.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2451/projleiord23-loa2020.pdf</t>
   </si>
   <si>
     <t>ESTEMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE LIMEIRA DO OESTE-MG, PARA O EXERCÍCIO FINANCEIRO DE 2020.</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2463/of218-2019-gp-projleiord24-stacasa-uniao-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2463/of218-2019-gp-projleiord24-stacasa-uniao-c.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL E O FUNDO MUNICIPAL DE SAÚDE A CELEBRAR CONVÊNIO COM A SANTA CASA DE_x000D_
 MISERICÓRDIA DE UNIÃO PARA PRESTAÇÃO DE SERVIÇOS DE ATENDIMENTO AMBULATORIAL E MÉDICO HOSPITALAR, COM A REALIZAÇÃO DE PROCEDIMENTOS CIRÚRGICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2480/of242-2019-gp-projlei25-altlei700e812-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2480/of242-2019-gp-projlei25-altlei700e812-c.pdf</t>
   </si>
   <si>
     <t>ALTERA A TABELA DO ARTIGO 1º NA LEI MUNICIPAL Nº 812/2018 E INSERE INCISO III NO ARTIGO 4º, DA LEI MUNICIPAL Nº 700/2014 E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2481/of247-2019-gp-projleiord26-c_VBcBGxo.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2481/of247-2019-gp-projleiord26-c_VBcBGxo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CEDER SERVIDORES PÚBLICOS MUNICIPAIS PARA EXERCER FUNÇÕES EM ÓRGÃOS DA UNIÃO, DOS ESTADOS, DO DISTRITO FEDERAL E DE OUTROS MUNICÍPIOS.</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2482/of247-2019-gp-projleiord27-c_MgJsjYL.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2482/of247-2019-gp-projleiord27-c_MgJsjYL.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O TRATAMENTO DIFERENCIADO E FAVORECIDO ÀS MICROEMPRESAS E EMPRESAS DE PEQUENO PORTE DE QUE TRATA A LEI COMPLEMENTAR FEDERAL N°. 123, DE 14 DE DEZEMBRO DE 2006, NO ÂMBITO DO MUNICÍPIO DE LIMEIRA DO OESTE, ESTADO DE MINAS GERAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2484/of249-2019-gp-projleiord28-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2484/of249-2019-gp-projleiord28-c.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA PARÁGRAFO ÚNICO AO ART. 3º, DA LEI Nº. 844 DE 12 DE ABRIL DE 2019.</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2485/of252-2019-gp-projleiord29-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2485/of252-2019-gp-projleiord29-c.pdf</t>
   </si>
   <si>
     <t>ALTERA O LIMITE PARA ABERTURA DE CRÉDITOS SUPLEMENTARES ESTABELECIDO NO ARTIGO 7º, DA LEI Nº 836/2018, QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE LIMEIRA DO OESTE/MG PARA O EXERCÍCIO DE 2019, BEM COMO O LIMITE PREVISTO NO INCISO II, DO ART.12, DA LEI Nº 817/2018 QUE DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2019, AMBAS ALTERADAS PELO ART. 1º, DA LEI Nº 851/2019.</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2486/of252-2019-gp-projleiord30-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2486/of252-2019-gp-projleiord30-c.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE LIMEIRA DO OESTE-MG A CONTRATAR OPERAÇÕES DE CRÉDITO COM A CAIXA ECONÔMICA FEDERAL-CEF.</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2487/of256-2019-gp-projleiord31-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2487/of256-2019-gp-projleiord31-c.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A INDENIZAR AS BENFEITORIAS EDIFICADAS SOBRE O LOTE 11 DA QUADRA 11-A, NESTA CIDADE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2528</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2528/of288-2019-gp-projlei32-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2528/of288-2019-gp-projlei32-c.pdf</t>
   </si>
   <si>
     <t>ALTERA O LIMITE PARA ABERTURA DE CRÉDITOS SUPLEMENTARES ESTABELECIDO NO ARTIGO 7º, DA LEI Nº 836/2018, QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE LIMEIRA DO OESTE/MG PARA O EXERCÍCIO DE 2019, BEM COMO O LIMITE PREVISTO NO INCISO II, DO ART.12, DA LEI Nº 817/2018 QUE DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2019, AMBAS ALTERADAS PELO ART. 1º, DAS LEIS Nº 851 E 870/2019.</t>
   </si>
   <si>
     <t>2533</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2533/projleiord33-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2533/projleiord33-2019-c.pdf</t>
   </si>
   <si>
     <t>ALTERA O LIMITE PARA ABERTURA DE CRÉDITOS SUPLEMENTARES ESTABELECIDO NO ARTIGO 7º, DA LEI Nº 836/2018, QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE LIMEIRA DO OESTE/MG PARA O EXERCÍCIO DE 2019, BEM COMO O LIMITE PREVISTO NO INCISO II, DO ART.12, DA LEI Nº 817/2018 QUE DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2019, AMBAS ALTERADAS PELO ART. 1º, DAS LEIS Nº 851, 870 E 877/2019.</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
     <t>JOSÉ RODRIGUES BARBOSA</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL DAS REMUNERAÇÕES DOS SERVIDORES PÚBLICOS MUNICIPAIS DA CÂMARA MUNICIPAL DE LIMEIRA DO OESTE, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2140/plol02-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2140/plol02-2019-c.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral e anual aos vencimentos do Prefeito, Vice-Prefeito, Secretários Municipais E conselheiros tutelares do Município de Limeira do Oeste, Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2201/plol03-2019-conselho_municipal_de_protecao_e_de_BXYJZY9.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2201/plol03-2019-conselho_municipal_de_protecao_e_de_BXYJZY9.pdf</t>
   </si>
   <si>
     <t>Institui o Conselho Municipal de Proteção e Defesa dos Animais e dá outras providências.</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2202/plol04-2019-fundo_municipal_de_protecao_e_defes_6ND3Ttz.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2202/plol04-2019-fundo_municipal_de_protecao_e_defes_6ND3Ttz.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo de Proteção aos Animais – FUPA – e dá outras providências.</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de equipamentos eliminadores de ar nas tubulações do sistema de água da cidade de Limeira do Oeste e dá outras providências.</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2338/plol-06-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2338/plol-06-2019-c.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade do uso de Lâmpadas de LED (Diodo Emissor de Luz) na rede de iluminação pública em novos loteamentos e empreendimentos imobiliários no âmbito do Município de Limeira do Oeste-MG.</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2381/plol-07-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2381/plol-07-2019-c.pdf</t>
   </si>
   <si>
     <t>Implementa uma política pública de diminuição gradativa da distribuição (gratuita ou onerosa) de canudos plásticos feitos de polipropileno e/ou_x000D_
 poliestireno (materiais não-biodegradáveis) no âmbito do Município de Limeira do Oeste - MG e dá outras providências.</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2382/plol-08-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2382/plol-08-2019-c.pdf</t>
   </si>
   <si>
     <t>Institui a meia-entrada para professores, alunos da rede pública e privada e jovens contratados no Programa Jovem Aprendiz, em estabelecimentos que promovam atividades culturais, de lazer e esportivas, e dá outras providências.</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2397/plol09-2019-fogos-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2397/plol09-2019-fogos-c.pdf</t>
   </si>
   <si>
     <t>Proíbe o manuseio, a utilização, a queima, a soltura, bem como restringe e condiciona a venda de fogos de artifício e artefatos pirotécnicos que emitam qualquer tipo de som, gerando poluição sonora, como estouros e estampidos no Município de Limeira do Oeste e dá outras providências.</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2398/plol10-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2398/plol10-2019-c.pdf</t>
   </si>
   <si>
     <t>CONCEDE A DENOMINAÇÃO DE DORACY CARVALHO CABRERA MANO - DORINHA, A ESTRADA RURAL QUE MENCIONA.</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2401/plol11-2019-leandro-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2401/plol11-2019-leandro-c.pdf</t>
   </si>
   <si>
     <t>Assegura a reserva de 10% (dez por cento) das vagas de estacionamentos públicos e privados para pessoas idosas e para pessoas com deficiência física e/ou com mobilidade reduzida no âmbito do Município de Limeira do Oeste – MG, e dá outras providências.</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2402/plol12-2019-talita-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2402/plol12-2019-talita-c.pdf</t>
   </si>
   <si>
     <t>PROÍBE A INAUGURAÇÃO E OU ENTREGA DE OBRAS PÚBLICAS INACABADAS OU QUE NÃO ESTEJAM EM CONDIÇÕES DE ATENDER AOS FINS A QUE SE DESTINAM.</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública o "Sanatório Espírita José Dias Machado" do município de Ituiutaba, estado de Minas Gerais.</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2141/projres01-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2141/projres01-2019-c.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral e anual aos subsídios dos Vereadores do Município de Limeira do Oeste, Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
     <t>LEANDRO DA SAUDE, TALITA FERRARI</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2257/projres02-2019-rastreador-c_z85d2OT.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2257/projres02-2019-rastreador-c_z85d2OT.pdf</t>
   </si>
   <si>
     <t>INSTITUI O USO DO SISTEMA GPS E SENSOR LOCALIZADO E RASTREADOR NO VEÍCULO OFICIAL DA CÂMARA MUNICIPAL DE LIMEIRA DO OESTE.</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
     <t>EDER DO MARIDEUS, TIO MOTORISTA, WILLIAM BOZZA, ZACA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2287/projetoresolucao03-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2287/projetoresolucao03-2019-c.pdf</t>
   </si>
   <si>
     <t>Altera a redação dos artigos 118 e 119 do Regimento Interno, visando alteração do expediente da Câmara Municipal de Limeira do Oeste, com a extinção do recesso legislativo do período do mês de Julho de cada ano.</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2394/04-2019-previsaoorcamentaria-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2394/04-2019-previsaoorcamentaria-c.pdf</t>
   </si>
   <si>
     <t>FAZ PREVISÃO ORÇAMENTÁRIA DA CÂMARA MUNICIPAL, EXERCÍCIO 2020, PARA CONSOLIDAÇÃO NA LEI ORÇAMENTÁRIA ANUAL DO MUNICÍPIO DE LIMEIRA DO OESTE.</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2408/05-2019-remanejamentoconstrucao.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2408/05-2019-remanejamentoconstrucao.pdf</t>
   </si>
   <si>
     <t>Remaneja dotações orçamentárias da Câmara Municipal de Limeira do Oeste-MG, no exercício financeiro de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2493/06-2019-remanejamentodotacoes.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2493/06-2019-remanejamentodotacoes.pdf</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2503/07-2019-altera_resolucao_92-2004art50.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2503/07-2019-altera_resolucao_92-2004art50.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 50 do Regimento Interno, instituindo a obrigação de pagamento ao Poder Executivo dos Vereadores licenciados.</t>
   </si>
   <si>
     <t>2527</t>
   </si>
   <si>
     <t>TIO MOTORISTA, WILLIAM BOZZA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2527/08-2019_-_remanejamento.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2527/08-2019_-_remanejamento.pdf</t>
   </si>
   <si>
     <t>REMANEJA DOTAÇÕES ORÇAMENTÁRIAS DA CÂMARA MUNICIPAL DE LIMEIRA DO OESTE-MG, NO EXERCÍCIO FINANCEIRO DE 2019 E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2145/01-2019-c_YTmgrmW.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2145/01-2019-c_YTmgrmW.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Pedro Socorro, disponibilize um veículo com capacidade para 20 pessoas para participarem de avaliação médica em continuidade ao processo de seleção para contratação de jovens pelo Programa Jovem Aprendiz.</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2146/02-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2146/02-2019-c.pdf</t>
   </si>
   <si>
     <t>Apresento requerimento de revogação do requerimento nº 47/2018, aprovado em única discussão, por maioria absoluta, na sala das sessões em 18/10/2018.</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2147/03-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2147/03-2019-c.pdf</t>
   </si>
   <si>
     <t>Requerer a adesão desta Câmara ao Parlamento Jovem de Minas Edição 2019, com a assinatura do Termo anexo.</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
     <t>TALITA FERRARI, LEANDRO DA SAUDE</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2148/04-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2148/04-2019-c.pdf</t>
   </si>
   <si>
     <t>Requerer ao Senhor Prefeito que envie a esta Casa de Leis um relatório contendo todos os alugueis de imóveis pagos pela prefeitura municipal, bem como seus valores e a finalidade de cada um, no período de 1º de janeiro de 2017 até a presente data.</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2169/05_-_ailto_-_demonstrativospgto-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2169/05_-_ailto_-_demonstrativospgto-c.pdf</t>
   </si>
   <si>
     <t>Eu, AILTO DE MORAES CAVALCANTE, vereador da cidade de Limeira do Oeste, compareço à I. presença de Vossa Excelência, para requerer o deferimento e entrega das cópias cf. segue:_x000D_
 Cópia dos demonstrativos de pagamentos da vereadora, TALITA HELENA FERRARI, referente ao ano de 2017, 2018.</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2191/06-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2191/06-2019-c.pdf</t>
   </si>
   <si>
     <t>Venho requerer o uso das dependências desta Casa Legislativa para a aula inaugural/integração dos jovens participantes do Programa Jovem Aprendiz, executado pela CMAA - Usina Vale do Pontal, no dia 04 de fevereiro, das 8 às 13 horas.</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2192/07-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2192/07-2019.pdf</t>
   </si>
   <si>
     <t>Venho respeitosamente REQUER a cessão de duas salas de aula da Escola Municipal Antônio Vicente Fonseca, no período de 04 a 15 de fevereiro do corrente ano, das 07 às 17 horas, para realização de curso pelo Programa Jovem Aprendiz executado pelas empresas Usina Coruripe Açúcar e Álcool S/A e CMAA-Vale do Pontal.</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2193/08-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2193/08-2019-c.pdf</t>
   </si>
   <si>
     <t>Requerer ao Senhor Prefeito que envie a esta Casa de Leis cópia de Planilha Orçamentária, Memorial Descritivo e Contrato Firmado entre a Prefeitura e a empresa Alves e Crozariol Engenharia Ltda., bem como a cópia da documentação da empresa (contrato social, certidões, CNPJ, etc) e empenhos pagos.</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2194/09-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2194/09-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, requeiro o uso das dependências desta Casa de Leis para realização de matrícula para cursos profissionalizantes de jovens e adultos, nos dias 14 de 21 de fevereiro, das 19 às 21 horas.</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2195/10-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2195/10-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhor Promotor Dr. Erick Anderson, o Presidente da Câmara requer seja deferida reunião/audiência como Vossa Excelência, para tratar do Procedimento Administrativo nº MPMG-0344.17.000179-8.</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2196/11-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2196/11-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, requeiro a palavra pelo tempo de 20 minutos para tratar de assuntos de interesse da Comunidade.</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2197/12-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2197/12-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, requeiro a palavra pelo tempo de 20 minutos para fazer uma denúncia sobre assunto de interesse dos munícipes e falar sobre seus projetos.</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2206/13-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2206/13-2019-c.pdf</t>
   </si>
   <si>
     <t>Cópia ou relatório das folhas de pagamento dos meses de dezembro 2018, janeiro e fevereiro de 2019, dos servidores efetivos e contratados desta Casa de Leis.</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2207/14-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2207/14-2019-c.pdf</t>
   </si>
   <si>
     <t>Cessão de uso das dependências da Câmara Municipal de Limeira do Oeste para realização do lançamento do Projeto Parlamento Jovem de Minas 2019, no dia 12 de março às 18 horas.</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2208/15-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2208/15-2019-c.pdf</t>
   </si>
   <si>
     <t>Em conformidade com o Art. 149 do Regimento Interno, requeiro a palavra para tratar de assunto de interesse público.</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2210/16-2019-folhaponto-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2210/16-2019-folhaponto-c.pdf</t>
   </si>
   <si>
     <t>Requeiro cópia das folhas de ponto de todos os servidores efetivos, comissionado e contratados desta Casa de Leis, no período de janeiro de 2017 até a presente data.</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2221/17-talita-copias_processos_licitacao_jornal.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2221/17-talita-copias_processos_licitacao_jornal.pdf</t>
   </si>
   <si>
     <t>cópia na íntegra dos processos licitatórios para contratação de jornal para publicação dos atos desta Casa, nos anos de 2017 e 2018.</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2222/req18-2019-resp-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2222/req18-2019-resp-c.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS de Vossa Excelência, que esclareça qual o tipo de controle utilizado para justificar pagamento de horas extras aos servidores desta Câmara. Caso haja alguma anotação a respeito, REQUEREMOS cópia deste instrumento.</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2223/19-leandro-talita-relatorio_horas_extras.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2223/19-leandro-talita-relatorio_horas_extras.pdf</t>
   </si>
   <si>
     <t>Venho respeitosamente REQUERER um relatório contendo:_x000D_
 a) nomes dos servidores desta Câmara;_x000D_
 b) Cargo e carga horária;_x000D_
 c) quantidade de horas extras recebidas por cada um e valor, descritos mês a mês._x000D_
 Este relatório deve se referir ao período de janeiro de 2017 até a presente data.</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2224/20-talita-copias_notas_fiscais.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2224/20-talita-copias_notas_fiscais.pdf</t>
   </si>
   <si>
     <t>REQUERER cópia de todas os empenhos e notas fiscais empenhadas, acompanhadas de seus respectivos cupons fiscais desde 1o de janeiro de 2019 até a presente data.</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2225/21-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2225/21-2019-c.pdf</t>
   </si>
   <si>
     <t>REQUERER a Vossa Excelência, doação de um coquetel que será servido para 50 pessoas, estimativamente, que participarão do evento.</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2226/22-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2226/22-2019-c.pdf</t>
   </si>
   <si>
     <t>REQUERER a Vossa Excelência, cessão de uso das dependências da Câmara Municipal de Limeira do Oeste para realização de uma reunião com o Dr. Abel que trará ideias de projetos para benefícios do município, no dia 19 de março às 18 horas.</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2227/23-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2227/23-2019-c.pdf</t>
   </si>
   <si>
     <t>REQUERER ao Senhor Prefeito que envie a esta Casa de Leis cópia do contrato firmado entre a Prefeitura Municipal e a empresa responsável pela obra de prolongamento da Avenida Rio Grande do Sul até o trevo que dá acesso à Rodovia AMG 3120. Requeremos também a cópia dos empenhos e pagamentos efetivados a empresa.</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2228/24-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2228/24-2019-c.pdf</t>
   </si>
   <si>
     <t>Em conformidade com o Art. Regimento do 149 Interno, REQUEIRO a palavra por 20 minutos para tratar de assunto de interesse público.</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2229/25-2019-zacaplenario-bo-c_Wjs3LJQ.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2229/25-2019-zacaplenario-bo-c_Wjs3LJQ.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO AO PLENÁRIO DA CÂMARA,REDS N* 2019013164220-001. PARA PROVIDÊNCIAS FUTURAS.</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2242/26-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2242/26-2019-c.pdf</t>
   </si>
   <si>
     <t>Requeiro cessão de uso das dependências da Câmara Municipal de Limeira do Oeste, para realização de reunião do Projeto Parlamento Jovem de Minas 2019, dia 27 de março, às 18 horas.</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2243/27-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2243/27-2019-c.pdf</t>
   </si>
   <si>
     <t>Requeiro cessão de uso das dependências desta Casa de Leis para realização de matrículas para cursos profissionalizantes de jovens e adultos, no dia 02 de abril, das 19 às 21 horas.</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2244/28-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2244/28-2019-c.pdf</t>
   </si>
   <si>
     <t>Requeiro cópia dos áudios das Reuniões Ordinárias ( 1ª, 2ª, 3ª, 4ª e 5ª), do ano de 2019.</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2250/req-29-talita-copia_notas_fiscais_e_empenhos-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2250/req-29-talita-copia_notas_fiscais_e_empenhos-c.pdf</t>
   </si>
   <si>
     <t>Solicita cópia das notas fiscais e empenhos referentes à aquisição de material de consumo e de expediente no período de janeiro de 2017 até a presente data.</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2251/req-30-cancelado.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2251/req-30-cancelado.pdf</t>
   </si>
   <si>
     <t>Cessão uso das dependências da Câmara.</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2252/req-31.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2252/req-31.pdf</t>
   </si>
   <si>
     <t>Requeiro a palavra por 20 minutos para tratar de assunto de interesse público.</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2253/req-32.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2253/req-32.pdf</t>
   </si>
   <si>
     <t>Requeiro cessão de uso das dependências da Câmara Municipal de Limeira do Oeste para realização de reunião do Projeto Parlamento Jovem de Minas 2019, no dia O3 de abril às 18 horas.</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2254/req-33.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2254/req-33.pdf</t>
   </si>
   <si>
     <t>Requeiro cópia do áudio da 6ª RO, realizada dia 04/04/2019.</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2279/req-34.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2279/req-34.pdf</t>
   </si>
   <si>
     <t>requerer a Vossa Excelência cópia do dos documentos referentes à minha viagem realizada no dia 13 a 16 de março de 2017 para o VII Congresso Mineiro de Vereadores, em Belo Horizonte e da viagem do dia 24/10/2017 para participação de audiência Pública na Câmara Municipal de Frutal.</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2280/req-35-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2280/req-35-c.pdf</t>
   </si>
   <si>
     <t>Requer cessão de uso das dependências da Câmara para realização de reunião do Projeto Parlamento Jovem.</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2281/req-36-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2281/req-36-c.pdf</t>
   </si>
   <si>
     <t>Requer cessão de uso das dependências da Câmara para realização da palestra "O poder da ação", com a Coach Marcia Barbosa, dia 27 de maio às 19 horas.</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2284/req37-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2284/req37-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, requeiro a cessão de uso das dependências da Câmara para realização de reunião do Parlamento Jovem Minas, no dia 29 de maio a partir das 18 horas.</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
     <t>Douglas Adv. alteração portaria ponto eletrônico. (Cancelado pelo autor).</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2286/req39-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2286/req39-2019-c.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, requeiro o uso das dependências desta Câmara para realização de reunião do Projeto Parlamento Jovem Minas, no dia 05 de junho, a partir das 18 horas.</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2310/req40-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2310/req40-2019.pdf</t>
   </si>
   <si>
     <t>Requerer a Vossa Excelência as dependências da Câmara Municipal de Limeira do Oeste para realização de reunião do Projeto Parlamento Jovem de Minas 2019, no dia 12 de junho às 18 horas.</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2311/req41-2019c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2311/req41-2019c.pdf</t>
   </si>
   <si>
     <t>Requerer a Vossa Excelência as dependências da Câmara Municipal de Limeira do Oeste para realização de reunião do Projeto Parlamento Jovem de Minas 2019, no dia 19 de junho às 18 horas.</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2312/req42-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2312/req42-2019.pdf</t>
   </si>
   <si>
     <t>REQUERER ao Senhor Prefeito que informe a esta Casa de Leis todos os gastos relacionados ao Convênio n° 0298/2014-FUNASA, cujo objeto são melhorias para o abastecimento de água, inclusive com a transferência do imóvel para a COPASA.</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2314/req43-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2314/req43-2019.pdf</t>
   </si>
   <si>
     <t>Em conformidade com o Art. 149 do RI, requeiro a palavra para tratar de assunto de interesse público.</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2315/req44-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2315/req44-2019.pdf</t>
   </si>
   <si>
     <t>Cancelado por haver erro, substituído pelo requerimento 53.</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2316/req45-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2316/req45-2019.pdf</t>
   </si>
   <si>
     <t>Requer cópia dos áudios da 11ª RO, ocorrida no dia 18/06/2019, na íntegra e editado que será encaminhado para transmissão na Radio Viva Voz.</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2317/req46-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2317/req46-2019.pdf</t>
   </si>
   <si>
     <t>A Vereadora que este subscreve com fundamento no art. 202 do Regimento Interno, requer a Vossa Excelência cópia dos documentos referentes à diária por mim recebida na data de 16/07/2018 (diária, relatório de viagem, cópias da lista de presença).</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2318/req47-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2318/req47-2019-c.pdf</t>
   </si>
   <si>
     <t>A Vereadora que este subscreve com fundamento no art. 202 do Regimento Interno requer a Vossa Excelência cópia das notas fiscais e empenhos referentes às compras de mercado e combustível no período de 1º janeiro de 2019 até a presente data.</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2319/req48-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2319/req48-2019.pdf</t>
   </si>
   <si>
     <t>Requer cópia dos áudios de todas as reuniões, ordinárias e extraordinárias, sem edição, desde janeiro de 2017 até a presente data.</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2320/req49-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2320/req49-2019-c.pdf</t>
   </si>
   <si>
     <t>Requerem a Vossa Excelência que seja informado qual o tipo de procedimento utilizado para as aquisições que constam nos empenhos como “não licitadas” que são realizadas pelo Poder Legislativo, bem como cópia dos mesmos, juntamente com as notas fiscais a que se referem.</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
     <t>LEANDRO DA SAUDE, PAULINHO CORTEZ, TALITA FERRARI, TIO MOTORISTA, WILLIAM BOZZA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2321/req50-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2321/req50-2019.pdf</t>
   </si>
   <si>
     <t>Vimos respeitosamente requerer que seja informado pelo Prefeito, quais os débitos existentes entre o Município e o BDMG, ou outras instituições.</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2322/req51-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2322/req51-2019.pdf</t>
   </si>
   <si>
     <t>Requerer que seja encaminhado, pelo Poder Executivo, a esta Casa de Leis, cópia do Processo Licitatório nº 09/2019, Pregão n4 04/2019, bem como as notas fiscais, empenhos e liquidação.</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2323/req52-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2323/req52-2019.pdf</t>
   </si>
   <si>
     <t>Venho, respeitosamente, com fundamento no Art. 206, X, REQUERER que seja encaminhado, pelo Poder Executivo, a esta Câmara, um relatório contendo toda a tramitação do Processo Licitatório para contratação de empresa especializada para prestação de serviços que consiste na ampliação do_x000D_
 sistema de abastecimento de água neste Município de Limeira do Oeste, nos termos do Termo de Compromisso n° 0298/2014-FUNASA.</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2324/req53-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2324/req53-2019-c.pdf</t>
   </si>
   <si>
     <t>Requer cópia do Requerimento 043/2019, de autoria do Vereador Ailto de Moraes Cavalcante.</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2325/req54-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2325/req54-2019-c.pdf</t>
   </si>
   <si>
     <t>REQUEIRO a palavra por 20 minutos para responder ao que foi dito sobre a minha pessoa pelo Vereador Ailto de Moraes Cavalcante na 11a Reunião_x000D_
 Ordinária, ocorrida no dia 18/06/2019, que foi tratado como interesse público.</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2326/req55-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2326/req55-2019-c.pdf</t>
   </si>
   <si>
     <t>REQUEIRO a palavra por para tratar sobre financiamentos do Município, licitações e se defender de assuntos que forem inerentes à minha pessoa, caso_x000D_
 seja necessário.</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
     <t>EDER DO MARIDEUS</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2337/req56-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2337/req56-2019-c.pdf</t>
   </si>
   <si>
     <t>Solicita de Vossa Excelência licença do mandato de Vereador a partir de 12 de julho de 2019.</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2343/req57-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2343/req57-2019-c.pdf</t>
   </si>
   <si>
     <t>Requer cópia de todas as despesas empenhadas e liquidadas, relacionadas a impressão e xerox na empresa Ricardo Barbosa Lorena - ME, de janeiro 2017 até a presente data.</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2344/req58-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2344/req58-2019-c.pdf</t>
   </si>
   <si>
     <t>Requer cópia de toda documentação referente ao processo de compensação previdenciária feita de forma indevida em que o município foi autuado na gestão anterior (2013-2016).</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2355/req59-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2355/req59-2019-c.pdf</t>
   </si>
   <si>
     <t>Requer as dependências da Câmara para realização de reunião do Projeto Parlamento Jovem Minas 2019, dia 24 de julho.</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2356/req60-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2356/req60-2019-c.pdf</t>
   </si>
   <si>
     <t>Requer cessão do espaço da sala de reunião, no dia 23 de julho, onde será tratado sobre parcerias para realização de cursos profissionalizantes de jovens e adultos.</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2357/req61-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2357/req61-2019-c.pdf</t>
   </si>
   <si>
     <t>requer as dependências da Câmara para realização de reunião do Projeto Parlamento Jovem de Minas 2019, no dia 31 de julho.</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2358/req62-dependencias_da_camara_para_aula_de_redac_ciTKK7X.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2358/req62-dependencias_da_camara_para_aula_de_redac_ciTKK7X.pdf</t>
   </si>
   <si>
     <t>Requerer a Vossa Excelência as dependências da Câmara Municipal de Limeira do Oeste no dia 17/08/2019 a partir das 19 horas, para uma aula de redação preparatória para as pessoas que farão a prova do ENCCEJA.</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2359/req63-dependencias_da_camara_para_entrega_de_ce_ikdrI9W.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2359/req63-dependencias_da_camara_para_entrega_de_ce_ikdrI9W.pdf</t>
   </si>
   <si>
     <t>Requerer a Vossa Excelência as dependências da Câmara Municipal de Limeira do Oeste no dia 20/08/2019 a partir das 19 horas, para entrega dos certificados do curso profissionalizante de informática básica.</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2360/req64-dependencias_da_camara_para_palestra_comp_sfVEZSz.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2360/req64-dependencias_da_camara_para_palestra_comp_sfVEZSz.pdf</t>
   </si>
   <si>
     <t>Requerer a Vossa Excelência as dependências da Câmara Municipal de Limeira do Oeste no dia 21/08/2019 a partir das 19 horas, para a realização de uma palestra com orientações sobre o comportamento durante entrevistas de emprego.</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2361/req65-dependencias_da_camara_para_realizacao_de_NFZhBgl.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2361/req65-dependencias_da_camara_para_realizacao_de_NFZhBgl.pdf</t>
   </si>
   <si>
     <t>Requerer a Vossa Excelência as dependências da Câmara Municipal de Limeira do Oeste no dia 22/08/2019 a partir das 19 horas, para realização de matrículas para cursos profissionalizantes de jovens e adultos.</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2362/req66-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2362/req66-2019-c.pdf</t>
   </si>
   <si>
     <t>REQUERER que sejam enviadas informações acerca do último leilão de veículos realizado pela Prefeitura.</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2363/req67-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2363/req67-2019-c.pdf</t>
   </si>
   <si>
     <t>REQUERER que seja encaminhado, pelo Poder Executivo, a esta Câmara, cópia de toda documentação referente ao processo de compensação previdenciária feita de forma indevida em que o município foi autuado, no período de 2005 até a presente data.</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2395/req68-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2395/req68-2019-c.pdf</t>
   </si>
   <si>
     <t>Requer as dependências da Câmara para realização de reunião do Projeto Parlamento Jovem, dia 07 de agosto.</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2400/req68a-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2400/req68a-2019-c.pdf</t>
   </si>
   <si>
     <t>Copasa - Tratamento de esgoto e cobrança indevida de taxas do tratamento de esgoto.</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2403/070-talita-presidente-retirada_de_representacao_JkstD0A.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2403/070-talita-presidente-retirada_de_representacao_JkstD0A.pdf</t>
   </si>
   <si>
     <t>Peço a retirada desta Casa, da Representação protocolada sob o nº 173/2019, de minha autoria, para que possa analisar melhor e tomar as providências que julgar necessárias.</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2404/req071-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2404/req071-2019-c.pdf</t>
   </si>
   <si>
     <t>Requer VISTA ao projeto de Lei Ordinária nº 21 (Festa Peão).</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2409/req072-2019-c_9kDGxY1.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2409/req072-2019-c_9kDGxY1.pdf</t>
   </si>
   <si>
     <t>Venho respeitosamente apresentar cópia do acordo extrajudicial, anexa, para conhecimento de Vossa Excelência.</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2410/req073-2019-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2410/req073-2019-c.pdf</t>
   </si>
   <si>
     <t>Requer em caráter emergencial informações do vereadores suplentes diplomados para substituir o denunciante e a denunciada e o número das representações existentes na Casa, do autor desse requerimento.</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2411/req074-2019.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2411/req074-2019.pdf</t>
   </si>
   <si>
     <t>Requeiro a retirada desta Casa, de ambas as representações de minha autoria, para que possa analisar e adequar melhor às previsões do Regimento Interno e da CF.</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2447/req075-2019-ailto-william-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2447/req075-2019-ailto-william-c.pdf</t>
   </si>
   <si>
     <t>Requer em caráter emergencial informações dos vereadores suplentes diplomados para substituir o denunciante e a denunciada e o número das representações existentes na Casa, do autor desse requerimento.</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
     <t>Matéria Ofício 151/2019.</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
     <t>AILTO MORAES, JAPÃO, LEANDRO DA SAUDE, PAULINHO CORTEZ, SERJÃO, TALITA FERRARI, TIÃO ARARA, TIO MOTORISTA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2459/req077-2019-todos-copasa-arsae-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2459/req077-2019-todos-copasa-arsae-c.pdf</t>
   </si>
   <si>
     <t>Senhor William Oliveira Bozza, vimos requerer que seja marcada uma audiência pública para tratar de assuntos referentes à constante falta de abastecimento de água e cobrança da taxa de tratamento de esgoto por parte da COPASA - MG.</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2460/req078-2019-leandro-reembolsoparlamento-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2460/req078-2019-leandro-reembolsoparlamento-c.pdf</t>
   </si>
   <si>
     <t>Senhor William Oliveira Bozza, venho requerer reembolso das despesas anexas, referente ao parlamento jovem de minas realizado na cidade de Belo Horizonte - MG, nos dias 18 a 21 de setembro de 2019._x000D_
 1 – Daralice de Jesus Silva, _x000D_
 2 – Marília Eduarda de Souza, _x000D_
 3 – Letícia Carolina Fonseca, _x000D_
 4 – Layla Neli Oliveira do Nascimento, _x000D_
 5 – Danilo José da Silva, _x000D_
 6 – Camila Rodrigues Alves, _x000D_
 7 – Yago Victor dos Santos Queiroz e _x000D_
 8 – Ryan Nunes da Silva.</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2461/req079-2019-ailto-reconsideracao-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2461/req079-2019-ailto-reconsideracao-c.pdf</t>
   </si>
   <si>
     <t>Requerimento de reconsideração:  requeiro reconsideração ao deferimento de retirada das denúncias 206 e 207, tendo em vista e se necessário apresentar emenda.</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2462/req080-2019-talita-prefeitura.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2462/req080-2019-talita-prefeitura.pdf</t>
   </si>
   <si>
     <t>Ao Plenário, requerer que seja encaminhado, pelo Poder Executivo, a esta Casa de Leis, uma relação contendo os nomes de todos os servidores efetivos que se encontram afastados de suas funções.</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2464/req081-2019-ailto-william-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2464/req081-2019-ailto-william-c.pdf</t>
   </si>
   <si>
     <t>Devolvo as representações protocoladas sob os nº 206 e 207, por mim retiradas na data de 19/09/2019.</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2465/req082-2019-ailto-william-ambientais-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2465/req082-2019-ailto-william-ambientais-c.pdf</t>
   </si>
   <si>
     <t>Venho por este, Requerer a Vossa Excelência as dependências da Câmara Municipal de Limeira do Oeste no dia 15/10/2019 a partir das 09 horas,_x000D_
 para realização de uma reunião sobre aspectos ambientais, conforme o Ofício anexo.</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2488/req083-2019-copiaemp40-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2488/req083-2019-copiaemp40-c.pdf</t>
   </si>
   <si>
     <t>Requer cópia do empenho nº 40/2019, e da nota fiscal, e que seja informado qual o procedimento utilizado para essa compra.</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2489/req084-talita-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2489/req084-talita-c.pdf</t>
   </si>
   <si>
     <t>REQUERER cópia dos processos de dispensa e/ou relatório que informe de que forma foram feitas as aquisições de produtos de mercado e combustível, desde a determinação das comprar até o pagamento e quitação de empenhos.</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2490/req085-2019-reunioesordeext2017-2019-10-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2490/req085-2019-reunioesordeext2017-2019-10-c.pdf</t>
   </si>
   <si>
     <t>Requeiro um relatório contendo todas datas das Reuniões Ordinária e Extraordinárias desde 1º de janeiro de 2017 até a presente data (22/10/2019).</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2491/req086-2019-certidao17aro-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2491/req086-2019-certidao17aro-c.pdf</t>
   </si>
   <si>
     <t>Requeiro certidão a respeito da fala do Vereador Ailto Moraes Cavalcante, na 17ª RO desta casa de Leis do ano de 2018, ocorrida no dia 20 de setembro.</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2492/req087-douglas-copia-audio_4a_re-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2492/req087-douglas-copia-audio_4a_re-c.pdf</t>
   </si>
   <si>
     <t>O servidor DOUGLAS LORENA DA SILVA, Procurador-chefe, que este subscreve vem respeitosamente requerer cópia do áudio da 4ª Reunião Extraordinária, realizada no dia 04/11/2019.</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2483/of248-2019-gp-vetototal-prop30-c_ZHONYof.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2483/of248-2019-gp-vetototal-prop30-c_ZHONYof.pdf</t>
   </si>
   <si>
     <t>Veto total à Proposição de Lei nº 30, de 04 de outubro de 2019, que "Proíbe o manuseio, a utilização, a queima, a soltura, bem como restringe e condiciona a venda de fogos de artifício e artefatos pirotécnicos que emitam qualquer tipo de som, gerando poluição sonora, como estouros e estampidos no Município de Limeira do Oeste e dá outras providências".</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta Emenda a Lei Orgânica</t>
   </si>
   <si>
     <t>JAPÃO, LEANDRO DA SAUDE, TALITA FERRARI, WILLIAM BOZZA, ZACA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2342/01-2019_-_proposta_de_emenda_lom-1.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2342/01-2019_-_proposta_de_emenda_lom-1.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 30 da Lei Orgânica Município de Limeira do Oeste, com a extinção do recesso legislativo do mês de Julho de cada ano e Acrescenta o artigo 139-A, 139-B e 139-C, instituindo o Orçamento Impositivo.</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2504/02-2019_-_proposta_de_emenda_lom_1.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2504/02-2019_-_proposta_de_emenda_lom_1.pdf</t>
   </si>
   <si>
     <t>Altera redação do § 6º do artigo 52 da Lei Orgânica do Município de Limeira do Oeste, instituindo a obrigação de pagamento ao Poder Executivo dos_x000D_
 Vereadores licenciados.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -4746,67 +4746,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2143/01-2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2144/02-2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2189/03-2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2190/04-2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2204/05-2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2205/06-2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2241/08-2019-c.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2255/09-2019-c.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2256/10-2019-c.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2327/11-2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2328/12-2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2329/13-2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2330/14-2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2364/15-2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2365/16-2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2405/17-2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2406/18-2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2407/19-2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2448/20-2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2449/21-2019-c.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2452/22-2019-c.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2498/23-2019-c.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2499/24-2019-c.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2500/25-2019-c.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2501/26-2019-c.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2525/27-2019-c.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2529/001-2019-coruripe.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2530/002-2019-cmaa.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2531/003-2019-adriano.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2532/004-2019-joaofelipe.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2149/of001-2019-c.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2150/of002-2019-c.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2151/of003-2019-c.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2152/of004-2019-c.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2153/of005-2019-c.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2170/prot07-of08-2019-gp-c.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2171/of008-2019-c.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2172/of009-2019-c.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2173/of010-2019-c.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2174/of011-2019-c.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2175/of012-2019-c.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2176/of59-2019-gp.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2179/of014-2019-c.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2180/of015-2019-c.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2181/of016-2019-c.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2182/of017-2019-c.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2183/of018-2019-c.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2184/of019-2019-c.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2185/of020-2019.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2186/of021-2019-c.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2187/of022-2019-c.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2188/of023-2019-c.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2211/of24-2019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2212/of25-2019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2213/of26-2019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2214/of27-2019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2215/of28-2019.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2216/of29-2019.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2217/of30-2019.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2218/of31-2019.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2230/of32-2019.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2231/of33-2019.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2232/of34-2019.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2233/of35-2019.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2234/of36-2019.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2235/of37-2019.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2236/of38-2019.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2237/of39-2019.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2238/of40-2019-c.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2239/of41-2019.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2247/of42-2019.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2248/of43-2019.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2249/of44-2019.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2258/of45-2019.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2259/of46-2019.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2260/of47-2019-c.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2261/of48-2019-c.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2262/of49-2019.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2263/of50-2019-c.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2264/of51-2019.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2265/of52-2019.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2266/of53-2019-leandro-cartafina-c.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2267/of54-2019.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2268/of55-2019.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2269/of56-2019.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2270/of57-2019.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2271/of58-2019.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2272/of59-2019.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2273/of60-2019-c.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2274/of61-2019-auxilioalimentacao.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2275/of62-2019-c.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2276/of63-2019-c.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2277/of64-2019-c.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2278/of65-2019-ailtoincra.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2290/of66-2019.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2291/of67-2019.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2292/of68-2019.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2293/of69-2019.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2294/of70-2019.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2295/of71-2019.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2296/of72-2019.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2297/of73-2019-c.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2298/of74-2019.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2299/of75-2019.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2300/of76-2019.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2301/of77-2019-renata-sre-c.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2302/of78-2019.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2303/of79-2019.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2304/of80-2019.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2305/of81-2019.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2306/of82-2019.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2331/of83-2019.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2332/of84-2019.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2333/of85-2019.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2334/of86-2019-c.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2335/of87-2019.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2336/of88-2019.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2345/of89-2019.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2346/of90-2019.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2347/of91-2019.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2348/of92-2019.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2349/of93-2019.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2350/of94-2019.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2351/of95-2019.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2352/of96-2019.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2353/of97-2019.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2366/of098-2019.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2367/of099-2019.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2368/of100-2019.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2369/of101-2019-c.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2370/of102-2019-c.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2371/of103-ailto-medico_inss.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2372/of104-2019.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2373/of105-2019.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2374/of106-2019.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2375/of107-2019.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2376/of108-2019.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2377/of109-2019.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2383/of110-2019-c.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2384/of111-2019-c.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2385/of112-2019-c.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2386/of113-2019-c.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2387/of114-2019-c.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2388/of115-2019-c.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2389/of116-2019-c_c2bsKoB.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2390/of117-2019-c.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2391/of118-2019-c.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2392/of119-2019-c.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2393/of120-2019-c.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2413/of121-2019.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2414/of122-2019-leandro-verba_recape.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2415/of123-2019.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2416/of124-2019.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2417/of125-2019.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2418/of126-2019-1are.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2419/of127-2019.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2420/of128-2019.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2421/of129-2019.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2422/of130-2019.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2423/of131-2019.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2424/of132-2019.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2425/of133-2019.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2426/of134-2019.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2427/of135-2019.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2428/of136-2019.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2429/of137-2019.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2430/of138-2019-c.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2431/of139-2019-c.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2432/of140-2019-c.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2433/of141-2019-c.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2434/of142-2019-c.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2435/of143-2019-c.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2436/of144-2019-c.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2437/of145-2019-todos-arsae-mg-c.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2438/of146-2019-c.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2439/of147-2019-c.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2440/of148-2019-c.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2441/of149-2019-c.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2442/of150-2019-c.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2443/of151-2019-c.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2444/of152-2019-c.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2445/of153-2019-vcm-william-marcos-gerentealgar-c.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2446/of154-2019-c.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2453/of155-2019-c.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2454/of156-2019-c.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2455/of157-2019-c.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2456/of158-2019-c.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2457/of159-2019-c.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2466/of160-2019-c.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2467/of161-2019-faixaamarelapingo.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2468/of162-2019-c.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2469/of163-2019-c.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2470/of164-2019-c.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2471/of165-2019-william-fraietta-copasa-c.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2472/of166-2019-william-gustavo-arsae-c.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2473/of167-2019-william-guilherme-copasabh-c.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2474/of168-2019-serjao-baduy-ituiutaba-c.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2475/of169-2019-c.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2476/of170-2019-c.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2477/of171-2019-vcmleandro-josevitor-depfed-c.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2478/of172-2019-c.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2479/of173-2019-c.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2505/of174-2019.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2506/of175-2019.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2507/of176-2019.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2508/of177-2019.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2509/of178-2019.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2510/of179-2019.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2511/of180-2019.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2512/of181-2019.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2513/of182-2019.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2514/of183-2019.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2515/of184-2019.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2516/of185-2019.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2517/of186-2019-c.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2518/of187-2019-c.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2519/of188-2019-c.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2520/of189-2019-c.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2521/of190-2019-c.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2522/of191-2019-c.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2523/of192-2019-c.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2524/of193-2019-c.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2549/of194-2019-c.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2551/of196-2019-c.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2552/of197-2019-c.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2553/of198-2019-c.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2554/of199-2019-c.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2555/of200-2019-c.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2556/of201-2019-c.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2557/of202-2019-c.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2558/of203-2019-c.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2559/of204-2019-c.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2560/of205-2019-c.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2561/of206-2019-c.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2562/of207-2019-c.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2563/of208-2019-c.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2564/of209-2019-c.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2203/01-2019_-_contas_municipio_2016.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2497/06-2019_-_projeto-contas_municipio_2015.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2526/07-2019-cidadao-honorario-eliaquim-ailto_pages_1_-_2.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2138/ofi09-2019-projleicomp01-c.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2142/of84-2019-gp-projleicomp02-c.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2200/of62-2019-gp-projleicomp-03.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2220/of206-2019-gp-reencprojleicomp04-c.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2309/of206-2019-gp-reencprojleicomp04-05-c.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2341/projleicomp06-2019_JO8sM4H.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2380/plc07-c.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2412/of211-2019-gp-projleicomp08-c.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2534/projleicomp09-2019-c.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2137/plo-01-2019.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2177/projlei02-2019-c.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2178/projlei03-2019-c.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2198/of62-2019-gp-projlei04.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2199/of62-2019-projlei05.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2209/of66-2019-gp-proj-lei06-c.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2219/projleiord07-2019.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2245/projeto_08-04-19__ldo-2020_okei_rafa.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2246/of86-2019-gp-projleiord-09-c.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2282/projlei10-2019-estradadorinha-c_0azsnUo.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2288/projlei11-2019-alteralimite5-10-c.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2289/projlei12-2019-aberturacredito-onibus-c.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2307/projlei13-2019.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2308/projlei14-2019.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2339/projlei15-2019.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2340/projlei16-2019.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2354/of159-2019-gp-projlei17-2019.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2378/projlei18-2019.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2379/projlei19-2019.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2396/of192-2019-gp-plo-20-c.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2399/of204-2019-gp-plo-21-27afestapeao-c.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2450/projleiord22-subvencao2020.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2451/projleiord23-loa2020.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2463/of218-2019-gp-projleiord24-stacasa-uniao-c.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2480/of242-2019-gp-projlei25-altlei700e812-c.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2481/of247-2019-gp-projleiord26-c_VBcBGxo.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2482/of247-2019-gp-projleiord27-c_MgJsjYL.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2484/of249-2019-gp-projleiord28-c.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2485/of252-2019-gp-projleiord29-c.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2486/of252-2019-gp-projleiord30-c.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2487/of256-2019-gp-projleiord31-c.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2528/of288-2019-gp-projlei32-c.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2533/projleiord33-2019-c.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2140/plol02-2019-c.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2201/plol03-2019-conselho_municipal_de_protecao_e_de_BXYJZY9.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2202/plol04-2019-fundo_municipal_de_protecao_e_defes_6ND3Ttz.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2338/plol-06-2019-c.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2381/plol-07-2019-c.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2382/plol-08-2019-c.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2397/plol09-2019-fogos-c.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2398/plol10-2019-c.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2401/plol11-2019-leandro-c.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2402/plol12-2019-talita-c.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2141/projres01-2019-c.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2257/projres02-2019-rastreador-c_z85d2OT.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2287/projetoresolucao03-2019-c.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2394/04-2019-previsaoorcamentaria-c.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2408/05-2019-remanejamentoconstrucao.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2493/06-2019-remanejamentodotacoes.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2503/07-2019-altera_resolucao_92-2004art50.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2527/08-2019_-_remanejamento.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2145/01-2019-c_YTmgrmW.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2146/02-2019-c.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2147/03-2019-c.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2148/04-2019-c.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2169/05_-_ailto_-_demonstrativospgto-c.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2191/06-2019-c.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2192/07-2019.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2193/08-2019-c.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2194/09-2019-c.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2195/10-2019-c.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2196/11-2019-c.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2197/12-2019-c.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2206/13-2019-c.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2207/14-2019-c.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2208/15-2019-c.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2210/16-2019-folhaponto-c.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2221/17-talita-copias_processos_licitacao_jornal.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2222/req18-2019-resp-c.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2223/19-leandro-talita-relatorio_horas_extras.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2224/20-talita-copias_notas_fiscais.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2225/21-2019-c.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2226/22-2019-c.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2227/23-2019-c.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2228/24-2019-c.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2229/25-2019-zacaplenario-bo-c_Wjs3LJQ.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2242/26-2019-c.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2243/27-2019-c.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2244/28-2019-c.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2250/req-29-talita-copia_notas_fiscais_e_empenhos-c.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2251/req-30-cancelado.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2252/req-31.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2253/req-32.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2254/req-33.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2279/req-34.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2280/req-35-c.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2281/req-36-c.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2284/req37-2019-c.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2286/req39-2019-c.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2310/req40-2019.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2311/req41-2019c.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2312/req42-2019.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2314/req43-2019.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2315/req44-2019.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2316/req45-2019.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2317/req46-2019.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2318/req47-2019-c.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2319/req48-2019.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2320/req49-2019-c.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2321/req50-2019.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2322/req51-2019.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2323/req52-2019.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2324/req53-2019-c.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2325/req54-2019-c.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2326/req55-2019-c.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2337/req56-2019-c.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2343/req57-2019-c.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2344/req58-2019-c.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2355/req59-2019-c.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2356/req60-2019-c.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2357/req61-2019-c.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2358/req62-dependencias_da_camara_para_aula_de_redac_ciTKK7X.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2359/req63-dependencias_da_camara_para_entrega_de_ce_ikdrI9W.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2360/req64-dependencias_da_camara_para_palestra_comp_sfVEZSz.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2361/req65-dependencias_da_camara_para_realizacao_de_NFZhBgl.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2362/req66-2019-c.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2363/req67-2019-c.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2395/req68-2019-c.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2400/req68a-2019-c.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2403/070-talita-presidente-retirada_de_representacao_JkstD0A.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2404/req071-2019-c.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2409/req072-2019-c_9kDGxY1.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2410/req073-2019-c.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2411/req074-2019.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2447/req075-2019-ailto-william-c.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2459/req077-2019-todos-copasa-arsae-c.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2460/req078-2019-leandro-reembolsoparlamento-c.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2461/req079-2019-ailto-reconsideracao-c.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2462/req080-2019-talita-prefeitura.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2464/req081-2019-ailto-william-c.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2465/req082-2019-ailto-william-ambientais-c.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2488/req083-2019-copiaemp40-c.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2489/req084-talita-c.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2490/req085-2019-reunioesordeext2017-2019-10-c.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2491/req086-2019-certidao17aro-c.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2492/req087-douglas-copia-audio_4a_re-c.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2483/of248-2019-gp-vetototal-prop30-c_ZHONYof.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2342/01-2019_-_proposta_de_emenda_lom-1.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2504/02-2019_-_proposta_de_emenda_lom_1.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2143/01-2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2144/02-2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2189/03-2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2190/04-2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2204/05-2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2205/06-2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2241/08-2019-c.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2255/09-2019-c.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2256/10-2019-c.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2327/11-2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2328/12-2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2329/13-2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2330/14-2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2364/15-2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2365/16-2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2405/17-2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2406/18-2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2407/19-2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2448/20-2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2449/21-2019-c.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2452/22-2019-c.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2498/23-2019-c.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2499/24-2019-c.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2500/25-2019-c.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2501/26-2019-c.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2525/27-2019-c.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2529/001-2019-coruripe.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2530/002-2019-cmaa.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2531/003-2019-adriano.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2532/004-2019-joaofelipe.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2149/of001-2019-c.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2150/of002-2019-c.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2151/of003-2019-c.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2152/of004-2019-c.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2153/of005-2019-c.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2170/prot07-of08-2019-gp-c.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2171/of008-2019-c.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2172/of009-2019-c.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2173/of010-2019-c.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2174/of011-2019-c.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2175/of012-2019-c.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2176/of59-2019-gp.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2179/of014-2019-c.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2180/of015-2019-c.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2181/of016-2019-c.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2182/of017-2019-c.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2183/of018-2019-c.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2184/of019-2019-c.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2185/of020-2019.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2186/of021-2019-c.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2187/of022-2019-c.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2188/of023-2019-c.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2211/of24-2019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2212/of25-2019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2213/of26-2019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2214/of27-2019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2215/of28-2019.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2216/of29-2019.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2217/of30-2019.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2218/of31-2019.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2230/of32-2019.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2231/of33-2019.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2232/of34-2019.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2233/of35-2019.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2234/of36-2019.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2235/of37-2019.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2236/of38-2019.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2237/of39-2019.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2238/of40-2019-c.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2239/of41-2019.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2247/of42-2019.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2248/of43-2019.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2249/of44-2019.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2258/of45-2019.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2259/of46-2019.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2260/of47-2019-c.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2261/of48-2019-c.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2262/of49-2019.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2263/of50-2019-c.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2264/of51-2019.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2265/of52-2019.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2266/of53-2019-leandro-cartafina-c.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2267/of54-2019.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2268/of55-2019.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2269/of56-2019.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2270/of57-2019.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2271/of58-2019.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2272/of59-2019.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2273/of60-2019-c.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2274/of61-2019-auxilioalimentacao.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2275/of62-2019-c.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2276/of63-2019-c.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2277/of64-2019-c.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2278/of65-2019-ailtoincra.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2290/of66-2019.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2291/of67-2019.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2292/of68-2019.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2293/of69-2019.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2294/of70-2019.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2295/of71-2019.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2296/of72-2019.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2297/of73-2019-c.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2298/of74-2019.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2299/of75-2019.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2300/of76-2019.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2301/of77-2019-renata-sre-c.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2302/of78-2019.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2303/of79-2019.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2304/of80-2019.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2305/of81-2019.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2306/of82-2019.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2331/of83-2019.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2332/of84-2019.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2333/of85-2019.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2334/of86-2019-c.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2335/of87-2019.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2336/of88-2019.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2345/of89-2019.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2346/of90-2019.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2347/of91-2019.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2348/of92-2019.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2349/of93-2019.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2350/of94-2019.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2351/of95-2019.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2352/of96-2019.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2353/of97-2019.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2366/of098-2019.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2367/of099-2019.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2368/of100-2019.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2369/of101-2019-c.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2370/of102-2019-c.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2371/of103-ailto-medico_inss.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2372/of104-2019.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2373/of105-2019.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2374/of106-2019.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2375/of107-2019.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2376/of108-2019.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2377/of109-2019.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2383/of110-2019-c.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2384/of111-2019-c.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2385/of112-2019-c.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2386/of113-2019-c.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2387/of114-2019-c.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2388/of115-2019-c.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2389/of116-2019-c_c2bsKoB.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2390/of117-2019-c.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2391/of118-2019-c.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2392/of119-2019-c.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2393/of120-2019-c.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2413/of121-2019.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2414/of122-2019-leandro-verba_recape.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2415/of123-2019.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2416/of124-2019.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2417/of125-2019.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2418/of126-2019-1are.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2419/of127-2019.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2420/of128-2019.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2421/of129-2019.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2422/of130-2019.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2423/of131-2019.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2424/of132-2019.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2425/of133-2019.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2426/of134-2019.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2427/of135-2019.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2428/of136-2019.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2429/of137-2019.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2430/of138-2019-c.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2431/of139-2019-c.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2432/of140-2019-c.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2433/of141-2019-c.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2434/of142-2019-c.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2435/of143-2019-c.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2436/of144-2019-c.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2437/of145-2019-todos-arsae-mg-c.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2438/of146-2019-c.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2439/of147-2019-c.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2440/of148-2019-c.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2441/of149-2019-c.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2442/of150-2019-c.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2443/of151-2019-c.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2444/of152-2019-c.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2445/of153-2019-vcm-william-marcos-gerentealgar-c.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2446/of154-2019-c.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2453/of155-2019-c.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2454/of156-2019-c.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2455/of157-2019-c.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2456/of158-2019-c.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2457/of159-2019-c.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2466/of160-2019-c.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2467/of161-2019-faixaamarelapingo.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2468/of162-2019-c.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2469/of163-2019-c.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2470/of164-2019-c.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2471/of165-2019-william-fraietta-copasa-c.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2472/of166-2019-william-gustavo-arsae-c.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2473/of167-2019-william-guilherme-copasabh-c.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2474/of168-2019-serjao-baduy-ituiutaba-c.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2475/of169-2019-c.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2476/of170-2019-c.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2477/of171-2019-vcmleandro-josevitor-depfed-c.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2478/of172-2019-c.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2479/of173-2019-c.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2505/of174-2019.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2506/of175-2019.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2507/of176-2019.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2508/of177-2019.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2509/of178-2019.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2510/of179-2019.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2511/of180-2019.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2512/of181-2019.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2513/of182-2019.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2514/of183-2019.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2515/of184-2019.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2516/of185-2019.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2517/of186-2019-c.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2518/of187-2019-c.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2519/of188-2019-c.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2520/of189-2019-c.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2521/of190-2019-c.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2522/of191-2019-c.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2523/of192-2019-c.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2524/of193-2019-c.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2549/of194-2019-c.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2551/of196-2019-c.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2552/of197-2019-c.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2553/of198-2019-c.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2554/of199-2019-c.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2555/of200-2019-c.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2556/of201-2019-c.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2557/of202-2019-c.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2558/of203-2019-c.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2559/of204-2019-c.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2560/of205-2019-c.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2561/of206-2019-c.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2562/of207-2019-c.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2563/of208-2019-c.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2564/of209-2019-c.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2203/01-2019_-_contas_municipio_2016.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2497/06-2019_-_projeto-contas_municipio_2015.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2526/07-2019-cidadao-honorario-eliaquim-ailto_pages_1_-_2.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2138/ofi09-2019-projleicomp01-c.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2142/of84-2019-gp-projleicomp02-c.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2200/of62-2019-gp-projleicomp-03.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2220/of206-2019-gp-reencprojleicomp04-c.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2309/of206-2019-gp-reencprojleicomp04-05-c.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2341/projleicomp06-2019_JO8sM4H.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2380/plc07-c.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2412/of211-2019-gp-projleicomp08-c.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2534/projleicomp09-2019-c.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2137/plo-01-2019.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2177/projlei02-2019-c.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2178/projlei03-2019-c.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2198/of62-2019-gp-projlei04.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2199/of62-2019-projlei05.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2209/of66-2019-gp-proj-lei06-c.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2219/projleiord07-2019.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2245/projeto_08-04-19__ldo-2020_okei_rafa.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2246/of86-2019-gp-projleiord-09-c.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2282/projlei10-2019-estradadorinha-c_0azsnUo.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2288/projlei11-2019-alteralimite5-10-c.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2289/projlei12-2019-aberturacredito-onibus-c.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2307/projlei13-2019.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2308/projlei14-2019.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2339/projlei15-2019.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2340/projlei16-2019.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2354/of159-2019-gp-projlei17-2019.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2378/projlei18-2019.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2379/projlei19-2019.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2396/of192-2019-gp-plo-20-c.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2399/of204-2019-gp-plo-21-27afestapeao-c.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2450/projleiord22-subvencao2020.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2451/projleiord23-loa2020.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2463/of218-2019-gp-projleiord24-stacasa-uniao-c.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2480/of242-2019-gp-projlei25-altlei700e812-c.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2481/of247-2019-gp-projleiord26-c_VBcBGxo.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2482/of247-2019-gp-projleiord27-c_MgJsjYL.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2484/of249-2019-gp-projleiord28-c.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2485/of252-2019-gp-projleiord29-c.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2486/of252-2019-gp-projleiord30-c.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2487/of256-2019-gp-projleiord31-c.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2528/of288-2019-gp-projlei32-c.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2533/projleiord33-2019-c.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2140/plol02-2019-c.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2201/plol03-2019-conselho_municipal_de_protecao_e_de_BXYJZY9.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2202/plol04-2019-fundo_municipal_de_protecao_e_defes_6ND3Ttz.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2338/plol-06-2019-c.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2381/plol-07-2019-c.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2382/plol-08-2019-c.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2397/plol09-2019-fogos-c.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2398/plol10-2019-c.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2401/plol11-2019-leandro-c.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2402/plol12-2019-talita-c.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2141/projres01-2019-c.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2257/projres02-2019-rastreador-c_z85d2OT.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2287/projetoresolucao03-2019-c.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2394/04-2019-previsaoorcamentaria-c.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2408/05-2019-remanejamentoconstrucao.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2493/06-2019-remanejamentodotacoes.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2503/07-2019-altera_resolucao_92-2004art50.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2527/08-2019_-_remanejamento.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2145/01-2019-c_YTmgrmW.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2146/02-2019-c.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2147/03-2019-c.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2148/04-2019-c.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2169/05_-_ailto_-_demonstrativospgto-c.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2191/06-2019-c.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2192/07-2019.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2193/08-2019-c.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2194/09-2019-c.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2195/10-2019-c.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2196/11-2019-c.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2197/12-2019-c.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2206/13-2019-c.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2207/14-2019-c.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2208/15-2019-c.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2210/16-2019-folhaponto-c.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2221/17-talita-copias_processos_licitacao_jornal.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2222/req18-2019-resp-c.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2223/19-leandro-talita-relatorio_horas_extras.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2224/20-talita-copias_notas_fiscais.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2225/21-2019-c.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2226/22-2019-c.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2227/23-2019-c.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2228/24-2019-c.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2229/25-2019-zacaplenario-bo-c_Wjs3LJQ.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2242/26-2019-c.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2243/27-2019-c.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2244/28-2019-c.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2250/req-29-talita-copia_notas_fiscais_e_empenhos-c.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2251/req-30-cancelado.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2252/req-31.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2253/req-32.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2254/req-33.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2279/req-34.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2280/req-35-c.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2281/req-36-c.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2284/req37-2019-c.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2286/req39-2019-c.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2310/req40-2019.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2311/req41-2019c.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2312/req42-2019.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2314/req43-2019.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2315/req44-2019.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2316/req45-2019.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2317/req46-2019.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2318/req47-2019-c.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2319/req48-2019.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2320/req49-2019-c.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2321/req50-2019.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2322/req51-2019.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2323/req52-2019.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2324/req53-2019-c.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2325/req54-2019-c.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2326/req55-2019-c.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2337/req56-2019-c.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2343/req57-2019-c.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2344/req58-2019-c.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2355/req59-2019-c.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2356/req60-2019-c.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2357/req61-2019-c.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2358/req62-dependencias_da_camara_para_aula_de_redac_ciTKK7X.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2359/req63-dependencias_da_camara_para_entrega_de_ce_ikdrI9W.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2360/req64-dependencias_da_camara_para_palestra_comp_sfVEZSz.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2361/req65-dependencias_da_camara_para_realizacao_de_NFZhBgl.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2362/req66-2019-c.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2363/req67-2019-c.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2395/req68-2019-c.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2400/req68a-2019-c.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2403/070-talita-presidente-retirada_de_representacao_JkstD0A.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2404/req071-2019-c.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2409/req072-2019-c_9kDGxY1.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2410/req073-2019-c.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2411/req074-2019.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2447/req075-2019-ailto-william-c.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2459/req077-2019-todos-copasa-arsae-c.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2460/req078-2019-leandro-reembolsoparlamento-c.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2461/req079-2019-ailto-reconsideracao-c.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2462/req080-2019-talita-prefeitura.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2464/req081-2019-ailto-william-c.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2465/req082-2019-ailto-william-ambientais-c.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2488/req083-2019-copiaemp40-c.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2489/req084-talita-c.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2490/req085-2019-reunioesordeext2017-2019-10-c.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2491/req086-2019-certidao17aro-c.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2492/req087-douglas-copia-audio_4a_re-c.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2483/of248-2019-gp-vetototal-prop30-c_ZHONYof.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2342/01-2019_-_proposta_de_emenda_lom-1.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2019/2504/02-2019_-_proposta_de_emenda_lom_1.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H401"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="125.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="138" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="137.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>