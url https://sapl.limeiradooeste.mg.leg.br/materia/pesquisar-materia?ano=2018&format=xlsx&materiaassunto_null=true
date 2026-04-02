--- v0 (2025-10-28)
+++ v1 (2026-04-02)
@@ -54,2082 +54,2082 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>TONHO DIVINO</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1835/1835_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1835/1835_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE VERBAS PARA A CONCLUSÃO DO ASFALTO NO BAIRRO MORUMBI.</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1836/1836_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1836/1836_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO DA INDICAÇÃO Nº 02/2017, QUE FOI SOLICITADO O MELHORAMENTO DA ÁREA DE LAZER NA PRAÇA AMADOR JOSÉ DE QUEIROZ, BEM COMO A CONSTRUÇÃO DE BANHEIROS E TROCA DAS LÂMPADAS QUEIMADAS E CERCAR AS QUADRAS.</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1837/1837_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1837/1837_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA REALIZADO NOVAMENTE O PLANTIO DAS ÁRVORES NA AVENIDA DA SAUDADE.</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>PAULINHO CORTEZ</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1838/1838_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1838/1838_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE O CONSERTO DE TODAS AS ESTRADAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>LEANDRO DA SAUDE</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1839/1839_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1839/1839_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE A COLOCAÇÃO DE UM ÔNIBUS COM ACESSIBILIDADE NO TRAJETO DE TRANSPORTE DOS IDOSOS PARA SUAS ATIVIDADES.</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>WILLIAM BOZZA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1843/1843_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1843/1843_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE A REFORMA DOS BANCOS DOS ÔNIBUS ESCOLARES.</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1844/1844_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1844/1844_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DO MATA-BURRO LOCALIZADO NA ESTÂNCIA MARINA, NO ENCONTRO DOS RIOS SÃO DOMINGOS E PARANAÍBA ENTRE AS PROPRIEDADES DOS SENHORES "PADEIRINHO" E JOÃO BATISTA (BATISTINHA, E PATROLAMENTO DA REFERIDA ESTRADA (SALTO SÃO DOMINGOS - LAJE).</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1845/1845_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1845/1845_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE A CONSTRUÇÃO DE LOMBADAS NAS VIAS PÚBLICAS DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>TALITA FERRARI</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1862/1862_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1862/1862_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAR INDICAÇÃO 43/2017, QUE SOLICITA A READAPTAÇÃO DO CALENDÁRIO DA CRECHE, DE FORMA QUE ELE NÃO ACOMPANHE O CALENDÁRIO ESCOLAR.</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1876/1876_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1876/1876_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE A SINALIZAÇÃO PARA VEÍCULOS DE GRANDE PORTE, QUE VEM NO SENTIDO CEMITÉRIO - LIMEIRA DO OESTE, NA AVENIDA DA SAUDADE, CRUZAMENTO COM A RUA ALTINO GOMES E SEGUINDO PELA AVENIDA MINAS GERAIS.</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1877/1877_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1877/1877_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE A REGULAMENTAÇÃO E OU SINALIZAÇÃO DO ESTACIONAMENTO EM FRENTE (AVENIDA ARGENTINA) E AO LADO (RUA PERNAMBUCO) DA ESCOLA MUNICIPAL ANTÔNIO VICENTE FONSECA.</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>JAPÃO</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1881/1881_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1881/1881_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE A CONSTRUÇÃO DE PONTOS DE ÔNIBUS COM COBERTURA EM PONTOS ESTRATÉGICOS DA CIDADE.</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1911/1911_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1911/1911_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE O CONSERTO DOS ATERROS DAS SEGUINTES PROPRIEDADES: VANILDO GIANSANTTI E NA PROPRIEDADE DO SENHOR JULIANO MALQUI, AMBOS NO TRECHO MATINHA / ÁGUA FRIA / LIMEIRA DO OESTE.</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1912/1912_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1912/1912_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE A SINALIZAÇÃO E COLOCAÇÃO DE PLACAS COM OS NOMES DAS ESTRADAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>LEANDRO DA SAUDE, TALITA FERRARI</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1925/1925_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1925/1925_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE A IMPLANTAÇÃO DE RASTREAMENTO E O DEVIDO MONITORAMENTO DOS VEÍCULOS DA PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1926/1926_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1926/1926_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHE A ESTA CASA UM PROJETO DE LEI QUE ESTENDA O PRAZO DA LICENÇA MATERNIDADE DE 120 PARA 180 DIAS CONSECUTIVOS, SEM PREJUÍZO DA REMUNERAÇÃO.</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1951/1951_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1951/1951_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE A LIMPEZA DOS LOTES VAGOS EM NOSSA CIDADE, TANTO OS PARTICULARES QUANTOS OS DE POSSE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1952/1952_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1952/1952_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE A COLOCAÇÃO DE REDUTORES DE VELOCIDADE NA AVENIDA MINAS GERAIS ENTRE A AVENIDA COPACABANA E AVENIDA MATO GROSSO, JARDIM HUMAITÁ.</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1953/1953_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1953/1953_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE A SECRETARIA COMPETENTE A COLOCAÇÃO/RECOLOCAÇÃO DE PLACAS INDICATIVAS EM TODAS AS RUAS DA CIDADE.</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1975/1975_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1975/1975_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO REFEITA, UTILIZANDO O NÚMERO 022/2018.</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1976/1976_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1976/1976_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE O RECAPEAMENTO DA RUA RONDÔNIA.</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1977/1977_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1977/1977_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE A REALIZAÇÃO DE UMA OPERAÇÃO "TAPA-BURACO" NAS RUAS DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1978/1978_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1978/1978_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE A IRRIGAÇÃO DO ESTÁDIO MUNICIPAL LUIZ CARLOS FERRARI.</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1979/1979_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1979/1979_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE DISPENSE OS FUNCIONÁRIOS PÚBLICOS DE SUAS FUNÇÕES PARA ASSISTIR AOS JOGOS DA COPA DO MUNDO.</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1980/1980_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1980/1980_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE A COLOCAÇÃO DE CINTOS DE SEGURANÇA NOS VEÍCULOS QUE TRANSPORTAM ALUNOS PARA A FACULDADE.</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1992/1992_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1992/1992_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE A SUBSTITUIÇÃO DA PONTE DE MADEIRA LOCALIZADA NA ESTRADA ADEMAR CUNHA PRÓXIMA À PROPRIEDADE DO SENHOR JOÃO MOREIRA, POR TUBULAÇÃO/MANILHA.</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>LEANDRO DA SAUDE, WILLIAM BOZZA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2008/2008_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2008/2008_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE A COLOCAÇÃO DE REDUTORES DE VELOCIDADE NA AVENIDA MINAS GERAIS, PRÓXIMO A ESQUINA COM A RUA JOSÉ FLORINDO DE QUEIROZ, BAIRRO BELA VISTA I.</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2009/2009_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2009/2009_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAR INDICAÇÃO 43/2017, CALENDÁRIO DA CRECHE.</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2048/2048_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2048/2048_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR AO SENHOR PREFEITO QUE FAÇA UMA ANÁLISE NOS VALORES DAS DIÁRIAS PAGAS AOS PROFISSIONAIS DO SETOR DE ENFERMAGEM E AOS MOTORISTAS QUE ACOMPANHAM PACIENTES EM ESTADO GRAVE.</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2068/2068_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2068/2068_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR AO SENHOR PREFEITO QUE DETERMINE A CAPACITAÇÃO DE FUNCIONÁRIOS PARA VACINAÇÃO EM AMBOS OS POSTOS DE SAÚDE.</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2069/2069_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2069/2069_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE FAZER LOMBADAS COM BOLSÃO, NA ESTRADA QUE CORTA O LOTE 106, P A RESERVA, DE PROPRIEDADE DO SR. ANTÔNIO ALVES DA SILVA.</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2070/2070_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2070/2070_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE PATROLAMENTO E CASCALHAMENTO DA NOVA ESTRADA QUE DÁ ACESSO À PROPRIEDADE DO SR. ANTÔNIO SOARES DE QUEIROZ (TONHÃO DO BUGRE).</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2085/ind-33-2018.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2085/ind-33-2018.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Senhor Prefeito a pintura do velório municipal e dos muros do cemitério.</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2086/ind-34-2018.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2086/ind-34-2018.pdf</t>
   </si>
   <si>
     <t>Determine a construção de uma valeta na Avenida Faustina Antônia de Oliveira, esquina com a Rua Pedro Manoel de Andrade.</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>EDER DO MARIDEUS</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2087/ind-35-2018.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2087/ind-35-2018.pdf</t>
   </si>
   <si>
     <t>Faça parcerias para a aquisição de próteses dentárias.</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2098/ind-36-2018.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2098/ind-36-2018.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Senhor Prefeito que determine a recuperação das pontes do município.</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2099/ind-37-2018.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2099/ind-37-2018.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Senhor Prefeito que determine a construção de uma quadra de areia no Residencial Independência.</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2101/ind-38-2018-comp.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2101/ind-38-2018-comp.pdf</t>
   </si>
   <si>
     <t>Determine a instalação de "bueiros inteligentes".</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2102/ind-39-2018-comp.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2102/ind-39-2018-comp.pdf</t>
   </si>
   <si>
     <t>Determine a colocação de iluminação no interior e em torno do Bosque Municipal Dr. Nelson Coelho Araújo.</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
     <t>OFI</t>
   </si>
   <si>
     <t>Ofício</t>
   </si>
   <si>
     <t>AILTO MORAES</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1821/1821_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1821/1821_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHORES VEREADORES, CONVOCO-OS PARA 1ª R E DIA 04 DE JANEIRO CORRENTE PARA ELEIÇÃO DAS COMISSÕES PERMANENTES.</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1822/1822_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1822/1822_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO, VENHO REQUISITAR A 1ª PARCELA DO DUODÉCIMO, REFERENTE AO MÊS DE JANEIRO.</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1823/1823_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1823/1823_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHORES VEREADORES CONVOCO-OS PARA A 1ª R O DIA 18 DE JANEIRO.</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1824/1824_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1824/1824_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO, ENCAMINHO DOCUMENTOS CONTÁBEIS REFERENTE À COMPETÊNCIA DE DEZEMBRO DE 2017.</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1825/1825_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1825/1825_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHORES VEREADORES, CONVOCO-OS PARA 2ª R O DIA 1º DE FEVEREIRO.</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1826/1826_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1826/1826_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO, SOLICITO QUE VOSSA EXCELÊNCIA DETERMINE PROVIDÊNCIAS JUNTO AOS ÓRGÃOS COMPETENTES PARA QUE SEJA REALIZADO O FUMACÊ.</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1846/1846_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1846/1846_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO, ENCAMINHO EXPEDIENTE APROVADO NA 1ª RO DIA 18 DE JANEIRO.</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
     <t>AILTO MORAES, ZACA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1847/1847_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1847/1847_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO, SOLICITAMOS QUE ENCAMINHE PROJETO PARA REVISÃO GERAL E ANUAL DAS REMUNERAÇÕES DOS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1848/1848_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1848/1848_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO, SOLICITAMOS ALTERAÇÃO NO DECRETO 5486, NO SENTIDO DE UNIFICAR OS VALORES INFORMADOS CONFORME RESOLUÇÕES 167, 168 E PORTARIA 35 DE 2017.</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1849/1849_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1849/1849_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHORES VEREADORES, CONVOCO-OS PARA 2ª RE DIA 26 DE JANEIRO.</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1850/1850_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1850/1850_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO, ENCAMINHO EXPEDIENTE APROVADO NA 2ª RE, REALIZADA DIA 26 DE JANEIRO.</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1851/1851_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1851/1851_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHORES VEREADORES, CONVOCO-OS PARA 3ª RO QUE SERÁ REALIZADA DIA 15 DE FEVEREIRO.</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1852/1852_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1852/1852_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO, ENCAMINHO EXPEDIENTE APROVADO NA 2º RO REALIZADA DIA 1º DE FEVEREIRO.</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1853/1853_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1853/1853_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO, SOLICITO INFORMAÇÕES REFERENTE A RECEITA CORRENTE LÍQUIDA EXERCÍCIO 2017, 2º SEMESTRE.</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1854/1854_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1854/1854_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO, SOLICITO QUE PROCEDA A EXECUÇÃO DO PROGRAMA JOVEM APRENDIZ NESTA INSTITUIÇÃO, DE ACORDO COM O ART. 429 DA CLT.</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1855/1855_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1855/1855_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO, VENHO REQUISITAR A 2ª PARCELA DO DUODÉCIMO, REFERENTE AO MÊS DE FEVEREIRO.</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1856/1856_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1856/1856_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHORA ADRIANA VITÓRIO, VENHO CONVIDÁ-LA PARA PARTICIPAR DE UMA REUNIÃO NO DIA 15 DE FEVEREIRO CORRENTE.</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1857/1857_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1857/1857_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO, SOLICITO PROVIDÊNCIAS PARA SANAR OS PROBLEMAS MENCIONADOS.</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1858/1858_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1858/1858_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR WANDERLEY ÁVILA, SOLICITO QUE SEJAM AUTORIZADAS AS SEGUINTES ALTERAÇÕES NOS RELATÓRIOS DE GESTÃO FISCAL DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1859/1859_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1859/1859_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO, SOLICITO ALTERAÇÕES NOS VALORES DA RECEITA CORRENTE LÍQUIDA DO MUNICÍPIO, SEJA COMUNICADO A ESTA CASA DE LEIS, COM O INTUITO DE EVITAR CONFLITO NAS INFORMAÇÕES PRESTADAS JUNTO AO TCE.</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1860/1860_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1860/1860_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHORES VEREADORES, CONVOCO-OS PARA 4ª RO, DIA 1º DE MARÇO.</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1868/1868_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1868/1868_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO ENCAMINHO EXPEDIENTE APROVADO NA 3º RO, REALIZADA DIA 15 DE FEVEREIRO.</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
     <t>LEANDRO DA SAUDE, ZACA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1869/1869_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1869/1869_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR FRANCISCO FRAIETA, APÓS SOLICITAÇÃO VERBAL DO SENHOR CARMO JOSÉ DE OLIVEIRA, ENCAMINHO ENDEREÇOS PARA ANÁLISE DA ÁGUA.</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1870/1870_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1870/1870_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO, ENCAMINHO DOCUMENTOS CONTÁBEIS COMPETÊNCIA JANEIRO DE 2018.</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1871/1871_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1871/1871_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR ROGÉRIO ALVES PACHECO E ADRIANA VITÓRIO, SOLICITO QUE PROCEDA À EXECUÇÃO DO PROGRAMA JOVEM APRENDIZ NESTA EMPRESA, DE ACORDO COM O ART. 429 DA CLT.</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1872/1872_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1872/1872_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHORES VEREADORES, CONVOCO-OS PARA A 5ª RO, DIA 15 DE MARÇO.</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1873/1873_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1873/1873_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR ITANER DEBOSSAN, SOLICITO A IMPLANTAÇÃO NA COMARCA DE ITURAMA-MG, UMA UNIDADE DE ATENDIMENTO INTEGRADO - UAI.</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1874/1874_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1874/1874_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR VEREADOR LEANDRO DA SAÚDE, DECIDO PELO INDEFERIMENTO DO REQUERIMENTO Nº 008/2018, OPTANDO PROVISORIAMENTE EM NÃO ADERIR AO PROGRAMA "PARLAMENTO JOVEM 2018 MINAS".</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1886/1886_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1886/1886_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA TALITA, ENCAMINHO DOCUMENTAÇÃO SOLICITADA NO REQUERIMENTO 007/2018.</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1887/1887_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1887/1887_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO PEDRO SOCORRO, ENCAMINHO EXPEDIENTE APROVADO NA 4ª R O REALIZADA DIA 01 DE MARÇO.</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1888/1888_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1888/1888_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO PEDRO SOCORRO, REQUISITO A 3ª PARCELA DO DUODÉCIMO, REFERENTE AO MÊS DE MARÇO.</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1889/1889_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1889/1889_texto_integral.pdf</t>
   </si>
   <si>
     <t>A SENHORA NEUSA APARECIDA, ENCAMINHO A VOSSA SENHORA ATESTADO DE FUNCIONAMENTO DA APAE REQUISITADO DEVIDAMENTE ASSINADO EM DUAS VIAS.</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1890/1890_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1890/1890_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR WIVER, ENCAMINHO DOCUMENTAÇÃO SOLICITADA REFERENTE AO PROTOCOLO 47/2018.</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1891/1891_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1891/1891_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PAULO SÉRGIO DO NASCIMENTO, CONVIDO-O PARA A 5ª R O, DIA 15 DE MARÇO, MOMENTO QUE SERÁ DADA POSSE AO SENHOR ORIVALDO, SUPLENTE DO SENHOR ANTÔNIO.</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1892/1892_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1892/1892_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHO PREFEITO PEDRO SOCORRO, CONVIDO-O PARA 5ª RO, DIA 15 DE MARÇO,MOMENTO QUE SERÁ DADA POSSE AO SENHOR ORIVALDO, SUPLENTE DO SENHOR ANTÔNIO.</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1893/1893_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1893/1893_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO PEDRO SOCORRO, DETERMINE O REPARO DA PONDE LOCALIZADA NA FAZENDA MINAS CLARAS (ÁGUA FRIA), NA REGIÃO DA COMUNIDADE SÃO JOSÉ.</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1894/1894_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1894/1894_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO PEDRO SOCORRO, ENCAMINHO DOCUMENTOS CONTÁBEIS REFERENTE A COMPETÊNCIA DE FEVEREIRO.</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1897/1897_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1897/1897_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHORES VEREADORES, CONVOCO VOSSAS EXCELÊNCIAS PARA A 6ª RO QUE SERÁ REALIZADA NO DIA 05 DE ABRIL.</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1898/1898_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1898/1898_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO, PEDRO SOCORRO, ENCAMINHO EXPEDIENTE APROVADO NA 5ª RO REALIZADA  DIA 15 DE MARÇO.</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1899/1899_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1899/1899_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR EBERTON ALVES DE OLIVEIRA, SOLICITO A DISPONIBILIZAÇÃO DE UNIFORMES COMPLETOS PARA AS EQUIPES DE VOLEIBOL FEMININO E MASCULINO.</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1900/1900_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1900/1900_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR ANTÔNIO IVO BRAGA, GERENTE RH, CORURIPE, SOLICITO QUE PROCEDA À EXECUÇÃO DO PROGRAMA JOVEM APRENDIZ NESTE INSTITUIÇÃO, DE ACORDO COM O ART. 429 DA CLT.</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1901/1901_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1901/1901_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR AELTON FREITAS, SOLICITO QUE SEJA DESTINADA VERBAS PARA AQUISIÇÃO DE UMA UNIDADE ITINERANTE QUE REALIZA CASTRAÇÃO GRATUITA DE CÃES E GATOS, CONHECIDA POR "CASTRA MÓVEL"</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1902/1902_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1902/1902_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR ANDRÉ HENRIQUE DOS SANTOS CASTRO, COORDENADOR, INFORMO QUE ANEXO O TERMO DE ADESÃO 053/2018, DEVIDAMENTE ASSINADO.</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1903/1903_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1903/1903_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR TENENTE VICTOR BRESSAN, COMANDANTE 5º PEL. PM, CONVIDAMOS PARA PARTICIPAR DE UMA REUNIÃO COM DEMAIS VEREADORES NO DIA 05 DE ABRIL, AS 08 HORAS, TRATAR ASSUNTO SEGURANÇA.</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1904/1904_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1904/1904_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR VANDERLEI QUEIROZ PEREIRA, PRESIDENTE CONSEP, CONVIDAMOS PARA PARTICIPAR DE UMA REUNIÃO COM OS DEMAIS VEREADORES NO DIA 05 DE ABRIL.</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1905/1905_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1905/1905_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR TENENTE VICTOR BRESSAN, COMANDANTE DO 5º PEL. SOLICITO QUE INDIQUE E DISPONIBILIZE UM MEMBRO DA CORPORAÇÃO MILITAR QUE POSSA MINISTRAR UMA PALESTRA ABORDANDO O TEMA VIOLÊNCIA CONTRA A MULHER.</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1906/1906_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1906/1906_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PEDRO SOCORRO, PREFEITO, CONFORME SOLICITAÇÃO CONTIDA NO OFICIO 068/2018-GP, DEVOLVO PROJETO DE LEI COMPLEMENTAR Nº 03, DE 28 DE FEVEREIRO.</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>AILTO MORAES, WILLIAM BOZZA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1907/1907_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1907/1907_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PEDRO SOCORRO, PREFEITO, SOLICITO, COM URGÊNCIA, QUE FAÇA A AQUISIÇÃO DE ÔNIBUS NOVOS OU EM BOM ESTADO DE CONSERVAÇÃO, PARA QUE SEJAM TROCADOS OS VEÍCULOS DE TRANSPORTE UNIVERSITÁRIO.</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1908/1908_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1908/1908_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO, PEDRO SOCORRO, VENHO REQUISITAR A 4ª PARCELA DO DUODÉCIMO, REFERENTE A ABRIL.</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1927/1927_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1927/1927_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHORES VEREADORES, CONVOCO PARA A 7ª RO DIA 19 DE ABRIL.</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1928/1928_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1928/1928_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO PEDRO SOCORRO, ENCAMINHO EXPEDIENTE APROVADO NA 6ª RO, REALIZADA DIA 05 DE ABRIL.</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1929/1929_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1929/1929_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR ORIZON ALVES DE SOUZA, VENHO CONVIDÁ-LO PARA FAZER O CERIMONIAL DA INSTALAÇÃO DO PROGRAMA PARLAMENTO JOVEM DE MINAS 2018, QUE SERÁ REALIZADO NO DIA 11 DE ABRIL.</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1930/1930_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1930/1930_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR LEANDRO DE SOUZA CARVALHO,DECIDO PELO INDEFERIMENTO, DO REQUERIMENTO Nº 18/2018, MANTENDO A SOLICITAÇÃO DE VEÍCULO Nº 00018.01.2018.</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1931/1931_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1931/1931_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR EBERTON ALVES DE OLIVEIRA, SOLICITO A DISPONIBILIZAÇÃO DE AUXILIO ALIMENTAÇÃO PARA 10 ATLETAS QUE PARTICIPARÃO DO 2º TORNEIO DE VOLEIBOL MASCULINO EM CARNEIRINHO.</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1932/1932_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1932/1932_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO, PEDRO SOCORRO, ENCAMINHO DOCUMENTOS CONTÁBEIS DA CÂMARA, REFERENTE A COMPETÊNCIA DE MARÇO.</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1939/1939_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1939/1939_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHORES VEREADORES, CONVOCO-OS PARA 8ª RO, QUE SERÁ REALIZADA DIA 03 DE MAIO.</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1940/1940_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1940/1940_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO, PEDRO SOCORRO, ENCAMINHO EXPEDIENTE APROVADO NA 7ª, RO REALIZADA DIA 19 DE ABRIL.</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1941/1941_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1941/1941_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR FRANCISCO DE MACEDO FRAIETA. SOLICITO A GRATUIDADE DAS ANÁLISES DE ÁGUA ORA REQUERIDAS POR NÓS, JUNTO A ESTA EMPRESA.</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1942/1942_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1942/1942_texto_integral.pdf</t>
   </si>
   <si>
     <t>AOS SENHORES VEREADORES, CONVOCO-OS PARA A 3ª RE A SER REALIZADA DIA 26 DE ABRIL.</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1943/1943_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1943/1943_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR DEPUTADO TENENTE LÚCIO, SOLICITO ESPECIAL ATENÇÃO NO SENTIDO DE ENVIAR VERBAS PARA A COBERTURA DA QUADRA POLIESPORTIVA DA ESCOLA ESTADUAL IZOLDINO SOARES DE FREITAS.</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1944/1944_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1944/1944_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO, ENCAMINHO EXPEDIENTE APROVADO NA 3ª RE, REALIZADA DIA 26 DE ABRIL.</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1945/1945_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1945/1945_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR SECRETÁRIO M. SAÚDE, HONÓRIO JOSÉ DE LACERDA, CONVIDAMOS A COMPARECER NESTA CASA DE LEIS NO DIA 03 DE MAIO, ÀS 9 HORAS PARA PRESTAR ESCLARECIMENTOS SOBRE DENÚNCIA RELACIONADA AO VEÍCULO DA SECRETARIA DE SAÚDE.</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1946/1946_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1946/1946_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR JAIME VIEIRA CUSTÓDIO, CONVIDAMOS VOSSA SENHORIA PARA COMPARECER NESTA CASA DE LEIS NO DIA 03 DE MAIO, ÀS 9 HORAS, PARA PRESTAR ESCLARECIMENTOS SOBRE O PROJETO DE LEI Nº 03/2018, QUE AUTORIZA DOAÇÃO DE IMÓVEL PÚBLICO.</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1954/1954_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1954/1954_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHORES VEREADORES, CONVOCO-OS PARA 9ª RO, DIA 17 DE MAIO.</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1955/1955_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1955/1955_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO, PEDRO SOCORRO, ENCAMINHO EXPEDIENTE APROVADO NA 8ª RO, REALIZADA DIA 03 DE MAIO.</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>AILTO MORAES, LEANDRO DA SAUDE</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1956/1956_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1956/1956_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR FRANCISCO FRAIETA, SOLICITAMOS QUE VOSSA SENHORIA DETERMINE UMA ANÁLISE TÉCNICA AMBIENTAL DA ÁREA EM QUE O MUNICÍPIO PRETENDE ADQUIRIR PARA UM ATERRO SANITÁRIO.</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1957/1957_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1957/1957_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO, PEDRO SOCORRO,SOLICITO A 5ª PARCELA DO DUODÉCIMO, REFERENTE AO MÊS DE MAIO.</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1961/1961_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1961/1961_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR SECRETÁRIO, HONÓRIO LACERDA, SOLICITO QUE DISPONIBILIZE UM VEÍCULO COM CAPACIDADE PARA 15 PESSOAS PARA TRANSPORTAR OS JOVENS QUE PARTICIPARÃO DE UMA VISITA TÉCNICA DO PARLAMENTO JOVEM DE MINAS 2018.</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1962/1962_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1962/1962_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO, PEDRO SOCORRO, SOLICITO UM ADIANTAMENTO DE PARTE DO REPASSE NO VALOR DE R$ 5.000,00.</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1963/1963_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1963/1963_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO, PEDRO SOCORRO, CONFORME SOLICITAÇÃO VERBAL E TAMBÉM PELO WHATSAPP, DO SENHOR ORIZON ALVES, INFORMO:... RESPOSTA AO OFICIO 01/2018-SMS.</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1964/1964_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1964/1964_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO, PEDRO SOCORRO, ENCAMINHO DOCUMENTOS CONTÁBEIS REFERENTE À COMPETÊNCIA DE ABRIL.</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>AILTO MORAES, EDER DO MARIDEUS</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1965/1965_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1965/1965_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PROMOTOR, ERICK ANDERSON CALDEIRA COSTA, SOLICITAMOS O PRAZO DE 120 DIAS PARA AS DEVIDAS ADEQUAÇÕES.</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1966/1966_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1966/1966_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHORES VEREADORES, CONVOCO-OS PARA A 10ª RO, DIA 07 DE JUNHO.</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1969/1969_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1969/1969_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO, ENCAMINHO EXPEDIENTE APROVADO NA 9ª RO, DIA 17 DE MAIO.</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1970/1970_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1970/1970_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXMO. SR. DR. MAX WILD DE SOUZA, JUIZ DE DIREITO DA 1ª CÍVEL, INFORMO QUE OS VENCIMENTOS NO CARGO EFETIVO ERA DE R$ 1 663,47 E NO CARGO DE VEREADOR R$ 2 100,00.</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1971/1971_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1971/1971_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO OFICIO 227/2018-2ª PJ, AO EXMO. SR. ERICK ANDERSON CALDEIRA COSTA.</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1972/1972_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1972/1972_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO, PEDRO SOCORRO, VENHO REQUISITAR A 6ª PARCELA DO DUODÉCIMO, REFERENTE A JUNHO.</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1973/1973_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1973/1973_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR HONÓRIO JOSÉ DE LACERDA, SECRETÁRIO DE SAÚDE, SOLICITO UM RELATÓRIO.</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1974/1974_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1974/1974_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO, PEDRO SOCORRO, PROPONHO QUE SEJA FEITA UMA ADEQUAÇÃO DO PROJETO A FIM DE QUE TODAS AS PESSOAS/EMPRESAS INTERESSADAS POSSAM TER A OPORTUNIDADE DE CONCORRER A UM LOTE PARA CONSTRUÇÃO DE SUAS SEDES.</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1981/1981_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1981/1981_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHORES VEREADORES, CONVOCO VOSSAS EXCELÊNCIAS PARA 11ª RO, DIA 21 DE JUNHO.</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1982/1982_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1982/1982_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR DEPUTADO, ARNALDO SILVA, SOLICITO A GENTILEZA DE INTERCEDER JUNTO À SEGOV, PARA VIABILIZAR MATA-BURROS DE FERRO PARA O MUNICÍPIO DE LIMEIRA DO OESTE.</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1983/1983_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1983/1983_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR VEREADOR, LEANDRO DE SOUZA, EM RESPOSTA AO REQUERIMENTO 001/2018, INFORMO:</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1984/1984_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1984/1984_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO, PEDRO SOCORRO, ENCAMINHO EXPEDIENTE APROVADO NA 10ª RO, REALIZADA DIA 07 DE JUNHO.</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1985/1985_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1985/1985_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO, PEDRO SOCORRO, ENCAMINHO DOCUMENTOS CONTÁBEIS REFERENTE A COMPETÊNCIA DE MAIO.</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1986/1986_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1986/1986_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO, PEDRO SOCORRO, EM RELAÇÃO AO PROJETO DE LEI 06/2018, VERIFICANDO-SE QUE NÃO ACOSTA UM ESTUDO AMBIENTAL.</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1987/1987_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1987/1987_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE DO SINDICATO DOS PRODUTORES, SEBASTIÃO FERREIRA BARCELOS,EM ATENÇÃO AO OFICIO 036/2018, INFORMO QUE NÃO EXISTEM PREVISÕES NA LEI MUNICIPAL, PARA QUE ESTA INSTITUIÇÃO LEGISLATIVA REPASSE COLABORAÇÃO A OUTRAS ENTIDADES.</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>AILTO MORAES, EDER DO MARIDEUS, JAPÃO, LEANDRO DA SAUDE, PAULINHO CORTEZ, TALITA FERRARI, TIO MOTORISTA, WILLIAM BOZZA, ZACA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1988/1988_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1988/1988_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR GOVERNADOR, FERNANDO PIMENTEL, SOLICITAMOS QUE SEJAM TOMADAS PROVIDÊNCIAS PARA A DEVIDA REGULARIZAÇÃO SALARIAL DOS SERVENTUÁRIOS DA REDE DA EDUCAÇÃO.</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1994/1994_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1994/1994_texto_integral.pdf</t>
   </si>
   <si>
     <t>EM ATENÇÃO AO OFICIO 418/18, INQUÉRITO CIVIL ELEITORAL MPMG-0344.17.000452-9, ENCAMINHO DOCUMENTAÇÃO SOLICITADA.</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1995/1995_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1995/1995_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO, PEDRO SOCORRO, ENCAMINHO EXPEDIENTE APROVADO NA 11ª RO, REALIZADA DIA 21 DE JUNHO.</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1996/1996_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1996/1996_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO, PEDRO SOCORRO, VIMOS SOLICITAR QUE VOSSA EXCELÊNCIA DETERMINE A CONSTRUÇÃO DE UMA COBERTURA PARA ABRIGAR TODOS VEÍCULOS DA PREFEITURA.</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1997/1997_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1997/1997_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO, PEDRO SOCORRO, VIMOS SOLICITAR QUE VOSSA EXCELÊNCIA DETERMINA A CONSTRUÇÃO DE CANALETAS DE CONCRETO PARA ESCOAMENTO DE ÁGUA PLUVIAL NAS LATERAIS DA DUPLICAÇÃO DA RODOVIA ALMG 865, NO TRECHO QUE LIGA A ENTRADA DA CIDADE ATÉ O TREVO.</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1998/1998_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1998/1998_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO, PEDRO SOCORRO, VENHO REQUISITAR A 7ª PARCELA DO DUODÉCIMO, REFERENTE AO MÊS DE JULHO.</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1999/1999_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1999/1999_texto_integral.pdf</t>
   </si>
   <si>
     <t>VEREADOR LEANDRO E TALITA, EM ATENÇÃO AO REQUERIMENTO Nº 35/2018, ENCAMINHO A DOCUMENTAÇÃO SOLICITADA.</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2000/2000_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2000/2000_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHORES VEREADORES, CONVOCO-OS PARA 4ª REUNIÃO EXTRAORDINÁRIA, DIA 12 DE JULHO.</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2001/2001_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2001/2001_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHORES VEREADORES, CONVOCO-OS PARA 5ª REUNIÃO EXTRAORDINÁRIA, DIA 17 DE JULHO.</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2002/2002_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2002/2002_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO, PEDRO SOCORRO, ENCAMINHO DOCUMENTOS CONTÁBEIS REFERENTE A JUNHO DE 2018.</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2003/2003_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2003/2003_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO, PEDRO SOCORRO, ENCAMINHO EXPEDIENTE APROVADO NA 4ª REUNIÃO EXTRAORDINÁRIA, REALIZADA 12 DE JULHO.</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2004/2004_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2004/2004_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO, PEDRO SOCORRO, ENCAMINHO EXPEDIENTE APROVADO NA 5ª REUNIÃO EXTRAORDINÁRIA, REALIZADA DIA 17 DE JULHO.</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2005/2005_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2005/2005_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHORES VEREADORES, CONVOCO-OS PARA A 12ª REUNIÃO ORDINÁRIA, DIA 23 DE JULHO.</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2006/2006_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2006/2006_texto_integral.pdf</t>
   </si>
   <si>
     <t>A SENHORA ESCRIVÃ, JUSSARA MARIA DA SILVA, INFORMO QUE O SENHOR HONÓRIO JOSÉ DE LACERDA, TOMOU POSSE E EXERCE CARGO DE VICE PREFEITO DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2007/2007_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2007/2007_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO, PEDRO SOCORRO, VIMOS ATRAVÉS DESTE, CONVOCAR A EQUIPE DE TRABALHO DO MUNICÍPIO QUE FORMULOU O DECRETO Nº 5482/17, AJUSTE IPTU, ITBI, PARA EXERCÍCIO 2018, PARA ESCLARECER O AJUSTE ACIMA DA INFLAÇÃO.</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2014/2014_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2014/2014_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHORES VEREADORES, CONVOCO-OS PARA 13ª RO, DIA 31 DE AGOSTO.</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2015/2015_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2015/2015_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO, PEDRO SOCORRO, ENCAMINHO ABAIXO RELACIONADO O EXPEDIENTE APROVADO NA 12ª RO, REALIZADA DIA 23 DE JULHO.</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2016/2016_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2016/2016_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR DEPUTADO ZÉ SILVA, SOLICITO QUE VOSSA EXCELÊNCIA DESTINE VERBAS PARA CONSTRUÇÃO DE DUAS PONTES DE CIMENTO, NA ESTRADA VICINAL Nº 080, DENOMINADA &amp;#8220;SEBASTIÃO BARCELOS DA FONSECA, NOS CÓRREGOS RESERVA E PALMEIRAS.</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2017/2017_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2017/2017_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHORES VEREADORES, CONVOCO-OS PARA A 14ª RO, QUE SERÁ REALIZADA DIA 02 DE AGOSTO.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2018/2018_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2018/2018_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO, PEDRO SOCORRO, SOLICITO QUE ENVIE A ESTA CASA INFORMAÇÕES CONTÁBEIS REFERENTE À RECEITA CORRENTE LIQUIDA, EXERCÍCIO 2018, 1º SEMESTRE.</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2019/2019_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2019/2019_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR SECRETÁRIO DE SAÚDE, HONÓRIO J. DE LACERDA,  CONVIDO-O PARA COMPARECER NA CÂMARA MUNICIPAL, NO DIA 02 DE AGOSTO.</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2020/2020_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2020/2020_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO, PEDRO SOCORRO, VENHO REQUISITAR A 8ª PARCELA DO DUODÉCIMO, REFERENTE AO MÊS DE AGOSTO.</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2021/2021_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2021/2021_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHORES VEREADORES, CONVOCO-OS PARA 15ª RO, QUE SERÁ REALIZADA NO DIA 16 DE AGOSTO.</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2026/2026_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2026/2026_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO, PEDRO SOCORRO, ENCAMINHO EXPEDIENTE APROVADO NA 4ª RO, REALIZADA DIA 02 DE AGOSTO.</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2027/2027_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2027/2027_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO, PEDRO SOCORRO, SOLICITAR QUE SEJA REALIZADA UMA AUDIÊNCIA PÚBLICA PARA A CRIAÇÃO DO ORÇAMENTO PARA O ANO DE 2019.</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2028/2028_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2028/2028_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHORES VEREADORES, CONVOCO-OS PARA 6ª RE, DIA 13 DE AGOSTO.</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2029/2029_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2029/2029_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO, PEDRO SOCORRO, ENCAMINHO O EXPEDIENTE APROVADO NA 6ª RE, REALIZADA NO DIA 13 DE AGOSTO.</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/</t>
   </si>
   <si>
     <t>CONVOCO VOSSA EXCELÊNCIA PARA A 16ª (DÉCIMA SEXTA) REUNIÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE LIMEIRA DO OESTE, QUE SERÁ REALIZADA NO DIA 06 DE SETEMBRO DE 2018, ÀS 08 HORAS.</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2040/2040_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2040/2040_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO, PEDRO SOCORRO, ENCAMINHO DOCUMENTOS CONTÁBEIS REFERENTE A COMPETÊNCIA DE JULHO.</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2041/2041_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2041/2041_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHORES VEREADORES LEANDRO E TALITA, ENCAMINHO DOCUMENTAÇÃO SOLICITA NO REQUERIMENTO 036/2018.</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2042/2042_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2042/2042_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO, ENCAMINHO EXPEDIENTE APROVADO NA 15ª RO, REALIZADA DIA 16 DE AGOSTO.</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2043/2043_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2043/2043_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PROCURADOR DO TRABALHO, ELIAQUIM QUEIROZ, SOLICITO QUE DETERMINE PROVIDÊNCIAS PARA QUE SEJA REGULARIZADA A SITUAÇÃO DO PROGRAMA JOVEM APRENDIZ.</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2044/2044_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2044/2044_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO, PEDRO SOCORRO, REQUISITO A 9ª PARCELA DO DUODÉCIMO, REFERENTE AO MÊS DE SETEMBRO.</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2045/2045_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2045/2045_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO, PEDRO SOCORRO, CONFORME SOLICITAÇÃO NO OFICIO 183, DEVOLVO PROJETO DE LEI Nº 03/2018.</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2046/2046_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2046/2046_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHORES VEREADORES, CONVOCO-OS PARA 17ª RO DIA 20 DE SETEMBRO.</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2050/2050_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2050/2050_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO, ENCAMINHO EXPEDIENTE APROVADO NA 16ª RO, REALIZADA DIA 06 DE SETEMBRO.</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2051/2051_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2051/2051_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHORES VEREADORES, CONVOCO VOSSAS EXCELÊNCIAS PARA A 7ª RE, QUE SERÁ REALIZADA NO DIA 13 DE SETEMBRO.</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2052/2052_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2052/2052_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PROMOTOR, ERICK ANDERSON CALDEIRA COSTA, EM ATENÇÃO AO OFICIO 372/2018/2ª PJ, ENCAMINHO ANEXO O SOLICITADO.</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2053/2053_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2053/2053_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO, PEDRO SOCORRO, DEVOLVO PROJETO DE LEI ORDINÁRIA 21/2018, CONFORME SOLICITAÇÃO NO OFICIO 191/2018-GP.</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2054/2054_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2054/2054_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO, PEDRO SOCORRO, ENCAMINHO EXPEDIENTE APROVADO NA 7ª RE, REALIZADA NO DIA 13 DE SETEMBRO.</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2055/2055_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2055/2055_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO, PEDRO SOCORRO, SOLICITAR QUE NO CASO DE REMOÇÃO DA "ACADEMIA DE SAÚDE" LOCALIZADA NA PRAÇA ANTÔNIO FERRARI, QUE A MESMA SEJA LEVADA PARA O CRUZAMENTO ENTRE A AV. TOCANTINS E O PROLONGAMENTO DA AV. RIO GRANDE.</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2056/2056_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2056/2056_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR DIRETOR, ELISSANDRO DE SOUZA NORTE, SOLICITO QUE SEJA FEITO O ABONO DE FALTAS DOS ALUNOS DANILO JOSÉ DE SOUZA E LAYLA NELI OLIVEIRA DO NASCIMENTO, SEM PREJUÍZO DE SUAS ATIVIDADES ESCOLARES.</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2057/2057_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2057/2057_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO, PEDRO SOCORRO,ENCAMINHO DOCUMENTOS CONTÁBEIS DA CÂMARA MUNICIPAL REFERENTE A COMPETÊNCIA DE AGOSTO DE 2018.</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2058/2058_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2058/2058_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHORA PRESIDENTE DO CMDCA, ELIANA RIBEIRO FLORES E MARLY SOUZA DE QUEIROZ, CONSIDERANDO A SOLICITAÇÃO CONTIDA NO OFICIO 07/2018, INDICO O VEREADOR LEANDRO DE SOUZA CARVALHO, PARA COMPOR GRUPOS DE ESTUDO DA "X CONFERÊNCIA MUNICIPAL DA CRIANÇA E ADOLESCENTE.</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2059/2059_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2059/2059_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO, PEDRO SOCORRO, CONVIDO VOSSA EXCELÊNCIA PARA COMPARECER NESTA CASA DE LEIS NO DIA 20 DE SETEMBRO, ÀS 9 HORAS, PARA PRESTAR ESCLARECIMENTOS SOBRE INTERCORRÊNCIA NA UAI MARIVONE RIBEIRO LACERDA.</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2072/2072_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2072/2072_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHORES VEREADORES, CONVOCO VOSSAS EXCELÊNCIAS PARA A 18ª RO, DIA 04 DE OUTUBRO.</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2073/2073_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2073/2073_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO, PEDRO SOCORRO, ENCAMINHO EXPEDIENTE APROVADO NA 17ª RO, REALIZADA DIA 20 DE SETEMBRO.</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2074/2074_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2074/2074_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SR. JOSÉ AGUILAR, PRESIDENTE DA VIVA VOZ, SOLICITO CÓPIA DA GRAVAÇÃO DO PROGRAMA "87 NOTICIAS" VEICULADO NO DIA 24 DE SETEMBRO DE 2018.</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2075/2075_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2075/2075_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO VEREADOR LEANDRO DE SOUZA CARVALHO E TALITA HELENA FERRARI,ENCAMINHO CERTIDÃO EMITIDA PELO SERVIDOR COMPETENTE INFORMADO O SOLICITADO.</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2076/2076_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2076/2076_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR GUSTAVO GASTÃO CORGOSINHO CARDOSO, SOLICITO QUE SEJA ESCLARECIDO SE A APROVAÇÃO DO PROJETO PERMITIRÁ QUE A EMPRESA PRESTADORA FAÇA REAJUSTES NAS TARIFAS.</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2078/137_-_convocacao_19a_ro.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2078/137_-_convocacao_19a_ro.pdf</t>
   </si>
   <si>
     <t>Senhores Vereadores, convoco vossas excelência para 19ª RO a ser realizada dia 18 de outubro.</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>Senhor Prefeito, Pedro Socorro, venho requisitar de V. Exa. a 10ª parcela duodécimo, referente ao mês de outubro.</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>LEANDRO DA SAUDE, JAPÃO, TALITA FERRARI, TIO MOTORISTA, WILLIAM BOZZA, ZACA</t>
   </si>
   <si>
     <t>Senhor Prefeito, Pedro Socorro, vimos solicitar que seja feita contratação, em caráter de urgência de agentes comunitários de endemias.</t>
   </si>
@@ -2139,1564 +2139,1564 @@
   <si>
     <t>140</t>
   </si>
   <si>
     <t>Senhor Prefeito, Pedro Socorro, encaminho o expediente aprovado na 18ª RO, realizada dia 04 de outubro.</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>LEANDRO DA SAUDE, AILTO MORAES</t>
   </si>
   <si>
     <t>Solicitamos que V. Exa. providencie a contratação de um técnico agrícola e de um médico veterinário para que possam dar assistência técnica principalmente às famílias dos assentados.</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2083/of_142-2018_qNeKGDs.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2083/of_142-2018_qNeKGDs.pdf</t>
   </si>
   <si>
     <t>Senhor Carmo José de Oliveira, Encarregado COPASA,  solicito que quando for feito o corte e remoção do asfalto para as ligações de esgoto, que o reparo seja feito imediatamente.</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2084/of_143-2018.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2084/of_143-2018.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Sebastião Ferreira de Barcelos, presidente sindicato dos produtores rurais, solicito a cessão de espaço para execução das aulas teóricas e práticas referente ao programa jovem aprendiz.</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2103/of_144-2018.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2103/of_144-2018.pdf</t>
   </si>
   <si>
     <t>Senhores Vereadores, convoco V. Exa. para 20ª RO, dia 1º de novembro.</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2104/of_145-2018.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2104/of_145-2018.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Pedro Socorro, encaminho documentos contábeis referente a setembro de 2018.</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2105/of_146-2018.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2105/of_146-2018.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Pedro Socorro, Vimos respeitosamente solicitar que V. Exa. avalie a possibilidade de construir um anel viário para tirar o tráfego de caminhões, especialmente os canavieiros, de dentro da cidade.</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2106/of_149-2018.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2106/of_149-2018.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Pedro Socorro,  encaminho expediente aprovado na 18ª RO, realizada dia 18 de outubro.</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2107/of_148-2018.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2107/of_148-2018.pdf</t>
   </si>
   <si>
     <t>Senhores Vereadores, convoco V. Exa. para 8ª RE, que será realizada dia 29 de outubro.</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2108/of_149-2018.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2108/of_149-2018.pdf</t>
   </si>
   <si>
     <t>Senhor Diretor da E. E. Izoldino Soares de Freitas, solicito a cessão do auditório desta instituição para aplicação da prova de seleção de jovens do programa Jovem Aprendiz, no dia 31 de outubro.</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2109/150-leandro-talita-universidade_brasil.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2109/150-leandro-talita-universidade_brasil.pdf</t>
   </si>
   <si>
     <t>Solicitamos cópia das imagens da Câmara de segurança do estacionamento desta instituição, no dia 27/06/2018 entre as 18 e 21 horas para averiguação de quem estava utilizando o veículo, por interesses particulares, conforme as denúncias.</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2110/of_151-2018-comp.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2110/of_151-2018-comp.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Pedro Socorro, indico o Vereador Leandro de Souza Carvalho, efetivo e Clayton Tomaz de Queiroz, suplente, para compor o Conselho do Fundo Municipal de Saneamento Básico.</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2111/of_152-2018.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2111/of_152-2018.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Pedro Socorro, encaminho expediente aprovado na 8ª RE, realizada dia 29 de outubro.</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2112/of_153-2018.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2112/of_153-2018.pdf</t>
   </si>
   <si>
     <t>Senhores Vereadores, convoco V. Exa. para a 20ª RO, que será realizada dia 05 de novembro.</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2113/of_154-2018.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2113/of_154-2018.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Pedro Socorro, indico o Vereador Leandro de Souza Carvalho, efetivo e Eder Aguiar Teixeira, suplente para compor o Conselho Municipal  de Desenvolvimento Ambiental - CODEMA.</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>TIO MOTORISTA, ZACA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2114/of_155-2018-comp.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2114/of_155-2018-comp.pdf</t>
   </si>
   <si>
     <t>Senhor Deputado, Hely Tarquínio, solicitamos que sejam destinadas verbas ao nosso município para aquisição de um caminhão de lixo, truck, com capacidade em torno de 14 toneladas.</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2115/of_156-2018-comp.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2115/of_156-2018-comp.pdf</t>
   </si>
   <si>
     <t>Senhores Vereadores, convoco V. Exa. para 9ª RE que será realizada dia 08 de novembro de 2018, para eleição da mesa diretora da sessão legislativa 2019.</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2116/of_157-2018-comp.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2116/of_157-2018-comp.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Pedro Socorro, venho requisitar de V. Exa. a 11ª parcela do duodécimo, referente ao mês de novembro.</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2117/of_158-2018-comp.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2117/of_158-2018-comp.pdf</t>
   </si>
   <si>
     <t>Senhores Vereadores, convoco V. Exa. para a 21ª RO, que será realizada dia 19 de novembro.</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2118/of_159-2018-comp.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2118/of_159-2018-comp.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Pedro Socorro, encaminho expediente aprovado na 20ª RO, realizada dia 05 de novembro.</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2119/of_160-2018-comp.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2119/of_160-2018-comp.pdf</t>
   </si>
   <si>
     <t>Senhora Adriana Vitório, Coordenado de RH da Usina Vale do Pontal, convido V. Sa. para uma reunião no dia 08 de novembro do corrente ano, às 9 horas.</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2120/of_161-2018-comp.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2120/of_161-2018-comp.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Pedro Socorro, encaminho a V. Exa. documentos contábeis referente a competência de outubro.</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2121/of_162-2018-comp.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2121/of_162-2018-comp.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Pedro Socorro, informo V. Exa. a mesa diretora da Câmara para a Sessão Legislativa 2019.</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2122/of_163-2018-comp.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2122/of_163-2018-comp.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário, Marcio Queiroz, diante de acusações feitas em plenário pelo Vereador Clayton Tomaz de Queiroz a respeito do uso indevido de maquinários, convido Vossa Senhoria para comparecer nesta Casa de Leis no dia 19 de novembro do corrente ano, às 08 horas, para prestar esclarecimentos sobre o assunto.</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2123/of_164-2018-comp.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2123/of_164-2018-comp.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Pedro Socorro, diante de acusações feitas em plenário referentes à minha pessoa, venho respeitosamente, convidar Vossa Excelência para comparecer nesta Casa de Leis no dia 19 de novembro do corrente ano, às 08 horas, na 21ª Reunião Ordinária, para prestar esclarecimentos sobre meu horário de trabalho e supostos pedidos de horas extras.</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2124/of_165-2018-comp.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2124/of_165-2018-comp.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, Ailto de Moraes, tendo em vista o Boletim de Ocorrência nº 2018-050234130-001 solicitado por Vossa Excelência, peço o seguinte:_x000D_
 - Que seja convocado o jurídico mencionado para prestar declarações acerca do assunto;_x000D_
 - Que sejam especificados, detalhadamente quais documentos sumiram de dentro da sala da presidência;_x000D_
 - Que seja esclarecido pela Servidora Gislaine de que maneira ela tomou conhecimento que eu havia entrado outras vezes na sala da Presidência, já que a mesma relatou isso no referido Boletim de Ocorrência.</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2125/of_166-2018-comp.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2125/of_166-2018-comp.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, Ailto de Moraes, venho por este comunicá-lo que enviei ofícios para o Senhor Pedro Socorro do Nascimento ou alguém que o represente e também ao Senhor Marcio Queiroz Valente, para que façam esclarecimentos sobre as acusações feitas à minha pessoa.</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2155/of167-2018-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2155/of167-2018-c.pdf</t>
   </si>
   <si>
     <t>Senhor Carmo José de Oliveira, Copasa -  Limeira do Oeste, solicito que disponibilize a serpentina para gelar água desta empresa para atender a demanda de aproximadamente 100 pessoas.</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2156/of168-173-2018-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2156/of168-173-2018-c.pdf</t>
   </si>
   <si>
     <t>Senhores Vereadores, convoco vossa excelência para a 22ª RO, dia 06 de dezembro.</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2157/of169-173-2018-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2157/of169-173-2018-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Pedro Socorro, encaminho expediente aprovado na 21ª RO, realizada dia 20 de novembro.</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2158/of170-2018-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2158/of170-2018-c.pdf</t>
   </si>
   <si>
     <t>Senhor Elissandro de Souza Norte, diretor da E E Izoldino, solicito a cessão do auditório desta instituição para dar continuidade ao processo de seleção do programa Jovem Aprendiz, dia 22/11/2018 a partir das 14 horas.</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2159/of171-2018-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2159/of171-2018-c.pdf</t>
   </si>
   <si>
     <t>Senhores Vereadores, convoco vossa excelência para a 22ª RO, dia 04 de dezembro.</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2160/of172-2018-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2160/of172-2018-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Pedro Socorro, venho requisitar a 12ª parcela do duodécimo, refente ao mês de dezembro.</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2161/of173-2018-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2161/of173-2018-c.pdf</t>
   </si>
   <si>
     <t>Senhora Vereadora, Talita Helena Ferrari, em atenção ao ofício 165, encaminho parecer jurídico emitido pelo servidor competente.</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2162/of174-2018-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2162/of174-2018-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Pedro Socorro, encaminho expediente aprovado na 22ª RO, realizada dia 04 de dezembro.</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2163/of175-2018-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2163/of175-2018-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Pedro Socorro, encaminho documentos contábeis, refente a competência de novembro.</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2164/of176-2018-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2164/of176-2018-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Pedro Socorro, solicitamos que determine providências em relação aos trabalhadores que estão construindo a Escola Maria Tonini da Silva.</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2165/of177-2018-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2165/of177-2018-c.pdf</t>
   </si>
   <si>
     <t>Senhores Vereadores, convoco Vossas Excelências para a 10ª RE, a ser realizada dia 19 de dezembro.</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2166/of178-2018-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2166/of178-2018-c.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Pedro Socorro, encaminho expediente aprovado na 10ª Re, realizada dia 19 de dezembro.</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2167/of179-2019ailto-robson-incra-1.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2167/of179-2019ailto-robson-incra-1.pdf</t>
   </si>
   <si>
     <t>Senhor Robson de Oliveira Fonzar, Superintendente INCRA, solicito que determine providências em relação ao fato narrado no boletim de ocorrência anexo.</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2168/180-ailto-prefeito-devolucao_de_repasse.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2168/180-ailto-prefeito-devolucao_de_repasse.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Pedro Socorro, A Câmara Municipal de Limeira do Oeste, através da Gestão 2018, tem a honra de informar que devido a economias financeiras devolvera numerário aos cofres desta Prefeitura.</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1914/1914_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1914/1914_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DE LIMEIRA DO OESTE A JOSÉ DIVINO DE MELO.</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
     <t>ZACA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2129/02-2018-cidadao-honorario-prof-eliel.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2129/02-2018-cidadao-honorario-prof-eliel.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DE LIMEIRA DO OESTE A  ELIEL RIBEIRO CARVALHO.</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>PEDRO SOCORRO DO NASCIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1841/1841_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1841/1841_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL DAS REMUNERAÇÕES DOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1863/1863_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1863/1863_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI UMA GRATIFICAÇÃO MENSAL, DENOMINADA &amp;#8220;JETON&amp;#8221;, PARA OS SERVIDORES PÚBLICOS MUNICIPAIS DESIGNADOS PARA COMPOR A COMISSÃO DE LICITAÇÃO, PREGOEIRO OFICIAL DO MUNICÍPIO E SUA EQUIPE DE APOIO E INTEGRANTES DAS COMISSÕES ADMINISTRATIVAS DE_x000D_
 PROCESSOS DISCIPLINARES E DE PROCESSOS DE TOMADA DE CONTAS ESPECIAL DO PODER EXECUTIVO DE LIMEIRA DO OESTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1864/1864_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1864/1864_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONTRATAÇÃO TEMPORÁRIA POR EXCEPCIONAL INTERESSE PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1933/1933_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1933/1933_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 72 DE 14 DE DEZEMBRO DE 1993, COM REDAÇÃO DADA PELA LEI Nº 363 DE 24 DE NOVEMBRO DE 2003 E ALTERAÇÃO DADA PELA LEI Nº 56, DE 29 DE SETEMBRO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1958/1958_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1958/1958_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCEM OS ARTIGOS 18-A, 18-B, 18-C E 18-D À LEI Nº 115 DE 13 DE FEVEREIRO DE 1995 DE LIMEIRA DO OESTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2092/oficio_218-2018-gp-projleicomp06-comp.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2092/oficio_218-2018-gp-projleicomp06-comp.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ITBI - IMPOSTO SOBRE A TRANSMISSÃO DE BENS IMÓVEIS.</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2135/of260-2018-gp-projleicomp07-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2135/of260-2018-gp-projleicomp07-c.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a compensação de débitos tributários e não tributários existentes junto a Fazenda Municipal dos servidores da Prefeitura de Limeira do Oeste -MG,_x000D_
 com seus eventuais créditos remuneratórios pendentes de pagamentos.</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1820/1820_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1820/1820_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE LIMEIRA DO OESTE-MG, A CELEBRAR CONVÊNIOS, CONTRATOS, AJUSTES, TERMOS DE FOMENTO E COLABORAÇÃO ACORDO DE COOPERAÇÃO E OUTROS INSTRUMENTOS CONGÊNERES COM A UNIÃO, ESTADO, MUNICÍPIOS, ASSOCIAÇÕES E CONFEDERAÇÕES DE MUNICÍPIOS E PESSOA JURÍDICA DE DIREITO PÚBLICO OU PRIVADO.</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1840/1840_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1840/1840_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DOAÇÃO DE IMÓVEIS À COMPANHIA DE HABITAÇÃO DO ESTADO DE MINAS GERAIS &amp;#8211; COHAB MINAS OU AOS BENEFICIÁRIOS FINAIS, NA FORMA E CONDIÇÕES QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1875/1875_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1875/1875_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE IMÓVEL PÚBLICO QUE MENCIONA, COM DISPENSA DE LICITAÇÃO, FACE AO INTERESSE ECONÔMICO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1879/1879_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1879/1879_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O SERVIÇO PÚBLICO MUNICIPAL DE TRANSPORTE ESCOLAR NO MUNICÍPIO DE LIMEIRA_x000D_
 DO OESTE/MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1880/1880_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1880/1880_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA MUNICIPAL QUE DISPÕE SOBRE A REGULARIZAÇÃO DE POSSE E PROPRIEDADE DE IMÓVEIS URBANOS NO MUNICÍPIO DE LIMEIRA DO OESTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1909/1909_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1909/1909_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ADQUIRIR O IMÓVEL RURAL QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIA.</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1910/1910_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1910/1910_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1913/1913_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1913/1913_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O VALOR DO REPASSE DE SUBVENÇÃO PARA A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE LIMEIRA DO OESTE - APAE / ESCOLA DE EDUCAÇÃO ESPECIAL ADAGMAR FERREIRA BARCELOS NO EXERCÍCIO DE 2018.</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1915/1915_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1915/1915_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 1º DA LEI MUNICIPAL Nº 700 DE 28 DE ABRIL DE 2014, QUE AUTORIZOU O PODER EXECUTIVO A ALIENAR ÁREAS DE SUA PROPRIEDADE AOS MUTUÁRIOS INSCRITOS NO ÂMBITO DO PROGRAMA MINHA CASA MINHA VIDA &amp;#8211; PMCMV DO GOVERNO FEDERAL.</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1916/1916_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1916/1916_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A DOAR LOTES URBANOS DE SUA PROPRIEDADE AO FUNDO DE ARRENDAMENTO RESIDENCIAL &amp;#8211; FAR, REPRESENTADO PELA CAIXA ECONÔMICA FEDERAL. </t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1968/1968_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1968/1968_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PAGAMENTO DE DÉBITOS OU OBRIGAÇÕES DO MUNICÍPIO DE LIMEIRA DO OESTE  / MG, SUAS AUTARQUIAS E FUNDAÇÕES DECORRENTES DAS OBRIGAÇÕES DE PEQUENO VALOR PREVISTAS NOS §§ 3° E 4°, DO ART. 100, DA CONSTITUIÇÃO FEDERAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1989/1989_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1989/1989_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ACESSO À INFORMAÇÃO PREVISTO NO INCISO XXXIII, DO CAPUT, DO ART. 5º, NO INCISO II, DO § 3º, DO ART. 37 E NO § 2º, DO ART. 216, DA CONSTITUIÇÃO FEDERAL, BEM COMO NA LEI Nº 12.527/2011 (LEI DE ACESSO À INFORMAÇÃO).</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1990/1990_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1990/1990_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE USO DE BEM PÚBLICO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/1991/projetoleiord-14-cemiterio-2018-10-31.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/1991/projetoleiord-14-cemiterio-2018-10-31.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O FUNCIONAMENTO DOS CEMITÉRIOS NO MUNICÍPIO DE LIMEIRA DO OESTE, ESTADO DE MINAS GERAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1993/1993_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1993/1993_texto_integral.pdf</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2022/2022_texto_integral.docx</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2022/2022_texto_integral.docx</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A DAR A DENOMINAÇÃO DE &amp;#8220;MARIA TONINI DA SILVA&amp;#8221; A ESCOLA MUNICIPAL QUE MENCIONA.</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2023/2023_texto_integral.docx</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2023/2023_texto_integral.docx</t>
   </si>
   <si>
     <t>CRIA O FUNDO MUNICIPAL PARA A INFÂNCIA E ADOLESCÊNCIA &amp;#8211; FIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2024/2024_texto_integral.docx</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2024/2024_texto_integral.docx</t>
   </si>
   <si>
     <t>ALTERA O LIMITE PARA ABERTURA DE CRÉDITOS SUPLEMENTARES PREVISTO NO INCISO II, DO ARTIGO 12 DA LEI MUNICIPAL Nº. 789/17 E NO &amp;#8220;CAPUT&amp;#8221; DO ARTIGO 7º DA LEI MUNICIPAL Nº 804/17.</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2025/2025_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2025/2025_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO CAPUT E ACRESCE PARÁGRAFO ÚNICO NO ARTIGO 6º, DA LEI Nº 771, DE 21 DE OUTUBRO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2030/2030_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2030/2030_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ARTIGOS 7° E O ART. 9° DA LEI N°. 546, DE 12 DE ABRIL DE 2010, MODIFICADA PELA LEI N°. 780/2017, QUE &amp;#8220;AUTORIZA A DOAÇÃO DOS IMÓVEIS QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2031/2031_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2031/2031_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO INCISO XVII, SUPRIMI O INCISO XIX E ACRESCE O INCISO XXIV NO ARTIGO 2°, ALTERA A REDAÇÃO DO CAPUT E DO PARAGRAFO ÚNICO E ACRESCE INCISOS I, II, III NO ARTIGO 3°, ALTERA A REDAÇÃO DO CAPUT E AS ALÍNEAS DOS INCISOS I E II DO ARTIGO 4° E ALTERA A REDAÇÃO DOS ARTIGOS 9° E 12, DA LEI MUNICIPAL N&amp;#8221; 355, DE 12 DE SETEMBRO DE 2003.</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2047/2047_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2047/2047_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O FUNDO MUNICIPAL DE SANEAMENTO BÁSICO – FMSB DO MUNICÍPIO DE LIMEIRA DO OESTE/MG.</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2060/2060_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2060/2060_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI SUBVENÇÕES SOCIAIS E CONTRIBUIÇÕES MUNICIPAIS PARA O EXERCÍCIO FINANCEIRO DE 2019, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2061/2061_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2061/2061_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE LIMEIRA DO OESTE-MG, PARA O EXERCÍCIO FINANCEIRO DE 2019.</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2062/2062_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2062/2062_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ANEXOS QUE MENCIONA DA LEI Nº 817/2018 QUE DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2065/2065_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2065/2065_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O LIMITE PARA ABERTURA DE CRÉDITOS SUPLEMENTARES ESTABELECIDO NO ARTIGO I O, DA LEI N° 820/2018 QUE ALTEROU O LIMITE PREVISTO NO INCISO II, DO ARTIGO 12 DA LEI N° 789/2017 QUE DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2018 E NO ARTIGO 7º DA LEI N° 804/2017 QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE LIMEIRA DO OESTE/M G PARA O EXERCÍCIO DE 2018.</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2126/of243-2018-gp-proj-lei27-comp_v9yYwFP.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2126/of243-2018-gp-proj-lei27-comp_v9yYwFP.pdf</t>
   </si>
   <si>
     <t>Altera redação do artigo 1º, da lei municipal nº 689, de 11 de dezembro de 2013, e dá outras providências.</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2127/of246-2018-gp-projleiord28-comp.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2127/of246-2018-gp-projleiord28-comp.pdf</t>
   </si>
   <si>
     <t>Altera o limite para abertura de créditos suplementares previsto no inciso II, do artigo 12 da Lei nº 789/2017, que dispõe sobre as diretrizes orçamentárias para o exercício financeiro de 2018, e o artigo 7º da lei nº 804/2017, que estima a receita e fixa a despesa do município de Limeira do Oeste/MG, para o exercício financeiro de 2018, ambas alteradas mediante as Leis 820 e 831/2018.</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
     <t>AILTO MORAES, EDER DO MARIDEUS, PAULINHO CORTEZ, ZACA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1827/1827_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1827/1827_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL DAS REMUNERAÇÕES DOS SERVIDORES PÚBLICOS MUNICIPAIS DA CÂMARA MUNICIPAL DE LIMEIRA DO OESTE,ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1828/1828_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1828/1828_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL E ANUAL AOS VENCIMENTOS DO PREFEITO, VICE-PREFEITO,SECRETÁRIOS MUNICIPAIS E CONSELHEIROS TUTELARES DO MUNICÍPIO DE LIMEIRA DO OESTE, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1959/1959_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1959/1959_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O TEMPO DE ESPERA NAS FILAS BANCÁRIAS, ACESSIBILIDADE E ADEQUAÇÃO DAS INSTITUIÇÕES.</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
     <t>AILTO MORAES, TIO MOTORISTA, ZACA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/1960/plol-04-2018-ailtoisentaiptu-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/1960/plol-04-2018-ailtoisentaiptu-c.pdf</t>
   </si>
   <si>
     <t>ISENTA DO PAGAMENTO DE TRIBUTOS MUNICIPAIS IPTU.</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2012/2012_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2012/2012_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO CAPUT DO ARTIGO 8º, E ACRESCENTA §§ 1º E 2º, NA LEI Nº 670, DE 22 DE OUTUBRO DE 2013, ENTRE OUTRAS ALTERAÇÕES.</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2013/2013_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2013/2013_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO O PODER EXECUTIVO MUNICIPAL A FIXAR E COBRAR PREÇO PÚBLICO PELA OCUPAÇÃO DO ESPAÇO DE SOLO EM ÁREAS PÚBLICAS MUNICIPAIS PELO SISTEMA DE POSTEAMENTO DE REDE DE ENERGIA ELÉTRICA E DE ILUMINAÇÃO PÚBLICA, DE PROPRIEDADE DA CONCESSIONÁRIA DE ENERGIA ELÉTRICA QUE OS UTILIZA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2063/2063_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2063/2063_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE VEREADOR ANTÔNIO POLICARPO GARCIA O PROLONGAMENTO DA AVENIDA RIO GRANDE DO SUL EM NOSSO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2064/2064_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2064/2064_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA INCISO IV NO ARTIGO 21 DA LEI Nº. 072 DE 14 DE DEZEMBRO 1993 QUE &amp;#8220;INSTITUI O CÓDIGO TRIBUTÁRIO DE LIMEIRA DO OESTE.</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2077/plol09-seguranca_bancos.odt</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2077/plol09-seguranca_bancos.odt</t>
   </si>
   <si>
     <t>Obriga os estabelecimentos bancários e demais instituições financeiras a instalarem grades de aço, nas fachadas externas, e dispositivo de segurança com nebulização de fumaça no local onde se encontram caixas eletrônicos e dá outras providências.</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
     <t>Acresce Inciso IV ao Art. 1º da Lei 646 de 03 de maio de 2013, e institui a semana Municipal da Consciência Negra.</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1829/1829_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1829/1829_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL E ANUAL AOS SUBSÍDIOS DOS VEREADORES DO MUNICÍPIO DE LIMEIRA DO OESTE,ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1842/1842_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1842/1842_texto_integral.pdf</t>
   </si>
   <si>
     <t>REMANEJA DOTAÇÕES ORÇAMENTÁRIAS DA CÂMARA MUNICIPAL DE LIMEIRA DO OESTE-MG, NO EXERCÍCIO FINANCEIRO DE 2018.</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1865/1865_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1865/1865_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O USO DO SISTEMA GPS E SENSOR LOCALIZADOR E RASTREAMENTO NO VEÍCULO OFICIAL DA CÂMARA MUNICIPAL DE LIMEIRA DO OESTE.</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1967/1967_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1967/1967_texto_integral.pdf</t>
   </si>
   <si>
     <t>REMANEJA DOTAÇÕES ORÇAMENTÁRIAS DA CÂMARA MUNICIPAL DE LIMEIRA DO OESTE-MG, NO EXERCÍCIO FINANCEIRO DE 2018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2010/2010_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2010/2010_texto_integral.pdf</t>
   </si>
   <si>
     <t>REMANEJA DOTAÇÕES ORÇAMENTÁRIAS DA CÂMARA MUNICIPAL DE LIMEIRA DO OESTE&amp;#8211;MG, NO EXERCÍCIO FINANCEIRO DE 2018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2011/2011_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2011/2011_texto_integral.pdf</t>
   </si>
   <si>
     <t>PREVISÃO ORÇAMENTÁRIA DA CÂMARA MUNICIPAL, EXERCÍCIO 2019, PARA CONSOLIDAÇÃO NA LEI ORÇAMENTÁRIA ANUAL DO MUNICÍPIO DE LIMEIRA DO OESTE.</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2100/07_-_proj_resolucao_de_remanejamento.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2100/07_-_proj_resolucao_de_remanejamento.pdf</t>
   </si>
   <si>
     <t>REMANEJA DOTAÇÕES ORÇAMENTÁRIAS DA CÂMARA MUNICIPAL DE LIMEIRA DO OESTE - MG, NO EXERCÍCIO FINANCEIRO DE 2018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2136/08_-_proj_resolucao_de_remanejamento_SpwLHz0.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2136/08_-_proj_resolucao_de_remanejamento_SpwLHz0.pdf</t>
   </si>
   <si>
     <t>Remaneja dotações orçamentárias da Câmara Municipal de Limeira do Oeste-MG, no exercício financeiro de 2018 e dá outras providências.</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/1830/req01-2018-leandro-ailto-comp.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/1830/req01-2018-leandro-ailto-comp.pdf</t>
   </si>
   <si>
     <t>VENHO RESPEITOSAMENTE SOLICITAR DE VOSSA EXCELÊNCIA QUE PROCEDA À EXECUÇÃO DO PROGRAMA JOVEM APRENDIZ, NESTA CASA DE LEIS, DE ACORDO COM O ART. 429 DA CLT.</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
     <t>EDER DO MARIDEUS, JAPÃO, LEANDRO DA SAUDE, PAULINHO CORTEZ, TALITA FERRARI, TONHO DIVINO, WILLIAM BOZZA, ZACA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1831/1831_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1831/1831_texto_integral.pdf</t>
   </si>
   <si>
     <t>NÓS VEREADORES DESTA CASA LEGISLATIVA, REQUEREMOS A POSSIBILIDADE DE PAGAMENTO DA PRIMEIRA PARCELA DO DÉCIMO TERCEIRO SALÁRIO SER EFETIVADA NO MÊS DE REFERÊNCIA DE ANIVERSÁRIO DE CADA AGENTE POLÍTICO.</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1832/1832_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1832/1832_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIMOS RESPEITOSAMENTE SOLICITAR QUE VOSSA EXCELÊNCIA DETERMINE AS PROVIDÊNCIAS NECESSÁRIAS PARA QUE SEJA INSTALADO UM SISTEMA DE MONITORAMENTO E RASTREAMENTO DO VEÍCULO DESTA CASA DE LEIS, SISTEMA ESSE QUE EMITA RELATÓRIOS PARA ACOMPANHAMENTO DOS DESLOCAMENTOS.</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1833/1833_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1833/1833_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER AO SENHOR PREFEITO QUE ENVIE A ESTA CASA DE LEIS CÓPIA DOS EMPENHOS, CÓPIA DAS NOTAS FISCAIS, INCLUINDO OS VERSOS DAS MESMAS, TODOS REFERENTES A AQUISIÇÃO DE MEDICAMENTOS, MATERIAIS MÉDICO-HOSPITALARES E ODONTOLÓGICOS, NO PERÍODO ENTRE 1° DE JANEIRO A 31 DE DEZEMBRO DE 2017.</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1834/1834_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1834/1834_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER AO SENHOR PREFEITO QUE ENVIE A ESTA CASA DE LEIS CÓPIA DO CONTRATO FIRMADO ENTRE O MUNICÍPIO E A EMPRESA "LH7 CONSULTORIA E NEGÓCIOS LTDA -ME" NO ANO DE 2017 E TERMO ADITIVO, SE HOUVER.</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1861/1861_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1861/1861_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE O PAGAMENTO DO VALE ALIMENTAÇÃO, AOS SERVIDORES PÚBLICOS DO PODER EXECUTIVO MUNICIPAL, VISTO QUE DESDE O ANO DE 2014, FOI SANCIONADA A LEI QUE O INSTITUIU.</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1866/1866_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1866/1866_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÓPIA DE TODOS OS REQUERIMENTOS, RELATÓRIOS DE VIAGEM E DIÁRIAS DAS VIAGENS POR MIM REALIZADAS DESDE 1º DE JANEIRO DE 2017 ATÉ A PRESENTE DATA.</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1867/1867_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1867/1867_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A ADESÃO DESTA CÂMARA AO PARLAMENTO JOVEM DE MINAS EDIÇÃO 2018, COM A ASSINATURA DO TERMO ANEXO.</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1878/1878_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1878/1878_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, COM FUNDAMENTO NO ART. 202 DO RI REQUER CÓPIA DO ÁUDIO, NA ÍNTEGRA, DA 4ª REUNIÃO ORDINÁRIA, REALIZADA DIA 1º DE MARÇO.</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1882/1882_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1882/1882_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A VOSSA EXCELÊNCIA QUE DETERMINE A TRANSMISSÃO DO ÁUDIO DA 4ª REUNIÃO ORDINÁRIA DESTA CASA DE LEIS REALIZADA NO DIA 1º DE MARÇO DO CORRENTE ANO, COMO CUMPRIMENTO DO CONTRATO ENTRE A ASSOCIAÇÃO CITADA E ESTA CÂMARA, BEM COMO O PREVISTO NA LEI FEDERAL Nº 12.527/2011 &amp;#8211; LEI DE ACESSO À INFORMAÇÃO.</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1883/1883_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1883/1883_texto_integral.pdf</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1884/1884_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1884/1884_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÓPIA DO ÁUDIO DA 4ª REUNIÃO ORDINÁRIA DESTA CASA, REALIZADA DIA 1º DE MARÇO.</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1885/1885_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1885/1885_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER AO SENHOR PREFEITO QUE ENVIE A ESTA CASA DE LEIS UM RELATÓRIO ACERCA DA EXECUÇÃO DA LEI 795, DE 03 DE OUTUBRO DE 2017, QUE CRIOU O PROGRAMA LIMEIRA CIDADÃ.</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1895/1895_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1895/1895_texto_integral.pdf</t>
   </si>
   <si>
     <t>CESSÃO DE USO DAS DEPENDÊNCIAS DA CÂMARA MUNICIPAL PARA REALIZAÇÃO DO LANÇAMENTO DO PROJETO PARLAMENTO JOVEM MINAS 2018.</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1896/1896_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1896/1896_texto_integral.pdf</t>
   </si>
   <si>
     <t>CESSÃO DE USO DAS DEPENDÊNCIAS DA CÂMARA PARA REALIZAÇÃO DA REUNIÃO REFERENTE AO PROJETO PRÓ MANANCIAIS, NO DIA 05 DE ABRIL.</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1917/1917_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1917/1917_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIMOS POR ESTE SOLICITAR A VOSSA EXCELÊNCIA UM RELATÓRIO DE DESPESAS DESTA CASA, DESDE 1O DE JANEIRO DO CORRENTE ANO ATÉ A PRESENTE DATA.</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1918/1918_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1918/1918_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO AS DEPENDÊNCIAS DA CÂMARA PARA REALIZAÇÃO DA REUNIÃO REFERENTE AO PROJETO PRÓ MANANCIAIS NOS DIAS 12, 13, 19 E 26 DE ABRIL.</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1919/1919_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1919/1919_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A RETIFICAÇÃO DA SOLICITAÇÃO DE VEÍCULO COM DESTINO AO TERMINAL RODOVIÁRIO DE UBERABA, NA DATA DE 05/02/2018.</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1920/1920_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1920/1920_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIA DO ÁUDIO, NA ÍNTEGRA, DA 6ª REUNIÃO ORDINÁRIA DESTA CASA DE LEIS, REALIZADA DIA 05 DE ABRIL.</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1921/1921_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1921/1921_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER AO SENHOR PREFEITO QUE ENVIE A ESTA CASA DE LEIS UMA RELAÇÃO EM QUE CONSTE QUAIS AS INSTITUIÇÕES ESTÃO RECEBENDO SUBVENÇÕES, NOS TERMOS DA LEI NO 603 DE 29/12/2017, E, SE HOUVER ALGUMA QUE NÃO ESTÁ RECEBENDO, QUE SEJA INFORMADO O MOTIVO PARA O NÃO PAGAMENTO.</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1922/1922_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1922/1922_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIA DO ÁUDIO,NA ÍNTEGRA, DA 7ª REUNIÃO ORDINÁRIA DESTA CASA, REALIZADA DIA 19 DE ABRIL.</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1923/1923_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1923/1923_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO DIRETOR RADIO VIVA VOZ, SIDNEI MARAIA, QUE ABRA ESPAÇO NA PROGRAMAÇÃO PARA QUE FAÇAMOS ESCLARECIMENTOS SOBRE ASSUNTOS RELEVANTES À POPULAÇÃO NO DIA 23 DE ABRIL DO CORRENTE ANO ÀS 11 HORAS.</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1924/1924_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1924/1924_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO DIRETOR DA RADIO VIVA VOZ, SIDNEI MARAIA, CÓPIA DOS ÁUDIOS DAS TRÊS ÚLTIMAS REUNIÕES DA CÂMARA, (5ª, 6ª E 7ª), REALIZADAS DIAS 15/03, 05/04 E 19/04.</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
     <t>SOLICITAÇÃO. NÃO FOI FEITO REQUERIMENTO COM O Nº CITADO.</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1935/1935_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1935/1935_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A VOSSA EXCELÊNCIA CESSÃO DE USO DAS DEPENDÊNCIAS DA CÂMARA MUNICIPAL DE LIMEIRA DO OESTE PARA REALIZAÇÃO DA REUNIÃO REFERENTE AO PROJETO PRÓ MANANCIAIS,_x000D_
 NO DIA O3 DE MAIO DO CORRENTE ANO, ÀS 19 HORAS.</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1936/1936_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1936/1936_texto_integral.pdf</t>
   </si>
   <si>
     <t>RELATÓRIO DE DESPESAS DESTA CASA.</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1937/1937_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1937/1937_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR PREFEITO QUE ENVIE A ESTA CASA DE LEIS, CÓPIA DE TODAS AS EVENTUAIS MULTAS PAGAS OU NÃO RELATIVAS AO VEÍCULO CHEV/SPIN 1.8, PLACA PYX - 4878, BEM COMO CÓPIAS DE TODOS OS CUPONS FISCAIS DE ABASTECIMENTO E RELATÓRIOS DE VIAGEM DESSE VEÍCULO.</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1938/1938_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1938/1938_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR PREFEITO QUE ENVIA A ESTA CASA DE LEIS, RELATÓRIO CONSTANDO TOAS AS DESPESAS DA SECRETARIA MUNICIPAL DE ESPORTE, NO PERÍODO DE 1º DE JANEIRO ATÉ A PRESENTE DATA.</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1947/1947_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1947/1947_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE AILTO, SOLICITO CESSÃO DE USO DAS DEPENDÊNCIAS DA CÂMARA PARA REALIZAÇÃO DA REUNIÃO REFERENTE AO PROJETO PRÓ MANANCIAIS, DIA 14 DE MAIO.</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1948/1948_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1948/1948_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE AILTO, REQUER CÓPIA DO ÁUDIO, NA INTEGRA DA 8º RO DESTA CASA, REALIZADA DIA 03 DE MAIO.</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1949/1949_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1949/1949_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR SIDNEI MARAIA, DIRETOR DA VIVA VOZ, SOLICITO CÓPIA DO ÁUDIO DA 8ª RO, REALIZADA DIA 03 DE MAIO.</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
     <t>ZACA, AILTO MORAES, EDER DO MARIDEUS, JAPÃO, LEANDRO DA SAUDE, PAULINHO CORTEZ, TALITA FERRARI, WILLIAM BOZZA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1950/1950_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1950/1950_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER DO PREFEITO TODOS OS NOMES DOS SERVIDORES CONTRATADOS E COMISSIONADOS, DE 1º DE JANEIRO ATÉ A PRESENTE DATA.</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2032/2032_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2032/2032_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SENHOR PRESIDENTE, SOLICITO CÓPIA DO ÁUDIO, NA ÍNTEGRA, DA 9ª RO, REALIZADA DIA 17 DE MAIO. </t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2033/2033_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2033/2033_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, SOLICITO CESSÃO DE USO DAS DEPENDÊNCIAS DA CÂMARA PARA REALIZAÇÃO DA PLENÁRIA MUNICIPAL DO PROJETO PARLAMENTO JOVEM DE MINAS 2018.</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2034/2034_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2034/2034_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, SOLICITAMOS RELATÓRIO DE DESPESAS DESTA CASA, REFERENTE AO PAGAMENTO DE SERVIÇOS DE JORNAL IMPRESSO, DE JANEIRO DE 2017 ATÉ A PRESENTE DATA.</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2035/2035_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2035/2035_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, VIMOS POR ESTE SOLICITAR RELATÓRIO ANALÍTICO DE EMPENHO COM HISTÓRICO DESDE 1º DE JANEIRO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2036/2036_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2036/2036_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PLENÁRIO, REQUERER AO PREFEITO QUE ENVIE CÓPIA DAS F. A, (FICHA DE ATENDIMENTO) E FOLHA DE PONTO DOS MÉDICOS E SERVIDORES DA UNIDADES DE ATENDIMENTO IMEDIATO MARIVONE RIBEIRO LACERDA, REFERENTE AO DIA 03 DE SETEMBRO NO PERÍODO DAS 07 ÀS 19 HORAS.</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2037/2037_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2037/2037_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, SOLICITO QUE SEJA DETERMINADO UM PRAZO PARA QUE OS RELATÓRIOS SEJAM REVISADOS, ATUALIZADOS E ASSINADOS PELOS SENHORES VEREADORES PARA QUE REGULARIZEM SUA SITUAÇÃO JUNTO AO SETOR COMPETENTE.</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2038/2038_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2038/2038_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PLENÁRIO, REQUERER DO PREFEITO QUE ENVIE RELATÓRIO CONSTANDO TODAS AS DIÁRIAS PAGAS AOS SECRETÁRIOS MUNICIPAIS NO PERÍODO DE 1º A 31 DE AGOSTO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2049/2049_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2049/2049_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER DO PREFEITO UM RELATÓRIO CONTENDO TODOS OS GASTOS COM OS VEÍCULOS DO TRANSPORTE ESCOLAR E UNIVERSITÁRIO, DESTE 1º DE JANEIRO DE 2018 ATÉ A PRESENTE DATA.</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2066/2066_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2066/2066_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO CÓPIA DE TODAS AS SOLICITAÇÕES DO VEÍCULO, TODOS OS REEMBOLSOS COM OS CUPONS FISCAIS, CÓPIA CUPONS FISCAIS DE ABASTECIMENTO.</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2067/2067_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2067/2067_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÓPIA DE TODAS AS MULTAS DO VEÍCULO OFICIAL DESTA CASA DE LEIS, REFERENTE AO PERÍODO DE 1º/01/2017 ATÉ A PRESENTE DATA.</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2071/2071_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2071/2071_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, SOLICITO A RETIFICAÇÃO DA SOLICITAÇÃO DE VEÍCULO, COM DESTINO À ALMG, PARA PARTICIPAR DA PLENÁRIA FINAL DO PARLAMENTO JOVEM 2017.</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2088/044-leandro-talita-copia_de_multas_relativas_ao_veiculo.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2088/044-leandro-talita-copia_de_multas_relativas_ao_veiculo.pdf</t>
   </si>
   <si>
     <t>Ao Senhor, Evandro Marcelo Franchi, Delegado do Departamento de Trânsito de ITURAMA-MG,  vimos respeitosamente REQUERER a cópia das multas referentes ao veículo oficial desta Casa de Leis, Chevrolet/Cobalt 1.8 LTZ, placa PWL 8876 (cópia do documento anexa).</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2089/045-talita-ailto-requer_ata_na_integra.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2089/045-talita-ailto-requer_ata_na_integra.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, Venho respeitosamente REQUER que ata da 17ª Reunião Ordinária seja feita NA ÍNTEGRA a partir do momento em que é dada a palavra aos Vereadores que desejaram se manifestar.</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2090/046-talita-ailto-requer_ata_na_integra_18a_ro.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2090/046-talita-ailto-requer_ata_na_integra_18a_ro.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, Venho respeitosamente REQUER que ata da 18ª Reunião Ordinária, realizada no dia 04/10/2018, seja feita NA ÍNTEGRA ou ao menos um resumo a partir do momento em que é dada a palavra aos Vereadores que desejaram se manifestar.</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2091/req47-2018.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2091/req47-2018.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, REQUEREREMOS que as falas dos Vereador também constem da ata, resumidamente, já que até a presente data não consta o resumo das fala apenas sendo citado qual Vereador fez uso da palavra.</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2093/48-talita-requer_atas_resumidas_ao_1o_secretario.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2093/48-talita-requer_atas_resumidas_ao_1o_secretario.pdf</t>
   </si>
   <si>
     <t>Senhor Eder Aguiar, Primeiro Secretário, requeiro que as falas dos Vereadores também constem da ata, mesmo que resumidamente.</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2094/49-2018-comp.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2094/49-2018-comp.pdf</t>
   </si>
   <si>
     <t>Senhor Douglas Lorena, Procurador Chefe, requeremos que vossa senhoria redija dois projetos, sendo um para propôr alteração da Lei Orgânica e outro para alteração do Regimento Interno.</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2095/50-2018-jovemaprendiz-comp.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2095/50-2018-jovemaprendiz-comp.pdf</t>
   </si>
   <si>
     <t>Senhor Ailto de Moraes, Presidente, solicito cessão da sala de reunião no dia 07 de novembro, das 07 às 17 horas para entrevistas realizadas pela Usina Coruripe para seleção dos jovens que serão contratados pelo Programa Jovem Aprendiz.</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2096/51-2018-comp.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2096/51-2018-comp.pdf</t>
   </si>
   <si>
     <t>Senhor, Douglas Lorena, Procurador Chefe, tendo em vista a resposta de V. Sa. sobre o requerimento 49, informamos que o requerimento solicita a confecção do projeto, não quer dizer que apenas nós dois sejamos os autores.</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2097/52-2018-douglas-prefeito-comp_e0i3Sts.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2097/52-2018-douglas-prefeito-comp_e0i3Sts.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, Pedro Socorro, requer seja providenciada errata para retificar a Lei nº 819/2018.</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2130/53-2018-leandroailto.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2130/53-2018-leandroailto.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Ailto Moraes, requeiro que seja passada a multa em referência para que eu possa ter ciência e ressarcir V. Exa o valor pago.</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2131/54-2018-leandrotalitaplenario.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2131/54-2018-leandrotalitaplenario.pdf</t>
   </si>
   <si>
     <t>Ao plenário, requeremos que sejam tomadas as providências necessárias para regulamentar e tornar obrigatório o arquivamento de todos os cupons fiscais de produtos fornecidos a esta Casa de Leis, para que seja identificada a pessoa que fizer a compra.</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2132/55-2018-talitaailto.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2132/55-2018-talitaailto.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, em conformidade com o Art. 149 do RI, requeiro a palavra pelo tempo de 20 minutos para tratar de assuntos de interesse da Comunidade.</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2133/56-2018-paulinhoailto.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2133/56-2018-paulinhoailto.pdf</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2134/57-2018-zacaailto.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2134/57-2018-zacaailto.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -4000,67 +4000,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1835/1835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1836/1836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1837/1837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1838/1838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1839/1839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1843/1843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1844/1844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1845/1845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1862/1862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1876/1876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1877/1877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1881/1881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1911/1911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1912/1912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1925/1925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1926/1926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1951/1951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1952/1952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1953/1953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1975/1975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1976/1976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1977/1977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1978/1978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1979/1979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1980/1980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1992/1992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2008/2008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2009/2009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2048/2048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2068/2068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2069/2069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2070/2070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2085/ind-33-2018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2086/ind-34-2018.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2087/ind-35-2018.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2098/ind-36-2018.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2099/ind-37-2018.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2101/ind-38-2018-comp.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2102/ind-39-2018-comp.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1821/1821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1822/1822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1823/1823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1824/1824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1825/1825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1826/1826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1846/1846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1847/1847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1848/1848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1849/1849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1850/1850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1851/1851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1852/1852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1853/1853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1854/1854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1855/1855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1856/1856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1857/1857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1858/1858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1859/1859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1860/1860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1868/1868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1869/1869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1870/1870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1871/1871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1872/1872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1873/1873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1874/1874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1886/1886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1887/1887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1888/1888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1889/1889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1890/1890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1891/1891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1892/1892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1893/1893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1894/1894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1897/1897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1898/1898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1899/1899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1900/1900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1901/1901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1902/1902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1903/1903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1904/1904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1905/1905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1906/1906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1907/1907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1908/1908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1927/1927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1928/1928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1929/1929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1930/1930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1931/1931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1932/1932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1939/1939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1940/1940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1941/1941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1942/1942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1943/1943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1944/1944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1945/1945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1946/1946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1954/1954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1955/1955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1956/1956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1957/1957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1961/1961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1962/1962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1963/1963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1964/1964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1965/1965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1966/1966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1969/1969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1970/1970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1971/1971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1972/1972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1973/1973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1974/1974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1981/1981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1982/1982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1983/1983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1984/1984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1985/1985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1986/1986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1987/1987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1988/1988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1994/1994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1995/1995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1996/1996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1997/1997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1998/1998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1999/1999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2000/2000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2001/2001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2002/2002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2003/2003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2004/2004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2005/2005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2006/2006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2007/2007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2014/2014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2015/2015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2016/2016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2017/2017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2018/2018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2019/2019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2020/2020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2021/2021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2026/2026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2027/2027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2028/2028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2029/2029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2040/2040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2041/2041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2042/2042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2043/2043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2044/2044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2045/2045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2046/2046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2050/2050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2051/2051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2052/2052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2053/2053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2054/2054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2055/2055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2056/2056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2057/2057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2058/2058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2059/2059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2072/2072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2073/2073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2074/2074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2075/2075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2076/2076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2078/137_-_convocacao_19a_ro.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2083/of_142-2018_qNeKGDs.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2084/of_143-2018.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2103/of_144-2018.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2104/of_145-2018.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2105/of_146-2018.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2106/of_149-2018.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2107/of_148-2018.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2108/of_149-2018.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2109/150-leandro-talita-universidade_brasil.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2110/of_151-2018-comp.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2111/of_152-2018.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2112/of_153-2018.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2113/of_154-2018.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2114/of_155-2018-comp.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2115/of_156-2018-comp.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2116/of_157-2018-comp.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2117/of_158-2018-comp.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2118/of_159-2018-comp.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2119/of_160-2018-comp.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2120/of_161-2018-comp.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2121/of_162-2018-comp.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2122/of_163-2018-comp.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2123/of_164-2018-comp.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2124/of_165-2018-comp.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2125/of_166-2018-comp.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2155/of167-2018-c.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2156/of168-173-2018-c.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2157/of169-173-2018-c.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2158/of170-2018-c.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2159/of171-2018-c.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2160/of172-2018-c.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2161/of173-2018-c.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2162/of174-2018-c.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2163/of175-2018-c.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2164/of176-2018-c.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2165/of177-2018-c.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2166/of178-2018-c.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2167/of179-2019ailto-robson-incra-1.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2168/180-ailto-prefeito-devolucao_de_repasse.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1914/1914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2129/02-2018-cidadao-honorario-prof-eliel.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1841/1841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1863/1863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1864/1864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1933/1933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1958/1958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2092/oficio_218-2018-gp-projleicomp06-comp.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2135/of260-2018-gp-projleicomp07-c.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1820/1820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1840/1840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1875/1875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1879/1879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1880/1880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1909/1909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1910/1910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1913/1913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1915/1915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1916/1916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1968/1968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1989/1989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1990/1990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/1991/projetoleiord-14-cemiterio-2018-10-31.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1993/1993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2022/2022_texto_integral.docx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2023/2023_texto_integral.docx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2024/2024_texto_integral.docx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2025/2025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2030/2030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2031/2031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2047/2047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2060/2060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2061/2061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2062/2062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2065/2065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2126/of243-2018-gp-proj-lei27-comp_v9yYwFP.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2127/of246-2018-gp-projleiord28-comp.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1827/1827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1828/1828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1959/1959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/1960/plol-04-2018-ailtoisentaiptu-c.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2012/2012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2013/2013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2063/2063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2064/2064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2077/plol09-seguranca_bancos.odt" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1829/1829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1842/1842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1865/1865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1967/1967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2010/2010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2011/2011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2100/07_-_proj_resolucao_de_remanejamento.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2136/08_-_proj_resolucao_de_remanejamento_SpwLHz0.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/1830/req01-2018-leandro-ailto-comp.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1831/1831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1832/1832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1833/1833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1834/1834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1861/1861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1866/1866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1867/1867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1878/1878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1882/1882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1883/1883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1884/1884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1885/1885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1895/1895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1896/1896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1917/1917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1918/1918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1919/1919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1920/1920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1921/1921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1922/1922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1923/1923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1924/1924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1935/1935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1936/1936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1937/1937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1938/1938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1947/1947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1948/1948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1949/1949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1950/1950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2032/2032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2033/2033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2034/2034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2035/2035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2036/2036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2037/2037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2038/2038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2049/2049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2066/2066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2067/2067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2071/2071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2088/044-leandro-talita-copia_de_multas_relativas_ao_veiculo.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2089/045-talita-ailto-requer_ata_na_integra.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2090/046-talita-ailto-requer_ata_na_integra_18a_ro.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2091/req47-2018.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2093/48-talita-requer_atas_resumidas_ao_1o_secretario.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2094/49-2018-comp.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2095/50-2018-jovemaprendiz-comp.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2096/51-2018-comp.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2097/52-2018-douglas-prefeito-comp_e0i3Sts.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2130/53-2018-leandroailto.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2131/54-2018-leandrotalitaplenario.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2132/55-2018-talitaailto.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2133/56-2018-paulinhoailto.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2134/57-2018-zacaailto.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1835/1835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1836/1836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1837/1837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1838/1838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1839/1839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1843/1843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1844/1844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1845/1845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1862/1862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1876/1876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1877/1877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1881/1881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1911/1911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1912/1912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1925/1925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1926/1926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1951/1951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1952/1952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1953/1953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1975/1975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1976/1976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1977/1977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1978/1978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1979/1979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1980/1980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1992/1992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2008/2008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2009/2009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2048/2048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2068/2068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2069/2069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2070/2070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2085/ind-33-2018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2086/ind-34-2018.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2087/ind-35-2018.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2098/ind-36-2018.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2099/ind-37-2018.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2101/ind-38-2018-comp.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2102/ind-39-2018-comp.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1821/1821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1822/1822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1823/1823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1824/1824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1825/1825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1826/1826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1846/1846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1847/1847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1848/1848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1849/1849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1850/1850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1851/1851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1852/1852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1853/1853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1854/1854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1855/1855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1856/1856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1857/1857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1858/1858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1859/1859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1860/1860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1868/1868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1869/1869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1870/1870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1871/1871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1872/1872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1873/1873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1874/1874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1886/1886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1887/1887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1888/1888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1889/1889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1890/1890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1891/1891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1892/1892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1893/1893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1894/1894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1897/1897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1898/1898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1899/1899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1900/1900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1901/1901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1902/1902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1903/1903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1904/1904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1905/1905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1906/1906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1907/1907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1908/1908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1927/1927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1928/1928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1929/1929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1930/1930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1931/1931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1932/1932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1939/1939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1940/1940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1941/1941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1942/1942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1943/1943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1944/1944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1945/1945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1946/1946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1954/1954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1955/1955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1956/1956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1957/1957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1961/1961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1962/1962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1963/1963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1964/1964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1965/1965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1966/1966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1969/1969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1970/1970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1971/1971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1972/1972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1973/1973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1974/1974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1981/1981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1982/1982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1983/1983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1984/1984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1985/1985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1986/1986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1987/1987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1988/1988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1994/1994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1995/1995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1996/1996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1997/1997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1998/1998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1999/1999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2000/2000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2001/2001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2002/2002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2003/2003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2004/2004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2005/2005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2006/2006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2007/2007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2014/2014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2015/2015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2016/2016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2017/2017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2018/2018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2019/2019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2020/2020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2021/2021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2026/2026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2027/2027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2028/2028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2029/2029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2040/2040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2041/2041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2042/2042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2043/2043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2044/2044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2045/2045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2046/2046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2050/2050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2051/2051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2052/2052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2053/2053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2054/2054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2055/2055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2056/2056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2057/2057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2058/2058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2059/2059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2072/2072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2073/2073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2074/2074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2075/2075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2076/2076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2078/137_-_convocacao_19a_ro.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2083/of_142-2018_qNeKGDs.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2084/of_143-2018.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2103/of_144-2018.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2104/of_145-2018.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2105/of_146-2018.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2106/of_149-2018.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2107/of_148-2018.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2108/of_149-2018.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2109/150-leandro-talita-universidade_brasil.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2110/of_151-2018-comp.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2111/of_152-2018.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2112/of_153-2018.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2113/of_154-2018.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2114/of_155-2018-comp.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2115/of_156-2018-comp.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2116/of_157-2018-comp.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2117/of_158-2018-comp.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2118/of_159-2018-comp.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2119/of_160-2018-comp.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2120/of_161-2018-comp.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2121/of_162-2018-comp.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2122/of_163-2018-comp.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2123/of_164-2018-comp.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2124/of_165-2018-comp.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2125/of_166-2018-comp.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2155/of167-2018-c.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2156/of168-173-2018-c.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2157/of169-173-2018-c.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2158/of170-2018-c.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2159/of171-2018-c.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2160/of172-2018-c.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2161/of173-2018-c.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2162/of174-2018-c.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2163/of175-2018-c.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2164/of176-2018-c.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2165/of177-2018-c.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2166/of178-2018-c.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2167/of179-2019ailto-robson-incra-1.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2168/180-ailto-prefeito-devolucao_de_repasse.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1914/1914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2129/02-2018-cidadao-honorario-prof-eliel.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1841/1841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1863/1863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1864/1864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1933/1933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1958/1958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2092/oficio_218-2018-gp-projleicomp06-comp.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2135/of260-2018-gp-projleicomp07-c.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1820/1820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1840/1840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1875/1875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1879/1879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1880/1880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1909/1909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1910/1910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1913/1913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1915/1915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1916/1916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1968/1968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1989/1989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1990/1990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/1991/projetoleiord-14-cemiterio-2018-10-31.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1993/1993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2022/2022_texto_integral.docx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2023/2023_texto_integral.docx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2024/2024_texto_integral.docx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2025/2025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2030/2030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2031/2031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2047/2047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2060/2060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2061/2061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2062/2062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2065/2065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2126/of243-2018-gp-proj-lei27-comp_v9yYwFP.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2127/of246-2018-gp-projleiord28-comp.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1827/1827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1828/1828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1959/1959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/1960/plol-04-2018-ailtoisentaiptu-c.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2012/2012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2013/2013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2063/2063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2064/2064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2077/plol09-seguranca_bancos.odt" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1829/1829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1842/1842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1865/1865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1967/1967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2010/2010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2011/2011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2100/07_-_proj_resolucao_de_remanejamento.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2136/08_-_proj_resolucao_de_remanejamento_SpwLHz0.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/1830/req01-2018-leandro-ailto-comp.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1831/1831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1832/1832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1833/1833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1834/1834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1861/1861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1866/1866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1867/1867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1878/1878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1882/1882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1883/1883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1884/1884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1885/1885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1895/1895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1896/1896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1917/1917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1918/1918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1919/1919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1920/1920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1921/1921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1922/1922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1923/1923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1924/1924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1935/1935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1936/1936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1937/1937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1938/1938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1947/1947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1948/1948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1949/1949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/1950/1950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2032/2032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2033/2033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2034/2034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2035/2035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2036/2036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2037/2037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2038/2038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2049/2049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2066/2066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2067/2067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2018/2071/2071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2088/044-leandro-talita-copia_de_multas_relativas_ao_veiculo.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2089/045-talita-ailto-requer_ata_na_integra.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2090/046-talita-ailto-requer_ata_na_integra_18a_ro.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2091/req47-2018.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2093/48-talita-requer_atas_resumidas_ao_1o_secretario.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2094/49-2018-comp.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2095/50-2018-jovemaprendiz-comp.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2096/51-2018-comp.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2097/52-2018-douglas-prefeito-comp_e0i3Sts.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2130/53-2018-leandroailto.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2131/54-2018-leandrotalitaplenario.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2132/55-2018-talitaailto.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2133/56-2018-paulinhoailto.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2018/2134/57-2018-zacaailto.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H332"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="125.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="133.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="132.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>