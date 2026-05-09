--- v2 (2026-03-10)
+++ v3 (2026-05-09)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2597" uniqueCount="1216">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2605" uniqueCount="1221">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -3660,50 +3660,65 @@
     <t>1784</t>
   </si>
   <si>
     <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1784/1784_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PREFEITO, QUE TODOS OS CARTUCHO DE TONER E TINTAS (ORIGINAIS) E REFIS "ECOTANK" ORIGINAIS FORNECIDOS PELA EMPRESA RICARDO BARBOSA LORENA - ME, SEJAM COLOCADOS OS NÚMEROS DE SÉRIE NAS NOTAS FISCAIS. </t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
     <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1785/1785_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DE VOSSA EXCELÊNCIA O CUSTEIO DAS DESPESAS RELATIVAS À MINHA PARTICIPAÇÃO NO CURSO EM TELA, ENQUANTO COORDENADOR MUNICIPAL DO PARLAMENTO JOVEM.</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
     <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1786/1786_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO QUE SEJA ESPECIFICADO O SETOR EM QUE ESTÃO SENDO UTILIZADOS OS EQUIPAMENTOS REFERENTE AO CONTRATO ADMINISTRATIVO Nº 060/2017.</t>
+  </si>
+  <si>
+    <t>4958</t>
+  </si>
+  <si>
+    <t>VETO</t>
+  </si>
+  <si>
+    <t>Veto</t>
+  </si>
+  <si>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2017/4958/veto_parcial_prlo13-2017.pdf</t>
+  </si>
+  <si>
+    <t>RERRATIFICAÇÃO - VETO PARCIAL À PROPOSIÇÃO Nº 13/2017, VETO AO PARÁGRAFO ÚNICO DO ART. 5º, INSERIDO PELA EMENDA ADITIVA Nº 01/2017, AO PROJETO DE LEI Nº 12, DE 06 DE JUNHO DE 2017, O QUAL "CRIA O PROGRAMA "LIMEIRA CIDADÃ" E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -4007,67 +4022,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1498/1498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1499/1499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1500/1500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1501/1501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1504/1504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1505/1505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1506/1506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1507/1507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1508/1508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1509/1509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1510/1510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1511/1511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1512/1512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1527/1527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1528/1528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1529/1529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1530/1530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1531/1531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1532/1532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1533/1533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1534/1534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1535/1535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1573/1573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1574/1574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1575/1575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1576/1576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1583/1583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1589/1589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1590/1590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1600/1600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1601/1601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1625/1625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1626/1626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1627/1627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1628/1628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1629/1629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1630/1630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1631/1631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1632/1632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1633/1633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1702/1702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1703/1703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1713/1713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1714/1714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1715/1715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1716/1716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1717/1717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1718/1718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1719/1719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1720/1720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1721/1721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1738/1738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1739/1739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1740/1740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1764/1764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1806/1806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1807/1807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1808/1808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1809/1809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1810/1810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1811/1811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1812/1812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1585/1585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1722/1722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1763/1763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1513/1513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1514/1514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1515/1515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1516/1516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1517/1517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1518/1518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1519/1519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1520/1520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1521/1521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1536/1536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1537/1537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1538/1538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1539/1539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1540/1540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1541/1541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1542/1542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1543/1543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1544/1544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1545/1545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1546/1546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1547/1547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1548/1548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1549/1549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1550/1550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1551/1551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1552/1552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1553/1553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1554/1554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1555/1555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1556/1556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1557/1557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1558/1558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1559/1559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1560/1560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1561/1561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1562/1562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1563/1563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1564/1564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1565/1565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1566/1566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1567/1567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1568/1568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1569/1569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1570/1570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1571/1571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1572/1572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1591/1591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1592/1592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1593/1593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1594/1594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1595/1595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1596/1596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1597/1597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1598/1598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1599/1599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1602/1602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1603/1603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1604/1604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1605/1605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1606/1606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1607/1607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1608/1608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1609/1609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1610/1610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1611/1611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1612/1612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1613/1613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1614/1614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1615/1615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1616/1616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1617/1617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1618/1618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1619/1619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1620/1620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1621/1621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1622/1622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1623/1623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1624/1624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1642/1642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1643/1643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1644/1644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1645/1645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1646/1646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1647/1647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1649/1649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1650/1650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1651/1651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1652/1652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1657/1657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1658/1658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1659/1659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1660/1660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1661/1661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1662/1662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1663/1663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1664/1664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1665/1665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1666/1666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1673/1673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1674/1674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1675/1675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1676/1676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1677/1677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1678/1678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1679/1679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1680/1680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1681/1681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1682/1682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1683/1683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1684/1684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1685/1685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1686/1686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1687/1687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1688/1688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1689/1689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1690/1690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1691/1691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1692/1692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1693/1693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1694/1694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1695/1695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1696/1696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1697/1697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1698/1698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1699/1699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1700/1700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1701/1701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1706/1706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1707/1707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1708/1708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1709/1709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1710/1710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1711/1711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1712/1712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1727/1727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1728/1728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1729/1729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1730/1730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1731/1731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1732/1732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1733/1733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1734/1734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1735/1735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1736/1736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1737/1737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1748/1748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1749/1749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1750/1750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1752/1752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1753/1753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1754/1754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1755/1755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1756/1756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1757/1757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1758/1758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1759/1759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1760/1760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1770/1770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1771/1771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1772/1772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1773/1773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1774/1774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1775/1775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1776/1776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1777/1777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1778/1778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1779/1779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2017/1791/168-2017-gpc.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1792/1792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1793/1793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1794/1794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1795/1795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1796/1796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1797/1797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1798/1798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1799/1799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1801/1801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1802/1802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1803/1803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1804/1804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1805/1805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1814/1814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1815/1815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1816/1816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1817/1817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1818/1818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1819/1819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1578/1578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1788/1788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1789/1789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1486/1486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1582/1582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1648/1648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1653/1653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1654/1654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1705/1705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1745/1745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1769/1769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1485/1485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1502/1502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1503/1503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1522/1522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1523/1523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1524/1524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1525/1525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1579/1579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1580/1580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1581/1581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1584/1584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1655/1655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1671/1671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1672/1672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1704/1704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1723/1723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1724/1724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1726/1726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1765/1765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1766/1766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1767/1767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1768/1768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1780/1780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1781/1781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1790/1790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1487/1487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1751/1751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1670/1670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1725/1725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1747/1747_texto_integral.odt" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1787/1787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1813/1813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1577/1577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1586/1586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1587/1587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1588/1588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1634/1634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1635/1635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1636/1636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1637/1637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1638/1638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1639/1639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1640/1640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1641/1641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1656/1656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1667/1667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1668/1668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1669/1669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1741/1741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1742/1742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1743/1743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1744/1744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1746/1746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1761/1761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1762/1762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1782/1782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1783/1783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1784/1784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1785/1785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1786/1786_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1498/1498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1499/1499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1500/1500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1501/1501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1504/1504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1505/1505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1506/1506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1507/1507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1508/1508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1509/1509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1510/1510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1511/1511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1512/1512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1527/1527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1528/1528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1529/1529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1530/1530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1531/1531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1532/1532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1533/1533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1534/1534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1535/1535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1573/1573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1574/1574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1575/1575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1576/1576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1583/1583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1589/1589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1590/1590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1600/1600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1601/1601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1625/1625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1626/1626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1627/1627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1628/1628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1629/1629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1630/1630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1631/1631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1632/1632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1633/1633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1702/1702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1703/1703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1713/1713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1714/1714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1715/1715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1716/1716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1717/1717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1718/1718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1719/1719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1720/1720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1721/1721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1738/1738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1739/1739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1740/1740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1764/1764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1806/1806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1807/1807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1808/1808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1809/1809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1810/1810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1811/1811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1812/1812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1585/1585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1722/1722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1763/1763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1513/1513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1514/1514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1515/1515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1516/1516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1517/1517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1518/1518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1519/1519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1520/1520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1521/1521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1536/1536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1537/1537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1538/1538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1539/1539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1540/1540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1541/1541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1542/1542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1543/1543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1544/1544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1545/1545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1546/1546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1547/1547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1548/1548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1549/1549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1550/1550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1551/1551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1552/1552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1553/1553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1554/1554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1555/1555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1556/1556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1557/1557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1558/1558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1559/1559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1560/1560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1561/1561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1562/1562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1563/1563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1564/1564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1565/1565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1566/1566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1567/1567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1568/1568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1569/1569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1570/1570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1571/1571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1572/1572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1591/1591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1592/1592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1593/1593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1594/1594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1595/1595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1596/1596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1597/1597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1598/1598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1599/1599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1602/1602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1603/1603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1604/1604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1605/1605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1606/1606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1607/1607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1608/1608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1609/1609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1610/1610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1611/1611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1612/1612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1613/1613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1614/1614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1615/1615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1616/1616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1617/1617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1618/1618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1619/1619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1620/1620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1621/1621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1622/1622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1623/1623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1624/1624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1642/1642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1643/1643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1644/1644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1645/1645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1646/1646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1647/1647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1649/1649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1650/1650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1651/1651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1652/1652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1657/1657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1658/1658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1659/1659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1660/1660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1661/1661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1662/1662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1663/1663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1664/1664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1665/1665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1666/1666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1673/1673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1674/1674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1675/1675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1676/1676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1677/1677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1678/1678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1679/1679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1680/1680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1681/1681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1682/1682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1683/1683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1684/1684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1685/1685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1686/1686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1687/1687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1688/1688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1689/1689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1690/1690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1691/1691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1692/1692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1693/1693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1694/1694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1695/1695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1696/1696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1697/1697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1698/1698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1699/1699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1700/1700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1701/1701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1706/1706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1707/1707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1708/1708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1709/1709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1710/1710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1711/1711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1712/1712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1727/1727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1728/1728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1729/1729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1730/1730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1731/1731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1732/1732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1733/1733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1734/1734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1735/1735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1736/1736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1737/1737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1748/1748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1749/1749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1750/1750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1752/1752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1753/1753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1754/1754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1755/1755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1756/1756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1757/1757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1758/1758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1759/1759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1760/1760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1770/1770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1771/1771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1772/1772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1773/1773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1774/1774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1775/1775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1776/1776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1777/1777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1778/1778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1779/1779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2017/1791/168-2017-gpc.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1792/1792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1793/1793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1794/1794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1795/1795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1796/1796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1797/1797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1798/1798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1799/1799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1801/1801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1802/1802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1803/1803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1804/1804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1805/1805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1814/1814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1815/1815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1816/1816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1817/1817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1818/1818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1819/1819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1578/1578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1788/1788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1789/1789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1486/1486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1582/1582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1648/1648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1653/1653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1654/1654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1705/1705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1745/1745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1769/1769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1485/1485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1502/1502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1503/1503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1522/1522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1523/1523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1524/1524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1525/1525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1579/1579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1580/1580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1581/1581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1584/1584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1655/1655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1671/1671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1672/1672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1704/1704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1723/1723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1724/1724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1726/1726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1765/1765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1766/1766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1767/1767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1768/1768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1780/1780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1781/1781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1790/1790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1487/1487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1751/1751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1670/1670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1725/1725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1747/1747_texto_integral.odt" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1787/1787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1813/1813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1577/1577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1586/1586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1587/1587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1588/1588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1634/1634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1635/1635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1636/1636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1637/1637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1638/1638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1639/1639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1640/1640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1641/1641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1656/1656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1667/1667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1668/1668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1669/1669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1741/1741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1742/1742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1743/1743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1744/1744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1746/1746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1761/1761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1762/1762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1782/1782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1783/1783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1784/1784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1785/1785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2017/1786/1786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2017/4958/veto_parcial_prlo13-2017.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H326"/>
+  <dimension ref="A1:H327"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="40" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="125.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="100.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="103.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -12468,50 +12483,76 @@
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
         <v>1213</v>
       </c>
       <c r="B326" t="s">
         <v>9</v>
       </c>
       <c r="C326" t="s">
         <v>127</v>
       </c>
       <c r="D326" t="s">
         <v>1131</v>
       </c>
       <c r="E326" t="s">
         <v>1132</v>
       </c>
       <c r="F326" t="s">
         <v>1177</v>
       </c>
       <c r="G326" s="1" t="s">
         <v>1214</v>
       </c>
       <c r="H326" t="s">
         <v>1215</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327" t="s">
+        <v>1216</v>
+      </c>
+      <c r="B327" t="s">
+        <v>9</v>
+      </c>
+      <c r="C327" t="s">
+        <v>10</v>
+      </c>
+      <c r="D327" t="s">
+        <v>1217</v>
+      </c>
+      <c r="E327" t="s">
+        <v>1218</v>
+      </c>
+      <c r="F327" t="s">
+        <v>1006</v>
+      </c>
+      <c r="G327" s="1" t="s">
+        <v>1219</v>
+      </c>
+      <c r="H327" t="s">
+        <v>1220</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -12797,50 +12838,51 @@
     <hyperlink ref="G302" r:id="rId301"/>
     <hyperlink ref="G303" r:id="rId302"/>
     <hyperlink ref="G304" r:id="rId303"/>
     <hyperlink ref="G305" r:id="rId304"/>
     <hyperlink ref="G306" r:id="rId305"/>
     <hyperlink ref="G307" r:id="rId306"/>
     <hyperlink ref="G308" r:id="rId307"/>
     <hyperlink ref="G309" r:id="rId308"/>
     <hyperlink ref="G310" r:id="rId309"/>
     <hyperlink ref="G311" r:id="rId310"/>
     <hyperlink ref="G312" r:id="rId311"/>
     <hyperlink ref="G313" r:id="rId312"/>
     <hyperlink ref="G314" r:id="rId313"/>
     <hyperlink ref="G315" r:id="rId314"/>
     <hyperlink ref="G316" r:id="rId315"/>
     <hyperlink ref="G317" r:id="rId316"/>
     <hyperlink ref="G318" r:id="rId317"/>
     <hyperlink ref="G319" r:id="rId318"/>
     <hyperlink ref="G320" r:id="rId319"/>
     <hyperlink ref="G321" r:id="rId320"/>
     <hyperlink ref="G322" r:id="rId321"/>
     <hyperlink ref="G323" r:id="rId322"/>
     <hyperlink ref="G324" r:id="rId323"/>
     <hyperlink ref="G325" r:id="rId324"/>
     <hyperlink ref="G326" r:id="rId325"/>
+    <hyperlink ref="G327" r:id="rId326"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>