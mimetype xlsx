--- v0 (2026-01-26)
+++ v1 (2026-05-02)
@@ -51,2858 +51,2858 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1022/1022_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1022/1022_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE POSTE COM LUMINÁRIAS NA RUA PERU, ENTRE AS AVENIDAS VENEZUELA E EQUADOR.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>TATU</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1023/1023_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1023/1023_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSERTO DE UMA VALETA QUE SE FORMOU NO CRUZAMENTO DA AVENIDA URUGUAI COM RUA AMAZONAS.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PAULINHO CORTEZ</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1024/1024_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1024/1024_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSERTO DAS ESTRADAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>MARCINHO DA DONA AUREA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1050/1050_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1050/1050_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE O DEVIDO REPARO DE TODAS AS RUAS QUE ESTÃO ESBURACADAS, DANDO ESPECIAL ATENÇÃO A AVENIDA RIO GRANDE DO SUL NO TRECHO COMPREENDIDO ENTRE AS RUAS BRASIL ATÉ A RUA GOIÁS, E NA RUA GOIÁS ENTRE A AVENIDA RIO GRANDE DO SUL E AVENIDA MINAS GERAIS</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1066/1066_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1066/1066_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE A RECOLOCAÇÃO DOS EXAUSTORES EÓLICOS NO GINÁSIO POLIESPORTIVO MOACIR MARTINS DA SILVA (AZULÃO).</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>TONHO DIVINO, AILTO MORAES, EDER DO MARIDEUS, MARCINHO DA DONA AUREA, MAURICIO DO MERCADO, PAULINHO CORTEZ, TATU, ZACA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1067/1067_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1067/1067_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE VERBAS PARA A CONCLUSÃO DO ASFALTO NOS BAIRROS MORUMBI E BELA VISTA.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1068/1068_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1068/1068_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE BUSQUE VERBAS PARA A AQUISIÇÃO DE UMA ACADEMIA AO AR LIVRE A SER INSTALADA NA PRAÇA AMADOR JOSÉ DE QUEIROZ.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1069/1069_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1069/1069_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE A CONSTRUÇÃO DE UMA VALETA RASA PARA DRENAGEM DE ÁGUA NO CRUZAMENTO DA AVENIDA MINAS GERAIS COM A RUA AMAZONAS.</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>ZACA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1088/1088_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1088/1088_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE A LIMPEZA DA RUA NELSON ANASTÁCIO.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1089/1089_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1089/1089_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE A COLOCAÇÃO DE PORTÃO E GRADES EM ESTRUTURA METÁLICA NO VELÓRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1090/1090_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1090/1090_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE REPARO DA AVENIDA EQUADOR EM FRENTE À UNIDADE BÁSICA DE SAÚDE FRANCISCO SIMEÃO BEZERRA.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>TONHO DIVINO</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1113/1113_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1113/1113_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAÇA UMA REFORMA NA QUADRA DE ESPORTES DA COMUNIDADE SÃO JOSÉ, NA LOJINHA, INCLUINDO A RECUPERAÇÃO DA PARTE ELÉTRICA DO LOCAL.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1114/1114_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1114/1114_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE A COLOCAÇÃO DE UM POSTE COM LUMINÁRIA NA RUA NELSON ANASTÁCIO, NO ENTRE A RUA PERNAMBUCO E AVENIDA BOLÍVIA.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1115/1115_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1115/1115_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE A MANUTENÇÃO DA ESTRADA &amp;#8220;ADEMAR CUNHA&amp;#8221;.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1130/1130_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1130/1130_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE A DEVIDA MANUTENÇÃO EM VÁRIOS POSTES DE ENERGIA EM  NOSSA CIDADE, COLOCANDO AS LUMINÁRIAS QUE FALTAM.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>TONHO DIVINO, MAURICIO DO MERCADO</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1429/1429_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1429/1429_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAR A INDICAÇÃO Nº 005/2013, SOLICITANDO AO SENHOR PREFEITO QUE COLOQUE BICICLETÁRIOS EM FRENTE A PREFEITURA, À UNIDADE DE SAÚDE MARIVONE RIBEIRO DE LACERDA E À PRAÇA JOSÉ CÂNDIDO DE LIMA.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1430/1430_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1430/1430_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE A COLOCAÇÃO DAS GRELHAS NAS &amp;#8220;BOCAS DE LOBO&amp;#8221; SITUADAS NO CRUZAMENTO DAS RUAS RONDÔNIA, SANTA CATARINA E PARAÍSO.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1116/1116_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1116/1116_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO E RECONHECIMENTO A SENHORA IOLANDA APARECIDA FIRME CAVALCANTE, PELOS RELEVANTES SERVIÇOS MISSIONÁRIOS NO MUNICÍPIO DE LIMEIRA DO OESTE.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1252/1252_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1252/1252_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SENHOR ADEMAR DEZANETTI.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>OFI</t>
   </si>
   <si>
     <t>Ofício</t>
   </si>
   <si>
     <t>EDER DO MARIDEUS</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1011/1011_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1011/1011_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIMOS POR ESTE INFORMAR A NOVA COMPOSIÇÃO DA MESA DIRETORA DESTA CASA DE LEIS PARA O EXERCÍCIO DE 2016.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1012/1012_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1012/1012_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUISITAR 1ª PARCELA DUODÉCIMO, REFERENTE A JANEIRO.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>AILTO MORAES</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1013/1013_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1013/1013_texto_integral.pdf</t>
   </si>
   <si>
     <t>DIANTE DAS VÁRIAS RECLAMAÇÕES DO SITIANTES VIZINHOS DO LIXÃO, VENHO POR ESTE SOLICITAR QUE SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS PARA SANAR OS PROBLEMAS DO LOCAL.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1014/1014_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1014/1014_texto_integral.pdf</t>
   </si>
   <si>
     <t>HÁ NOS BAIRROS VELA VISTA E JARDIM MORUMBI A PRESENÇA CONSTANTE DE ANIMAIS SOLTOS, (VACAS E CAVALOS) PASTANDO NOS LOTES E ENTRANDO E DANIFICANDO OS QUINTAIS DAS PESSOAS.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1015/1015_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1015/1015_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO A VOSSA EXCELÊNCIA DOCUMENTOS CONTÁBEIS REFERENTE A DEZEMBRO DE 2015.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1016/1016_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1016/1016_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE VOSSA EXCELÊNCIA ENCAMINHE A ESTA CASA DE LEIS CÓPIA DOS DECRETOS QUE FIZERAM O REAJUSTE DO IPTU E DO ITBI PARA O ANO 2016.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1017/1017_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1017/1017_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO A VOSSA EXCELÊNCIA QUE ENVIE À CÂMARA MUNICIPAL UM PROJETO DE_x000D_
 LEI, INSTITUINDO O PROGRAMA DE REGULARIZAÇÃO FISCAL NO MUNICÍPIO DE LIMEIRA DO OESTE,_x000D_
 PARA PAGAMENTO PARCELADO DOS TRIBUTOS MUNICIPAIS (IPTU, ISSQN), COM DISPENSA,_x000D_
 DESCONTOS E/OU ABATIMENTOS NOS JUROS E MULTA.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1018/1018_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1018/1018_texto_integral.pdf</t>
   </si>
   <si>
     <t>DIANTE DE VÁRIAS RECLAMAÇÕES E QUESTIONAMENTOS DO PÚBLICO EM GERAL SOLICITO DE VOSSA SENHORIA AS SEGUINTES INFORMAÇÕES.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1019/1019_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1019/1019_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA SENHORIA PARA 1ª RO DIA 21 DE JANEIRO.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1031/1031_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1031/1031_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA SENHORIA PARA A 2ª RO, 04 DE FEVEREIRO.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1032/1032_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1032/1032_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO EXPEDIENTE APROVADO NA 1ª RO DIA 21 DE JANEIRO.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1033/1033_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1033/1033_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFORME SOLICITAÇÃO CONTIDA NO OFICIO 015/2016-GP DEVOLVO PROJETO DE LEI COMPLEMENTAR Nº 03.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1034/1034_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1034/1034_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR QUE SEJA TOMADAS AS PROVIDÊNCIAS EM RELAÇÃO AOS ENTULHOS DEPOSITADOS PELA CONSTRUTORA EM FRENTE AS CONSTRUÇÕES DOS POPULARES "PITS DOG" NO ESTACIONAMENTO DA PRAÇA JOSÉ CÂNDIDO DE LIMA.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1035/1035_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1035/1035_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS QUE SEJA ENCAMINHADO A ESTA CASA CÓPIA DO MEMORIAL E CROQUI QUE DELIMITA O PERÍMETRO URBANO E ÁREAS DE EXPANSÃO DEMONSTRANDO OS LOCAIS A QUE SE REFERE O PROJETO E OS LOTEAMENTOS EXISTENTES NELES.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>MARCINHO DA DONA AUREA, EDER DO MARIDEUS</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1036/1036_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1036/1036_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR INFORMAÇÕES A RESPEITO DA REALIZAÇÃO DAS AUDIÊNCIAS PÚBLICAS PREVISTAS NA LEI COMPLEMENTAR 101, HAJA VISTA QUE NÃO É DO NOSSO CONHECIMENTO O FATO DE QUE NO ANOS DE 2015 AS REFERIDAS AUDIÊNCIAS FORAM REALIZADAS.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1037/1037_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1037/1037_texto_integral.pdf</t>
   </si>
   <si>
     <t>COM BASE NA LEI ORGÂNICA E NO REGIMENTO INTER DA CÂMARA, SOLICITO QUE VOSSA EXCELÊNCIA ENCAMINHE A ESTA CASA DE LEIS OS BALANCETES DE RECEITA E DESPESA REFERENTE AOS MESES DE JUNHO, OUTUBRO, NOVEMBRO E DEZEMBRO DE 2015.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1038/1038_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1038/1038_texto_integral.pdf</t>
   </si>
   <si>
     <t>VENHO REQUISITAR DE VOSSA EXCELÊNCIA A 2ª PARCELA DO DUODÉCIMO, REFERENTE AO MÊS DE FEVEREIRO DE 2016.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1039/1039_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1039/1039_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE VOSSA EXCELÊNCIA DETERMINE ALGUÉM DE SUA ASSESSORIA JURÍDICA QUE POSSA COMPARECER NESTA CASA DE LEIS NO DIA 04 DE FEVEREIRO DO CORRENTE PARA EXPLICAÇÕES JURÍDICAS A RESPEITO DO PROJETO DE LEI COMPLEMENTAR 05 DE 22 DE DEZEMBRO DE 2015.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1040/1040_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1040/1040_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA SENHORIA PARA A 3ª REUNIÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE LIMEIRA DO OESTE, DIA 18 DE FEVEREIRO.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1041/1041_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1041/1041_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO EXPEDIENTE APROVADO NA 2ª RO REALIZADA NO DIA 04 DE FEVEREIRO.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1042/1042_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1042/1042_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFORME SOLICITAÇÃO CONTIDA NO OFICIO 027/2016-GP DEVOLVO PROJETO DE LEI COMPLEMENTAR Nº 05, DE 22 DE DEZEMBRO DE 2015.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>TATU, EDER DO MARIDEUS, ZACA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1043/1043_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1043/1043_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS ESPECIAL EMPENHO DE VOSSA SENHORIA PARA QUE DETERMINE AS PROVIDÊNCIAS NECESSÁRIAS JUNTO A CAIXA ECONÔMICA FEDERAL NO SENTIDO DE INSTALAR UM TERCEIRO CAIXA NA CASA LOTÉRICA M. Q. AZAMBUJA LTDA - ME, DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>EDER DO MARIDEUS, MARCINHO DA DONA AUREA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1044/1044_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1044/1044_texto_integral.pdf</t>
   </si>
   <si>
     <t>EM ATENÇÃO AOS SEUS REQUERIMENTOS PROTOCOLADOS JUNTO A SECRETARIA DESTA CASA DE LEIS SOLICITANDO CÓPIA DA MOÇÃO DE REPÚDIO.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1045/1045_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1045/1045_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A VOSSA SENHORIA QUE SEJAM AUTORIZADAS AS SEGUINTES ALTERAÇÕES NO RELATÓRIO DE GESTÃO FISCAL DA CÂMARA MUNICIPAL DE LIMEIRA DO OESTE.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1046/1046_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1046/1046_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFORME SOLICITAÇÃO CONTIDA NO OFICIO 031/2016-GP DEVOLVO A VOSSA EXCELÊNCIA O PROJETO DE LEI COMPLEMENTAR Nº 03 DE 27 DE JANEIRO DE 2016.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1047/1047_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1047/1047_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO ANEXO OS DOCUMENTOS ABAIXO RELACIONADOS PARA ALTERAÇÃO DA PESSOA FÍSICA RESPONSÁVEL PERANTE O CNPJ, COM A FINALIDADE DE ATUALIZAÇÃO DOS DADOS CADASTRAIS DO PODER LEGISLATIVO LIMEIRENSE PERANTE A SECRETARIA DA RECEITA FEDERAL.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1048/1048_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1048/1048_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO DOCUMENTOS CONFORME REQUERIMENTO DATADA DO DIA 11 DE FEVEREIRO DO CORRENTE PROTOCOLADO SOB Nº 17/2016.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1049/1049_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1049/1049_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA SENHORIA PARA A 4ª RO DIA 03 DE MARÇO.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>EDER DO MARIDEUS, AILTO MORAES, DUNGA, MARCINHO DA DONA AUREA, MAURICIO DO MERCADO, PAULINHO CORTEZ, TATU, TONHO DIVINO, ZACA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1054/1054_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1054/1054_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO OFICIO 001/2016, VALE ALIMENTAÇÃO E REPOSIÇÃO AOS SERVIDORES.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1055/1055_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1055/1055_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO EXPEDIENTE APROVADO NA 3ª RO DIA 18 DE FEVEREIRO.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1056/1056_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1056/1056_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO DOCUMENTOS CONTÁBEIS DA CÂMARA REFERENTE A COMPETÊNCIA DE JANEIRO DE 2016.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>MAURICIO DO MERCADO, TONHO DIVINO</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1057/1057_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1057/1057_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR RECURSOS FINANCEIROS NA ORDEM DE 200.000, PARA RECAPE EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1058/1058_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1058/1058_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR MATERIAIS ESPORTIVOS PARA NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>MAURICIO DO MERCADO, TATU</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1059/1059_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1059/1059_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A LIBERAÇÃO DE 14 MATA-BURROS PARA ATENDER A POPULAÇÃO RURAL DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1060/1060_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1060/1060_texto_integral.pdf</t>
   </si>
   <si>
     <t>DOAÇÃO DE UM PLACAR ELETRÔNICO PARA O GINÁSIO POLIESPORTIVO DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1061/1061_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1061/1061_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESTINE VERBAS PARA A CONCLUSÃO DO ASFALTO NOS BAIRROS MORUMBI E BELA VISTA.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1062/1062_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1062/1062_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR RECURSOS PARA A AQUISIÇÃO DE UMA ACADEMIA AO AR LIVRE PARA O MUNICÍPIO.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1063/1063_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1063/1063_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO OFÍCIO SRA. BETÂNIA APARECIDA DE ALMEIDA SOBRE LOMBADA NA AVENIDA SERGIPE FRENTE AO CENTRO DE EDUCAÇÃO INFANTIL.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1064/1064_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1064/1064_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEVOLVO PROJETO DE LEI ORDINÁRIA Nº 31 DE 22 DE DEZEMBRO DE 2015.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1065/1065_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1065/1065_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZO O USO DAS DEPENDÊNCIAS DA CÂMARA PARA A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA NO DIA 31 DE MARÇO DO CORRENTE.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1070/1070_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1070/1070_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA SENHORIA PARA 5ª RO DIA 17 DE MARÇO.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1074/1074_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1074/1074_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO ABAIXO RELACIONADO O EXPEDIENTE APROVADO NA 4º RO, REALIZADA 03 DE MARÇO.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>TATU, MARCINHO DA DONA AUREA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1075/1075_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1075/1075_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE O MUNICÍPIO TOME AS PROVIDÊNCIAS NECESSÁRIAS A FIM DE CONVERTER O LOCAL EM ÁREA LIVRE, ÁREA DE LAZER, POIS, COMO É TAMBÉM DO CONHECIMENTOS O BAIRRO ONDE OS TERRENOS ESTÃO LOCALIZADOS NÃO DISPÕE DE NENHUMA ÁREA VERDE E NEM PRAÇA PÚBLICA.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1076/1076_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1076/1076_texto_integral.pdf</t>
   </si>
   <si>
     <t>VENHO REQUISITAR DE VOSSA EXCELÊNCIA A 3ª PARCELA DO DUODÉCIMO, REFERENTE AO MÊS DE MARÇO.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1077/1077_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1077/1077_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR VOSSO POSICIONAMENTO JURÍDICO ACERCA DO PROJETO DE LEI Nº 04/2016, QUE CRIA FUNÇÃO GRATIFICADA.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1078/1078_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1078/1078_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO A DISPONIBILIZAÇÃO DE DOIS POLICIAIS NA 5ª RO, QUE OCORRERA DIA 17 DE MARÇO.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1091/1091_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1091/1091_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFORME REQUERIDO POR VOSSA SENHORIA, ENCAMINHO CÓPIA DO ÁUDIO, SEM EDIÇÃO, DA 4ª REUNIÃO ORDINÁRIA DESTA CASA DE LEIS, REALIZADA NO DIA 03 DE MARÇO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1092/1092_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1092/1092_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACUSO O RECEBIMENTO DO OFÍCIO Nº 021/2016 E INFORMO QUE O VEÍCULO DESTA CASA DE LEIS ESTAVA PREVIAMENTE RESERVADO PARA O VEREADOR.</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1093/1093_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1093/1093_texto_integral.pdf</t>
   </si>
   <si>
     <t>EM ATENÇÃO AO OFICIO EM REFERENCIA ENCAMINHO A DOCUMENTAÇÃO SOLICITADA.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1094/1094_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1094/1094_texto_integral.pdf</t>
   </si>
   <si>
     <t>EM ATENÇÃO AO QUE ME FOI FOI PEDIDO POR VOSSA EXCELÊNCIA VIA TELEFONE, ENCAMINHO ANEXO ALGUNS DOCUMENTOS PARA COMPLEMENTAR AS INFORMAÇÕES RELATIVAS AO OFÍCIO Nº 0452016-GPC.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1095/1095_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1095/1095_texto_integral.pdf</t>
   </si>
   <si>
     <t>EM NOME DOS VEREADORES DESTA CASA DE LEIS, NA FUNÇÃO DE FISCAIS E REPRESENTANTES DO POVO LIMEIRENSE, VENHO RESPEITOSAMENTE SOLICITAR DE VOSSA SENHORIA A CÓPIA DO REDS Nº 2016004412040-001 LAVRADO NO DIA 07 DE MARÇO DO CORRENTE ANO E QUE TRATA DA APREENSÃO DE MEDICAMENTOS SEM A DEVIDA NOTA FISCAL DESTINADOS À SECRETARIA DE SAÚDE MUNICIPAL.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1096/1096_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1096/1096_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA SENHORIA PARA A 6ª REUNIÃO ORDINÁRIA, DIA 07 DE ABRIL.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1097/1097_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1097/1097_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA EXCELÊNCIA PARA 1ª REUNIÃO EXTRAORDINÁRIA, NO DIA 21 DE MARÇO, AS 10 HORAS.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1098/1098_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1098/1098_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA EXCELÊNCIA PARA 2ª REUNIÃO EXTRA ORDINÁRIA, DIA 23 DE MARÇO AS 10 HORAS.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1099/1099_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1099/1099_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO ABAIXO RELACIONADO O EXPEDIENTE APROVADO NA 1ª REUNIÃO EXTRA ORDINÁRIA REALIZADA DIA 21 DE MARÇO.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1100/1100_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1100/1100_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO DOCUMENTOS CONTÁBEIS REFERENTE A COMPETÊNCIA FEVEREIRO DE 2016.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1101/1101_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1101/1101_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO EXPEDIENTE APROVADO NA 2ª REUNIÃO EXTRA ORDINÁRIA REALIZADA DIA 23 DE MARÇO.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1102/1102_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1102/1102_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFORME REQUERIDO POR VOSSA SENHORIA, ENCAMINHO CÓPIA DO ÁUDIO, SEM EDIÇÃO, DA 5ª REUNIÃO ORDINÁRIA DESTA CASA DE LEIS, REALIZADA NO DIA 17 DE MARÇO.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1103/1103_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1103/1103_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA EXCELÊNCIA PARA 3ª REUNIÃO EXTRA ORDINÁRIA QUE SERÁ REALIZADA NO DIA 31 DE MARÇO.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1104/1104_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1104/1104_texto_integral.pdf</t>
   </si>
   <si>
     <t>VENHO SOLICITAR MINHA DESCOMPATIBILIZAÇÃO DO CONSELHO MUNICIPAL DE EDUCAÇÃO ONDE OCUPO O CARGO EFETIVO DE REPRESENTANTE DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1105/1105_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1105/1105_texto_integral.pdf</t>
   </si>
   <si>
     <t>VENHO RESPEITOSAMENTE SOLICITAR MINHA DESCOMPATIBILIZAÇÃO DO CONSELHO MUNICIPAL DE EDUCAÇÃO ONDE OCUPO CARGO SUPLENTE DE REPRESENTANTES DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>MAURICIO DO MERCADO</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1106/1106_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1106/1106_texto_integral.pdf</t>
   </si>
   <si>
     <t>VENHO RESPEITOSAMENTE SOLICITAR MINHA DESCOMPATIBILIZAÇÃO DO CONSELHO MUNICIPAL DE PATRIMÔNIO CULTURAL ONDE OCUPO CARGO EFETIVO DE REPRESENTANTES DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1107/1107_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1107/1107_texto_integral.pdf</t>
   </si>
   <si>
     <t>VENHO RESPEITOSAMENTE SOLICITAR MINHA DESCOMPATIBILIZAÇÃO DO CONSELHO MUNICIPAL DE PATRIMÔNIO CULTURAL ONDE OCUPO CARGO SUPLENTE DE REPRESENTANTE DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1108/1108_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1108/1108_texto_integral.pdf</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1109/1109_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1109/1109_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO EXPEDIENTE APROVADO NA 3ª REUNIÃO EXTRAORDINÁRIA REALIZADA NO DIA 31 DE MARÇO.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1110/1110_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1110/1110_texto_integral.pdf</t>
   </si>
   <si>
     <t>VENHO REQUISITAR DE VOSSA EXCELÊNCIA A 4ª PARCELA DO DUODÉCIMO, REFENTE A ABRIL.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1111/1111_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1111/1111_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFORME SOLICITAÇÃO DEVOLVO O PROJETO DE LEI Nº 19/2015 E PROJETO DE LEI Nº 05/2016, PARA QUE SEJAM FEITAS ALTERAÇÕES.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1117/1117_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1117/1117_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA SENHORIA PARA 7ª RO, DIA 19 DE ABRIL.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1118/1118_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1118/1118_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS QUE SEJA ENCAMINHADO A ESTA CASA DE LEIS OS NÚMEROS DOS PROCESSOS JUDICIAIS EM TRÂMITE JUNTO À COMARCA DE ITURAMA, OU JUNTO AO TRIBUNAL DE JUSTIÇA DESTE ESTADO, DE AUTORIA DO SISPLO EM DESFAVOR DO MUNICÍPIO DE LIMEIRA DO OESTE OU DA FAZENDA PÚBLICA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1119/1119_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1119/1119_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO PARA CONHECIMENTO DE VOSSA SENHORIA CÓPIA DO PROJETO DE LEI Nº 05, E CONVIDO VOSSA SENHORIA E DEMAIS MEMBROS DA DIRETORIA E ASSESSORIA JURÍDICA DESTE SINDICATO PARA UMA REUNIÃO JUNTAMENTO COM OS VEREADORES NO DIA 14 DE ABRIL.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1120/1120_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1120/1120_texto_integral.pdf</t>
   </si>
   <si>
     <t>EM ATENÇÃO À SOLICITAÇÃO CONTIDA NO OFICIO 035/2016, ENCAMINHO À VOSSA SENHORIA ATESTADO DE FUNCIONAMENTO DEVIDAMENTE ASSINADO.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1121/1121_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1121/1121_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO O EXPEDIENTE APROVADO NA 6ª RO REALIZADA NO DIA 07 DE ABRIL.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1122/1122_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1122/1122_texto_integral.pdf</t>
   </si>
   <si>
     <t>VENHO ATRAVÉS DO PRESENTE SOLICITAR A VOSSA EXCELÊNCIA ESPECIAL ATENÇÃO NO SENTIDO DE VIABILIZAR KITS COM MATERIAL ESPORTIVO PARA OS ADOLESCENTES DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1123/1123_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1123/1123_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO DOCUMENTOS CONTÁBEIS REFERENTE A COMPETÊNCIA DE MARÇO CORRENTE.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1124/1124_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1124/1124_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEVIDO A REFORMA QUE ESTÁ SENDO REALIZADA NA PRAÇA, CONSIDERANDO A GRANDE NECESSIDADE E A FALTA QUE FAZ ESSES BANHEIROS, ESPECIALMENTE AOS PASSAGEIROS, SOLICITO QUE TOME PROVIDÊNCIAS PARA SOLUCIONAR ESTA QUESTÃO. SUGIRO A COLOCAÇÃO DE BANHEIROS QUÍMICOS ATÉ QUE OS OUTROS BANHEIROS SEJAM CONSTRUÍDOS.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1125/1125_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1125/1125_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZO PELA INICIATIVA DO KIT AO CONSELHO TUTELAR E PEÇO QUE NOSSO MUNICÍPIO SEJA CONTEMPLADO COM ESSE KIT EM CARÁTER DE URGÊNCIA.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1126/1126_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1126/1126_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA SENHORIA PARA 8ª RO DIA 05 DE MAIO.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1127/1127_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1127/1127_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS CÓPIA INTEGRAL DO PROCESSO DISCIPLINAR INSTAURADO CONTRA ALGUNS SERVIDORES DO EXECUTIVO MUNICIPAL EM VIRTUDE DE EMPRÉSTIMOS CONSIGNADOS ENTRE OS MESMO E A CAIXA ECONÔMICA FEDERAL.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1128/1128_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1128/1128_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO EXPEDIENTE APROVADO NA 7ª RO, DIA 19 DE ABRIL.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1129/1129_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1129/1129_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMO QUE FOI APROVADA MOÇÃO DE AUTORIA DO VEREADOR JOSÉ RODRIGUES (ZACA) A IOLANDA APARECIDA FIRME CAVALCANTE.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1136/1136_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1136/1136_texto_integral.pdf</t>
   </si>
   <si>
     <t>VENHO REQUISITAR A 5ª PARCELA DO DUODÉCIMO, REFERENTE AO MÊS DE MAIO DE 2016.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1137/1137_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1137/1137_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA SENHORIA PARA 9ª RO DIA 19 DE MAIO.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1140/1140_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1140/1140_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENVIAMOS PARA CONHECIMENTOS DE VOSSA SENHORIA CÓPIA DO PROJETO DE LEI Nº 05, MEDIANTE O OFÍCIO 070/2016-GPC, CONTUDO ATÉ A PRESENTE DATA NÃO OBTIVEMOS POSICIONAMENTO DESSE SINDICATO.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1141/1141_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1141/1141_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DE VOSSA EXCELÊNCIA QUE SEJA FORNECIDA A RELAÇÃO DOS SERVIDORES QUE SE ENCONTRAM NO EXERCÍCIO DAS FUNÇÕES GRATIFICADAS CRIA PELA LEI COMPLEMENTAR 48/2016.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1142/1142_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1142/1142_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO OS SEGUINTES REPRESENTANTES PARA COMPOR O CONSELHO MUNICIPAL DE EDUCAÇÃO._x000D_
 VANDER MOURE, ANTÔNIO SOARES.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1143/1143_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1143/1143_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO O EXPEDIENTE APROVADO NA 8ª RO DIA 05 DE MAIO.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1144/1144_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1144/1144_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERO CONVITE PARA VOSSA SENHORIA E DEMAIS MEMBROS DA DIRETORIA E ASSESSORIA JURÍDICA PARA PARTICIPAREM DE UMA REUNIÃO JUNTAMENTE COM OS VEREADORES NO DIA 19 DE MAIO.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1145/1145_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1145/1145_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACUSO RECEBIMENTO DO OFÍCIO Nº 161/2016/2ª PJ, PARABENIZO VOSSA EXCELÊNCIA PELA POSSE E DESEJO MUITO SUCESSO NA REALIZAÇÃO DO SEU TRABALHO.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1161/1161_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1161/1161_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA SENHORIA PARA A 10ª RO DIA 02 DE JUNHO.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1162/1162_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1162/1162_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO DOCUMENTOS CONTÁBEIS REFERENTE A ABRIL DE 2016.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1163/1163_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1163/1163_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMO QUE O PROJETO DE LEI 05, FOI REJEITADO POR UNANIMIDADE, NA 9ª RO DE 19 DE MAIO.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1164/1164_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1164/1164_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO COPIA DOS DOCUMENTOS SOLICITADOS.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1165/1165_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1165/1165_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRESIDENTE EDER E DR. AFONSO DECIDIRAM NÃO ENVIAR ESTE OFÍCIO.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1166/1166_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1166/1166_texto_integral.pdf</t>
   </si>
   <si>
     <t>EM ATENDIMENTOS A SOLICITAÇÃO INDICO OS SEGUINTES REPRESENTANTES DESTA CASA PARA COMPOR O CONSELHO MUNICIPAL DE CULTURA: HELE CHRISTINA (EFETIVO) ELIANE ESTER (SUPLENTE).</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1167/1167_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1167/1167_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA SENHORIA PARA A 11ª RO DIA 16 DE JUNHO.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1239/1239_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1239/1239_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENVIO O PRESENTE OFICIO PARA CONVIDAR VOSSA EXCELÊNCIA, ADVOGADA VANESSA, CONTROLADOR RAFAEL E SERVIDORES RESPONSÁVEIS PELO SETOR DE CADASTRO DE IMÓVEIS E SECRETARIA DE OBRAS, PARA UMA REUNIÃO DIA 06 DE JUNHO NA SEDE DA CÂMARA.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1240/1240_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1240/1240_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO EXPEDIENTE APROVADO NA 10ª RO DE 02 DE JUNHO.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1241/1241_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1241/1241_texto_integral.pdf</t>
   </si>
   <si>
     <t>VENHO REQUISITAR DE VOSSA EXCELÊNCIA A 6ª PARCELA DO DUODÉCIMO REFERENTE AO MÊS DE JUNHO.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1242/1242_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1242/1242_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR QUE VOSSA SENHORIA VIABILIZE UMA APRESENTAÇÃO DA ESQUADRILHA DA FUMAÇA PARA AS DATAS DE 29 DE JUNHO DE 2016 E 2017.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1243/1243_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1243/1243_texto_integral.pdf</t>
   </si>
   <si>
     <t>DIANTE DE VÁRIA RECLAMAÇÕES RECEBIDAS, VENHO SOLICITAR QUE SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS PARA SANAR MAIS UM PROBLEMA DETECTADO NO "LIXÃO".</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1244/1244_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1244/1244_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEVOLVO PROJETO DE LEI Nº 09/2016, CONFORME SOLICITAÇÃO CONTIDA EM OFICIO 093/2016-GP.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1245/1245_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1245/1245_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO AS 30 CÓPIAS DE CERTIDÃO SOLICITADAS.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1246/1246_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1246/1246_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO DOCUMENTOS CONTÁBEIS REFERENTE A MAIO DE 2016.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1413/1413_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1413/1413_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA SENHORIA PARA A 4ª RE, 28 DE JUNHO DE 2016.</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1414/1414_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1414/1414_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO EXPEDIENTE APROVADO NA 11ª RO, REALIZADA NO DIA 16 DE JUNHO.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1415/1415_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1415/1415_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMO QUE FOI APROVADA POR UNANIMIDADE MOÇÃO Nº 02 DE AUTORIA DO VEREADOR PAULO CESAR CORTEZ AO SR. ADEMAR DEZANETTI.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1416/1416_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1416/1416_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE VOSSA EXCELÊNCIA DETERMINE A COLOCAÇÃO DE UM POSTA COM LUMINÁRIA NO FINAL DA RUA NELSON ANASTÁCIO.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1417/1417_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1417/1417_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE VOSSA EXCELÊNCIA DETERMINE A COLOCAÇÃO DE UM POSTE COM LUMINÁRIA NO FINAL DA RUA PERU.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>AILTO MORAES, MARCINHO DA DONA AUREA, PAULINHO CORTEZ, TATU</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1418/1418_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1418/1418_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHAMOS A VOSSA EXCELÊNCIA A CÓPIA DA ATA DA AUDIÊNCIA PÚBLICA DE INICIATIVA DO PODER EXECUTIVO REALIZADA NO DIA 18/05/2016, BEM COMO AS GRAVAÇÕES EM ÁUDIO E VÍDEO.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1419/1419_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1419/1419_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHAMOS A VOSSA EXCELÊNCIA CÓPIA DA ATA DA AUDIÊNCIA PÚBLICA DE INICIATIVA DO PODER EXECUTIVO REALIZADA NO DIA 18/05/2016, BEM COMO AS GRAVAÇÕES EM ÁUDIO E VÍDEO.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1420/1420_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1420/1420_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO A VOSSA EXCELÊNCIA, DEVIDAMENTE ASSINADA, A ATA DA AUDIÊNCIA PÚBLICA REALIZADA NO DIA 18 DE MAIO CORRENTE, QUE HAVIA SIDO ENVIADA A ESTA CASA DE LEIS PELO OFÍCIO 097/2016-GP.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1421/1421_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1421/1421_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO EXPEDIENTE APROVADO NA 4ª RE, REALIZADA DIA 28 DE JUNHO.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1422/1422_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1422/1422_texto_integral.pdf</t>
   </si>
   <si>
     <t>VENHO REQUISITAR DE VOSSA EXCELÊNCIA A 7ª PARCELA DO DUODÉCIMO, REFERENTE A JULHO.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1423/1423_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1423/1423_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACUSO O RECEBIMENTO DO OFICIO Nº 201/2016/2ª PJ, PARABENIZO PELA POSSE E DESEJO MUITO SUCESSO NA REALIZAÇÃO DO SEU TRABALHO.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1424/1424_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1424/1424_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO A VOSSA EXCELÊNCIA DOCUMENTOS CONTÁBEIS, REFERENTE À COMPETÊNCIA DE JUNHO.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1425/1425_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1425/1425_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACUSO O RECEBIMENTO DO OFÍCIO Nº 054/2016 SOBRE A REQUISIÇÃO DESTA CASA DE LEIS, LANCHE E EQUIPAMENTOS.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1426/1426_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1426/1426_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA SENHORIA PARA A 12ª RO QUE SERÁ REALIZADA DIA 04 DE AGOSTO.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1427/1427_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1427/1427_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA SENHORIA PARA A 13ª RO QUE SERÁ REALIZADA DIA 18 DE AGOSTO.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1431/1431_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1431/1431_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMO QUE ACONTECERÁ HOJE, NESTA CÂMARA MUNICIPAL, A PARTIR DAS 19 HORAS COM ENCERRAMENTO ÀS 23 HORAS E 59 MINUTOS ALGUMAS CONVENÇÕES PARTIDÁRIAS.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1432/1432_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1432/1432_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMO QUE NESTA CÂMARA NÃO FOI PROTOCOLIZADA NENHUMA SOLICITAÇÃO DE DESCOMPATIBILIZAÇÃO POR PARTE DE FUNCIONÁRIOS EFETIVOS PARA CONCORRER AOS CARGOS DESSA CAMPANHA ELEITORAL.</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1433/1433_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1433/1433_texto_integral.pdf</t>
   </si>
   <si>
     <t>VENHO REQUISITAR DE VOSSA EXCELÊNCIA A 8ª PARCELA DUODÉCIMO, REFERENTE A AGOSTO.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1434/1434_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1434/1434_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFORME REQUERIMENTO PROTOCOLIZADO POR VOSSA SENHORIA NESTA CASA DE LEIS, ENCAMINHO ANEXA A CERTIDÃO SOLICITADA.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1435/1435_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1435/1435_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFORME REQUERIMENTO PROTOCOLIZADO POR VOSSA SENHORIA NESTA CASA DE LEIS, ENCAMINHO ANEXA CERTIDÃO SOLICITADA.</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1436/1436_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1436/1436_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA SENHORIA PARA 14ª REUNIÃO ORDINÁRIA DA CÂMARA MUNICIPAL, QUE SERÁ REALIZADA NO DIA 1º DE SETEMBRO.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1437/1437_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1437/1437_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHA EXPEDIENTE APROVADO NA 13ª RO, 18 DE AGOSTO.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1438/1438_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1438/1438_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFORME REQUERIMENTO ENCAMINHO CERTIDÃO SOLICITADA.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1439/1439_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1439/1439_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE QUE SEJA FEITA A REDE DE ESGOTO NO BAIRRO MORUMBI.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1441/1441_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1441/1441_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO DOCUMENTOS CONTÁBEIS REFERENTE A JULHO DE 2016.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1442/1442_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1442/1442_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA SENHORIA PARA A 15ª RO, 15 DE SETEMBRO.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>AILTO MORAES, MARCINHO DA DONA AUREA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1443/1443_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1443/1443_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAR SOLICITAÇÃO REQUERIMENTO 10/2016.</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1444/1444_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1444/1444_texto_integral.pdf</t>
   </si>
   <si>
     <t>VENHO REQUISITAR A 9ª PARCELA DO DUODÉCIMO.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>MARCINHO DA DONA AUREA, TATU</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1445/1445_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1445/1445_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR UMA AJUDA DE CUSTO PARA A REALIZAÇÃO DE UM CURSO DE EQUOTERAPIA.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1446/1446_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1446/1446_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA SENHORIA PARA A 16ª RO DIA 06 DE OUTUBRO.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1450/1450_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1450/1450_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHA DOCUMENTOS CONTÁBEIS REFERENTE A COMPETÊNCIA DE AGOSTO.</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>PAULINHO CORTEZ, MARCINHO DA DONA AUREA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1451/1451_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1451/1451_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS QUE SEJA DETERMINADA A LIMPEZA E A ILUMINAÇÃO DO BOSQUE SITUADO ENTRE A AV. PADRE LÍBANO CICUTO E 06 DE NOVEMBRO.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1452/1452_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1452/1452_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR DE VOSSA SENHORIA ESCLARECIMENTO SOBRE GRAU DE PARENTESCO COM AGENTE POLÍTICO PARA EXERCER ALGUM CARGO (PRESIDENTE OU VICE) OU MESMO MEMBRO DE ALGUM CONSELHO DA APAE.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1453/1453_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1453/1453_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA SENHORIA PARA 17ª RO DIA 20 DE OUTUBRO.</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1456/1456_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1456/1456_texto_integral.pdf</t>
   </si>
   <si>
     <t>VENHO REQUISITAR 10ª PARCELA DUODÉCIMO, REFERENTE A OUTUBRO.</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1457/1457_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1457/1457_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO EXPEDIENTE APROVADO NA 16ª RO DE 06 DE OUTUBRO.</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1458/1458_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1458/1458_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR INFORMAÇÕES A RESPEITO DO PROJETO DE CONSTRUÇÃO DAS CASAS POPULARES, FINANCIADO PELA CAIXA ECONÔMICA FEDERAL, NO LOTEAMENTO NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1459/1459_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1459/1459_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIMOS NA QUALIDADE DE VEREADORES SOLICITAR QUE NOS ENVIE CÓPIA INTEGRAL DO PROCESSO LICITATÓRIO DO QUAL DECORREU A CONTRATAÇÃO DA EMPRESA QUE REALIZARA O CONCURSO PÚBLICO 01/2016.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1460/1460_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1460/1460_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE VOSSA SENHORIA DETERMINE A TROCA DE UM POSTE NA RUA GOIÁS, ENTRE AS AVENIDAS D. JOSÉ E URUGUAI, NO BAIRRO JOAMÁRIO.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1461/1461_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1461/1461_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO DOCUMENTOS CONTÁBEIS REFERENTE À COMPETÊNCIA DE SETEMBRO.</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1462/1462_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1462/1462_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVIDO VOSSA SENHORIA JUNTAMENTE COM SUA FAMÍLIA PARA ASSISTIREM A 17ª RO, DIA 20 DE OUTUBRO AS 10 HORAS, OCASIÃO EM QUE RECEBERÁ A MOÇÃO DE APLAUSO E RECONHECIMENTO.</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>DUNGA, EDER DO MARIDEUS</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1463/1463_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1463/1463_texto_integral.pdf</t>
   </si>
   <si>
     <t>INÚMERAS SÃO AS RECLAMAÇÕES DIÁRIAS DOS USUÁRIOS DA AGÊNCIA DOS CORREIOS E POSTO BANCÁRIO DO BANCO DO BRASIL.</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1465/1465_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1465/1465_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA SENHORIA PARA 18ª RO DIA 03 DE NOVEMBRO.</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1466/1466_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1466/1466_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO EXPEDIENTE APROVADO NA 17ª RO DIA 20 DE OUTUBRO.</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>TONHO DIVINO, ZACA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1467/1467_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1467/1467_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS A DISPONIBILIZAÇÃO DE VEÍCULOS PARA TRANSPORTAR AS CRIANÇAS DA REDE MUNICIPAL PARA AS ESCOLAS.</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1468/1468_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1468/1468_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA SENHORIA PARA A 19ª RO DIA 17 DE NOVEMBRO.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1469/1469_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1469/1469_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMO QUE O PROJETO DE LEI COMPLEMENTAR 05, DE 03 DE MARÇO DE 2016, FOI REJEITADO PELO PLENÁRIO NA 18º RO DE 03 DE NOVEMBRO.</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1470/1470_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1470/1470_texto_integral.pdf</t>
   </si>
   <si>
     <t>VENHO REQUISITAR A 11ª PARCELA DO DUODÉCIMO, REFERENTE AO MÊS DE NOVEMBRO.</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1471/1471_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1471/1471_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO DOCUMENTOS CONTÁBEIS DA CÂMARA MUNICIPAL REFERENTE A OUTUBRO DE 2016.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1472/1472_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1472/1472_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUESTIONAR AO DEPUTADO ZÉ SILVA SOBRE O ANDAMENTO DA ENTREGA DE CESTAS BÁSICAS ÀS QUAIS TÊM DIREITO O PESSOAL DOS ACAMPAMENTOS N. S. APARECIDA E EUCALIPTO.</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1473/1473_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1473/1473_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR ZÉ SILVA, SOLICITO QUE ANALISE A POSSIBILIDADE DE INSTALAR UMA ESCOLA AGRÍCOLA NA ANTIGA ESCOLA MUNICIPAL CACHOEIRA LOCALIZADA NA FAZENDA BARREIRO - INCRA.</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1477/1477_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1477/1477_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA SENHORIA PARA 20ª RO, DIA 1º DE DEZEMBRO.</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1478/1478_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1478/1478_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHA RESOLUÇÃO 162 E INFORMA QUE O PROJETO DE LEI 11/2016, FOI REJEITADO POR UNANIMIDADE.</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1479/1479_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1479/1479_texto_integral.pdf</t>
   </si>
   <si>
     <t>VENHO REQUISITAR 12ª PARCELA DO DUODÉCIMO, REFERENTE A DEZEMBRO DE 2016.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1480/1480_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1480/1480_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIMOS AGRADECER PELA PRESTATIVIDADE DE VOSSA EXCELÊNCIA DISPONIBILIZOU NA HOSPEDAGEM E O TRANSPORTE DOS PROFISSIONAIS DA APAE.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1481/1481_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1481/1481_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFORME REQUERIMENTO PROTOCOLIZADO NESTA CASA DE LEIS, ENCAMINHO DOCUMENTAÇÃO SOLICITADA.</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1482/1482_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1482/1482_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDER PAGAMENTO AUXILIO ALIMENTAÇÃO  AOS SERVIDORES PÚBLICOS.</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1483/1483_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1483/1483_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR O EMPENHO DE VOSSA EXCELÊNCIA NA AQUISIÇÃO DE UM FURGÃO PARA SER UTILIZADO COMO UTI MÓVEL.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1488/1488_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1488/1488_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA EXCELÊNCIA PARA A 5ª RE, 07/12/2016.</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1489/1489_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1489/1489_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO ABAIXO RELACIONADO O EXPEDIENTE APROVADO NA 20ª RO, REALIZADA DIA 1º DE DEZEMBRO DE 2016.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1490/1490_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1490/1490_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO EXPEDIENTE APROVADO NA 5ª RE, 07/12/2016.</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1491/1491_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1491/1491_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO DOCUMENTOS CONTÁBEIS REFERENTE A COMPETÊNCIA DE NOVEMBRO DE 2016. BALANCETE RECEITA DESPESAS. RESOLUÇÃO 162.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1492/1492_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1492/1492_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFORME SOLICITAÇÃO VIA E-MAIL ENCAMINHO EMENDAS REFERENTES AOS PROJETOS 15 E 16/2016.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1493/1493_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1493/1493_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA EXCELÊNCIA PARA A 6ª RE, 23/12/2016.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1494/1494_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1494/1494_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFORME REQUERIMENTO PROTOCOLIZADO POR VOSSA EXCELÊNCIA ENCAMINHO RELAÇÃO SOLICITADA.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1495/1495_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1495/1495_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO PARA CONHECIMENTO DE VOSSA EXCELÊNCIA CÓPIA INTEGRAL DE RECOMENDAÇÃO Nº 004/2016, ENVIADA PELO EXCELENTÍSSIMO PROMOTOR DE JUSTIÇA ERICK ANDERSON CALDEIRA COSTA.</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1496/1496_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1496/1496_texto_integral.pdf</t>
   </si>
   <si>
     <t>EM ATENÇÃO AO OFÍCIO EM REFERÊNCIA ENCAMINHO A PORTARIA NO 29 DE 22 DE DEZEMBRO DE 2016, QUE: &amp;#8220;INSTITUCIONALIZA A TRANSIÇÃO DO GOVERNO DE 2013/2016 PARA O GOVERNO 2017/2020 NO ÂMBITO DO PODER LEGISLATIVO MUNICIPAL.&amp;#8221;</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1497/1497_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1497/1497_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO DOCUMENTOS CONTÁBEIS REFERENTE A COMPETÊNCIA DE DEZEMBRO DE 2016. BALANCETE RECEITA DESPESAS, RESOLUÇÃO 163/2016.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto  de Lei Complementar do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1083/1083_texto_integral.odt</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1083/1083_texto_integral.odt</t>
   </si>
   <si>
     <t>REESTRUTURAM OS DISPOSITIVOS LEGAIS E O ANEXO I DA LEI COMPLEMENTAR Nº 10, DE 13 DE OUTUBRO DE 2003, ALTERADA PELA LEI COMPLEMENTAR Nº 42, DE 26 DE MARÇO DE 2015</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1025/1025_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1025/1025_texto_integral.pdf</t>
   </si>
   <si>
     <t>REAJUSTA O SALÁRIO DE SERVIDORES PÚBLICOS DO MUNICÍPIO DE LIMEIRA DO OESTE-MG E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1026/1026_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1026/1026_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE DE VENCIMENTOS AOS SERVIDORES PROFISSIONAIS DO MAGISTÉRIO, PARA O FIM ESPECIFICO DE ADEQUAÇÃO AOS PISO SALARIAL PROFISSIONAL NACIONAL DOS PROFISSIONAIS DO MAGISTÉRIO PÚBLICO DA EDUCAÇÃO BÁSICA, NOS TERMOS EM QUE PRECEITUA A LEI FEDERAL Nº 11738/2008.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1027/1027_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1027/1027_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE FUNÇÕES GRATIFICADAS NO QUADRO GERAL DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE LIMEIRA DO OESTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>ENEDINO PEREIRA FILHO</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1030/1030_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1030/1030_texto_integral.pdf</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1071/1071_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1071/1071_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ALTERAR O NÚMERO DE VAGAS E REALIZAR CONCURSO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1087/1087_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1087/1087_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIFICA O ANEXO I DA LEI COMPLEMENTAR Nº 47, DE 31 DE MARÇO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1010/1010_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1010/1010_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE LIMEIRA DO OESTE-MG, A CELEBRAR CONVÊNIOS, CONTRATOS, ACORDOS, AJUSTES E OUTROS INSTRUMENTOS CONGÊNERES COM A UNIÃO, ESTADO, MUNICÍPIOS, ASSOCIAÇÕES E CONFEDERAÇÕES DE MUNICÍPIOS E PESSOA JURÍDICA DE DIREITO PÚBLICO OU PRIVADO.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1029/1029_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1029/1029_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR TERMO ADITIVO AO CONTRATO Nº 119, FIRMADO COM A UNIÃO AO AMPARO DA MEDIDA PROVISÓRIA Nº 2.185 DE 24 DE AGOSTO DE 2001 E SUAS EDIÇÕES ANTERIORES, PARA ALTERAÇÃO DAS CONDIÇÕES NELE ESTABELECIDAS, NOS TERMOS DA LEI COMPLEMENTAR Nº 148 DE 25 DE NOVEMBRO DE 2014, REGULAMENTADA PELO DECRETO Nº 8.616 DE 29 DE DEZEMBRO DE 2015.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1072/1072_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1072/1072_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 1º DA LEI MUNICIPAL Nº 700 DE 04 DE SETEMBRO DE 2015 QUE AUTORIZOU O PODER EXECUTIVO A ALIENAR ÁREAS DE SUA PROPRIEDADE AOS MUTUÁRIOS INSCRITOS NO ÂMBITO DO PROGRAMA MINHA CASA MINHA VIDA - PMCMV DO GOVERNO FEDERAL.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1073/1073_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1073/1073_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A COBRANÇA DE IMPOSTO SOBRE PROPRIEDADE PREDIAL E TERRITORIAL URBANA - IPTU NAS ÁREAS DE EXPANSÃO URBANA DO MUNICÍPIO DE LIMEIRA DO OESTE-MG.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1084/1084_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1084/1084_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA O PARAGRAFO 5º DO ARTIGO 4º E ALTERA  ANEXO II DA LEI 693 DE 30 DE DEZEMBRO DE 2013 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1086/1086_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1086/1086_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL E ANUAL DOS VENCIMENTOS DOS SERVIDORES PÚBLICOS DO EXECUTIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1112/1112_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1112/1112_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1138/1138_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1138/1138_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O LIMITE PARA ABERTURA DE CRÉDITOS SUPLEMENTARES PREVISTO NO INCISO II, DO ARTIGO 12 DA LEI Nº 732/2015 QUE DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2016 E INCISO II, DO ARTIGO 4º DA LEI Nº 741/2015 QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE LIMEIRA DO OESTE/MG PARA O EXERCÍCIO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1139/1139_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1139/1139_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROMOVER A ALIENAÇÃO DOS IMÓVEIS DO PATRIMÔNIO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1147/1147_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1147/1147_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO II DA LEI Nº 693 DE 30 DE DEZEMBRO DE 2013 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1169/1169_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1169/1169_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A OUTORGAR CONCESSÃO ONEROSA DE USO DE IMÓVEIS, PARA A EXPLORAÇÃO COMERCIAL, LOCALIZADOS NA PRA JOSÉ CÂNDIDO DE LIMA.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1214/1214_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1214/1214_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROMOVER A ALIENAÇÃO DO IMÓVEL DO PATRIMÔNIO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1440/1440_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1440/1440_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO MUNICIPAL DE SANEAMENTO BÁSICO, INSTRUMENTO DA POLÍTICA MUNICIPAL DE SANEAMENTO BÁSICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1447/1447_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1447/1447_texto_integral.pdf</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1448/1448_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1448/1448_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI SUBVENÇÕES SOCIAIS E CONTRIBUIÇÕES MUNICIPAIS PARA O EXERCÍCIO FINANCEIRO DE 2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1449/1449_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1449/1449_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE LIMEIRA DO OESTE-MG PARA O EXERCÍCIO FINANCEIRO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1474/1474_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1474/1474_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 12 DA LEI 767/2016 QUE DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1475/1475_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1475/1475_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 3º DA LEI 045, DE 31 DE AGOSTO DE 1993.</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1476/1476_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1476/1476_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 1º DA LEI 648, DE 17 DE MAIO DE 2013.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1028/1028_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1028/1028_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA ALÍNEAS &amp;#8220;A&amp;#8221; E &amp;#8220;B&amp;#8221;, DO § 2º, DO ART. 1º DA LEI Nº 743, DE 20 DE NOVEMBRO DE 2016.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>EDER DO MARIDEUS, DUNGA, MARCINHO DA DONA AUREA, PAULINHO CORTEZ</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/</t>
   </si>
   <si>
     <t>SUPRIMI ALÍNEAS &amp;#8220;B&amp;#8221; E &amp;#8220;C&amp;#8221;, DO § 2º, DO ART. 3º DA LEI Nº 670, DE 22 DE OUTUBRO DE 2013.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1080/1080_texto_integral.odt</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1080/1080_texto_integral.odt</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL E ANUAL DAS REMUNERAÇÕES DOS SERVIDORES PÚBLICOS MUNICIPAIS DA CÂMARA MUNICIPAL DE LIMEIRA DO OESTE, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>DUNGA, EDER DO MARIDEUS, MARCINHO DA DONA AUREA, PAULINHO CORTEZ</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1081/1081_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1081/1081_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL E ANUAL AOS VENCIMENTOS DO PREFEITO, VICE-PREFEITO E SECRETÁRIOS DO MUNICÍPIO DE LIMEIRA DO OESTE, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1085/1085_texto_integral.odt</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1085/1085_texto_integral.odt</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL E ANUAL AOS VENCIMENTOS  DOS CONSELHEIROS TUTELARES DO MUNICÍPIO DE LIMEIRA DO OESTE, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>Dunga, Eder do Marideus, Marcinho da Dona Aurea, PAULINHO CORTEZ</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1247/1247_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1247/1247_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DO PREFEITO, DO VICE-PREFEITO E DOS SECRETÁRIOS DO MUNICÍPIO DE LIMEIRA DO OESTE - MG PARA A 7ª LEGISLATURA 2017 A 2020.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1248/1248_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1248/1248_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA SUBSÍDIOS DOS CONSELHEIROS TUTELARES DO MUNICÍPIO DE LIMEIRA DO OESTE - MG PARA OS ANOS DE 2017-2020.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1082/1082_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1082/1082_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL E ANUAL AOS SUBSÍDIOS DOS VEREADORES DO MUNICÍPIO DE LIMEIRA DO OESTE, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1249/1249_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1249/1249_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DOS VEREADORES DO MUNICÍPIO DE LIMEIRA DO OESTE-MG, PARA A 7ª LEGISLATURA DE 2017 A 2020.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1428/1428_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1428/1428_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PREVISÃO ORÇAMENTÁRIA DA CÂMARA MUNICIPAL DE LIMEIRA DO OESTE, ESTADO DE MINAS GERAIS, PARA O EXERCÍCIO FINANCEIRO DE 2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1454/1454_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1454/1454_texto_integral.pdf</t>
   </si>
   <si>
     <t>REMANEJA DOTAÇÕES ORÇAMENTÁRIAS DA CÂMARA MUNICIPAL DE LIMEIRA DO OESTE-MG, NO EXERCÍCIO FINANCEIRO DE 2016, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1464/1464_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1464/1464_texto_integral.pdf</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1484/1484_texto_integral.odt</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1484/1484_texto_integral.odt</t>
   </si>
   <si>
     <t>REMANEJA DOTAÇÕES ORÇAMENTÁRIAS DA CÂMARA MUNICIPAL DE LIMEIRA DO OESTE-MG, NO EXERCÍCIO FINANCEIRO DE 2016, E DÁ OUTRAS PROVIDÊNCIAS PARA ENCERRAMENTO DA SEXTA LEGISLATURA &amp;#8211; 2013/2016.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1020/1020_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1020/1020_texto_integral.pdf</t>
   </si>
   <si>
     <t>COPIA INTEGRAL DO PROCEDIMENTO LICITATÓRIO DESTINADO A CONSTRUÇÃO DO VELÓRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1021/1021_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1021/1021_texto_integral.pdf</t>
   </si>
   <si>
     <t>CUMPRA O COMPROMISSO QUE ASSUMIU DE CONCEDER AOS SERVIDORES PÚBLICOS MUNICIPAIS, ALÉM DA REVISÃO DE SUAS REMUNERAÇÕES, UM REAJUSTE, AGREGANDO ÀS REMUNERAÇÕES OS VALORES QUE FORAM DECOTADOS EM DECORRÊNCIA DOS CORTES, INSALUBRIDADE E PAGAMENTOS A MAIORES EM FUNÇÃO DE DESVIO DE FUNÇÃO.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1051/1051_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1051/1051_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA PLEITEADA JUNTO AO EXECUTIVO CÓPIA INTEGRAL DO PROCEDIMENTO LICITATÓRIO DESTINADO À CONSTRUÇÃO DE CALÇADAS, PISTA DE CAMINHADA E PAISAGISMO (GRAMADO E PALMEIRAS) EM NOSSA CIDADE, INCLUSIVE COM O PROJETO DE ENGENHARIA E ARQUITETÔNICO DA OBRA, CRONOGRAMA FÍSICO E FINANCEIRO E OUTROS DOCUMENTOS PERTINENTES.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1052/1052_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1052/1052_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER DO PREFEITO MUNICIPAL RELAÇÃO DE BOLSAS FAMÍLIA EM NOSSO MUNICÍPIO NO PERÍODO DE 1º DE JANEIRO DE 2013 ATÉ A PRESENTE DATA;</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1053/1053_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1053/1053_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITADO JUNTO AO EXECUTIVO QUE CONTRATUALMENTE EXIJA DAS EMPRESAS PRESTADORAS DE SERVIÇOS, CONTRATADAS PELA PREFEITURA, QUE PROVIDENCIE A REGULAMENTAÇÃO DOS DIREITOS DE SEUS EMPREGADOS, INCLUSIVE NO TOCANTE AO USO DAS EPIS E PRINCIPALMENTE QUANTO AO REGISTRO FORMAL DESSES EMPREGADOS.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA OS SEGUINTES DOCUMENTOS: _x000D_
 _x000D_
 	1) CÓPIA DE TODOS OS SEUS REQUERIMENTOS DE VEÍCULO DE JANEIRO DE 2013 ATÉ A PRESENTE DATA;_x000D_
 _x000D_
 	2) CÓPIA DE TODAS AS SUAS DIÁRIAS RECEBIDAS DE JANEIRO DE 2013 ATÉ A PRESENTE DATA.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>DUNGA</t>
   </si>
   <si>
     <t>REQUERER JUSTIFICATIVA DE SUA FALTA NA 4ª REUNIÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE LIMEIRA DO OESTE, REALIZADA NO DIA 03 DE MARÇO DE 2016, ÀS 10 HORAS, CONFORME ATESTADO.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1133/1133_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1133/1133_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO VISTA POR 24 HORAS DO PROJETO DE LEI COMPLEMENTAR 04-2016</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1134/1134_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1134/1134_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER JUSTIFICATIVA DE SUA FALTA NA 6ª RO, REALIZADA DIA 07 DE ABRIL.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>MARCINHO DA DONA AUREA, AILTO MORAES</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1135/1135_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1135/1135_texto_integral.pdf</t>
   </si>
   <si>
     <t>RELAÇÃO DOS SERVIDORES MUNICIPAIS CONTRATADOS TEMPORARIAMENTE JUNTO À PREFEITURA NOS EXERCÍCIOS DE 2015 E 2016.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>MARCINHO DA DONA AUREA, PAULINHO CORTEZ, TATU, ZACA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1146/1146_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1146/1146_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS QUE SEJA CANCELADA A AUDIÊNCIA PÚBLICA MARCADA PELO EXECUTIVO MUNICIPAL PARA ESTE DIA, TENDO EM VISTA QUE NO OFÍCIO ENVIADO A ESTA CASA DE LEIS NÃO CONSTA A PAUTA PARA A REUNIÃO.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1250/1250_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1250/1250_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS CÓPIA DA ATA REFERENTE À AUDIÊNCIA PÚBLICA REALIZADA NO DIA 18/05/2016 E CÓPIA DAS GRAVAÇÕES EM ÁUDIO E VÍDEO DA REFERIDA AUDIÊNCIA.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1251/1251_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1251/1251_texto_integral.pdf</t>
   </si>
   <si>
     <t>TOMAR CONHECIMENTO DE EVENTUAIS OBRAS QUE JÁ FORAM EXECUTADAS, OU QUE ESTÃO SENDO EXECUTADAS COM OS RECURSOS OBTIDOS JUNTO AO BDMG, LEI 660/2013, VALOR DE R$ 2.500.000,00.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3209,67 +3209,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1022/1022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1023/1023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1024/1024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1050/1050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1066/1066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1067/1067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1068/1068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1069/1069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1088/1088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1089/1089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1090/1090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1113/1113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1114/1114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1115/1115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1130/1130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1429/1429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1430/1430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1116/1116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1252/1252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1011/1011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1012/1012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1013/1013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1014/1014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1015/1015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1016/1016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1017/1017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1018/1018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1019/1019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1031/1031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1032/1032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1033/1033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1034/1034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1035/1035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1036/1036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1037/1037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1038/1038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1039/1039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1040/1040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1041/1041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1042/1042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1043/1043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1044/1044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1045/1045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1046/1046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1047/1047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1048/1048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1049/1049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1054/1054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1055/1055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1056/1056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1057/1057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1058/1058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1059/1059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1060/1060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1061/1061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1062/1062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1063/1063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1064/1064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1065/1065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1070/1070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1074/1074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1075/1075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1076/1076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1077/1077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1078/1078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1091/1091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1092/1092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1093/1093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1094/1094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1095/1095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1096/1096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1097/1097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1098/1098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1099/1099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1100/1100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1101/1101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1102/1102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1103/1103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1104/1104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1105/1105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1106/1106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1107/1107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1108/1108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1109/1109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1110/1110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1111/1111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1117/1117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1118/1118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1119/1119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1120/1120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1121/1121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1122/1122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1123/1123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1124/1124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1125/1125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1126/1126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1127/1127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1128/1128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1129/1129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1136/1136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1137/1137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1140/1140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1141/1141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1142/1142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1143/1143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1144/1144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1145/1145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1161/1161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1162/1162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1163/1163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1164/1164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1165/1165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1166/1166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1167/1167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1239/1239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1240/1240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1241/1241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1242/1242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1243/1243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1244/1244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1245/1245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1246/1246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1413/1413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1414/1414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1415/1415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1416/1416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1417/1417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1418/1418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1419/1419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1420/1420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1421/1421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1422/1422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1423/1423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1424/1424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1425/1425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1426/1426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1427/1427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1431/1431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1432/1432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1433/1433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1434/1434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1435/1435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1436/1436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1437/1437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1438/1438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1439/1439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1441/1441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1442/1442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1443/1443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1444/1444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1445/1445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1446/1446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1450/1450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1451/1451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1452/1452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1453/1453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1456/1456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1457/1457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1458/1458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1459/1459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1460/1460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1461/1461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1462/1462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1463/1463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1465/1465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1466/1466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1467/1467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1468/1468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1469/1469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1470/1470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1471/1471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1472/1472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1473/1473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1477/1477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1478/1478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1479/1479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1480/1480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1481/1481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1482/1482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1483/1483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1488/1488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1489/1489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1490/1490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1491/1491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1492/1492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1493/1493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1494/1494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1495/1495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1496/1496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1497/1497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1083/1083_texto_integral.odt" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1025/1025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1026/1026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1027/1027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1030/1030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1071/1071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1087/1087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1010/1010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1029/1029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1072/1072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1073/1073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1084/1084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1086/1086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1112/1112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1138/1138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1139/1139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1147/1147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1169/1169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1214/1214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1440/1440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1447/1447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1448/1448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1449/1449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1474/1474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1475/1475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1476/1476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1028/1028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1080/1080_texto_integral.odt" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1081/1081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1085/1085_texto_integral.odt" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1247/1247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1248/1248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1082/1082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1249/1249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1428/1428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1454/1454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1464/1464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1484/1484_texto_integral.odt" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1020/1020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1021/1021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1051/1051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1052/1052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1053/1053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1133/1133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1134/1134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1135/1135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1146/1146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1250/1250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1251/1251_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1022/1022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1023/1023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1024/1024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1050/1050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1066/1066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1067/1067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1068/1068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1069/1069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1088/1088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1089/1089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1090/1090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1113/1113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1114/1114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1115/1115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1130/1130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1429/1429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1430/1430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1116/1116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1252/1252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1011/1011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1012/1012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1013/1013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1014/1014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1015/1015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1016/1016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1017/1017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1018/1018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1019/1019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1031/1031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1032/1032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1033/1033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1034/1034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1035/1035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1036/1036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1037/1037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1038/1038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1039/1039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1040/1040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1041/1041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1042/1042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1043/1043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1044/1044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1045/1045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1046/1046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1047/1047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1048/1048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1049/1049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1054/1054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1055/1055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1056/1056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1057/1057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1058/1058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1059/1059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1060/1060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1061/1061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1062/1062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1063/1063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1064/1064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1065/1065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1070/1070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1074/1074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1075/1075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1076/1076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1077/1077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1078/1078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1091/1091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1092/1092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1093/1093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1094/1094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1095/1095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1096/1096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1097/1097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1098/1098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1099/1099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1100/1100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1101/1101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1102/1102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1103/1103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1104/1104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1105/1105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1106/1106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1107/1107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1108/1108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1109/1109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1110/1110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1111/1111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1117/1117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1118/1118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1119/1119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1120/1120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1121/1121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1122/1122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1123/1123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1124/1124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1125/1125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1126/1126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1127/1127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1128/1128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1129/1129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1136/1136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1137/1137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1140/1140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1141/1141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1142/1142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1143/1143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1144/1144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1145/1145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1161/1161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1162/1162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1163/1163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1164/1164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1165/1165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1166/1166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1167/1167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1239/1239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1240/1240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1241/1241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1242/1242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1243/1243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1244/1244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1245/1245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1246/1246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1413/1413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1414/1414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1415/1415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1416/1416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1417/1417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1418/1418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1419/1419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1420/1420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1421/1421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1422/1422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1423/1423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1424/1424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1425/1425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1426/1426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1427/1427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1431/1431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1432/1432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1433/1433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1434/1434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1435/1435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1436/1436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1437/1437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1438/1438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1439/1439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1441/1441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1442/1442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1443/1443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1444/1444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1445/1445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1446/1446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1450/1450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1451/1451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1452/1452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1453/1453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1456/1456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1457/1457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1458/1458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1459/1459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1460/1460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1461/1461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1462/1462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1463/1463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1465/1465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1466/1466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1467/1467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1468/1468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1469/1469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1470/1470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1471/1471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1472/1472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1473/1473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1477/1477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1478/1478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1479/1479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1480/1480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1481/1481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1482/1482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1483/1483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1488/1488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1489/1489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1490/1490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1491/1491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1492/1492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1493/1493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1494/1494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1495/1495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1496/1496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1497/1497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1083/1083_texto_integral.odt" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1025/1025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1026/1026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1027/1027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1030/1030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1071/1071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1087/1087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1010/1010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1029/1029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1072/1072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1073/1073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1084/1084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1086/1086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1112/1112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1138/1138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1139/1139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1147/1147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1169/1169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1214/1214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1440/1440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1447/1447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1448/1448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1449/1449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1474/1474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1475/1475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1476/1476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1028/1028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1080/1080_texto_integral.odt" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1081/1081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1085/1085_texto_integral.odt" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1247/1247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1248/1248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1082/1082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1249/1249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1428/1428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1454/1454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1464/1464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1484/1484_texto_integral.odt" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1020/1020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1021/1021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1051/1051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1052/1052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1053/1053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1133/1133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1134/1134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1135/1135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1146/1146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1250/1250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2016/1251/1251_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H243"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="40" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="132.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="101.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="100.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>