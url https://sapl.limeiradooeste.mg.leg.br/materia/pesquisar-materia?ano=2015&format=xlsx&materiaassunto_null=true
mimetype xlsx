--- v0 (2026-01-26)
+++ v1 (2026-05-08)
@@ -54,3095 +54,3095 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>PAULINHO CORTEZ</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/742/742_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/742/742_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE O PATROLAMENTO DAS ESTRADAS QUE LIGAM LIMEIRA DO OESTE A COMUNIDADE NOSSA SENHORA APARECIDA (IRACEMA) E LIMEIRA DO OESTE A FAZENDA BARREIRO.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/743/743_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/743/743_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE A COLOCAÇÃO DE GUIAS NO PROLONGAMENTO DO ASFALTO DA AVENIDA DA SAUDADE ATÉ O CEMITÉRIO.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/757/757_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/757/757_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE A COLOCAÇÃO DE LOMBADAS NAS AVENIDAS:JERÔNIMO MARIANO DA SILVA E MINAS GERAIS.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>ZACA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/786/786_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/786/786_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE COLOCAÇÃO DE LOMBADAS NA AVENIDA EQUADOR EM FRENTE A UNIDADE DE SAÚDE FRANCISCO SIMEÃO BEZERRA.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>MAURICIO DO MERCADO, TONHO DIVINO</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/796/796_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/796/796_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE O CASCALHAMENTO DA ESTRADA QUE LIGA O CÓRREGO DA GRAMA À COMUNIDADE IRACEMA.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>DUNGA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/809/809_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/809/809_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE A COLOCAÇÃO DE LOMBADAS NA RUA CANADÁ, PRÓXIMO A UBS LUCÉLIA DE JESUS GARCIA.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/810/810_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/810/810_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA ESTRADA QUE LIGA LIMEIRA DO OESTE AO BARRACÃO DA BARREIRO.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>TONHO DIVINO</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/811/811_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/811/811_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIRADA DE PAUTA PELO AUTOR.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/820/820_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/820/820_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE O CASCALHAMENTO DAS RUAS QUE NÃO TEM PREVISÃO DE RECEBER ASFALTO E O PATROLAMENTO DAS RUAS QUE SERÃO ASFALTADAS.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/830/830_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/830/830_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALE A ACADEMIA AO AR LIVRE NA PRAÇA ANTÔNIO FERRARI, JARDIM PARAÍSO.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/831/831_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/831/831_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE ILUMINAÇÃO NO INTERIOR DO BOSQUE MUNICIPAL DR. NELSON COELHO ARAÚJO.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/832/832_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/832/832_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE A CONSTRUÇÃO DE DUAS LOMBADAS NA RUA AMAZONAS NO TRECHO COMPREENDIDO ENTRE AS AVENIDA DOM JOSÉ E URUGUAI.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/833/833_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/833/833_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE POSTE E LUMINÁRIA NA AVENIDA COPACABANA Nº 611 E COLOCAÇÃO DE LUMINÁRIA NA AVENIDA MATO GROSSO Nº 225.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>AILTO MORAES, ZACA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/834/834_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/834/834_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE AR CONDICIONADO NAS SALAS DOS FUNCIONÁRIOS DA PREFEITURA, BEM COO DOS OUTROS SETORES QUE AINDA NÃO POSSUEM AMBIENTE CLIMATIZADO.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/859/859_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/859/859_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE DETERMINE O PATROLAMENTO DA ESTRADA QUE LIGA LIMEIRA DO OESTE ATÉ A PROPRIEDADE DO SENHOR NENE BARBOSA (SERRINHA).</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/860/860_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/860/860_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE A RECUPERAÇÃO DA RUA EQUADOR PRÓXIMO AO BAR DO PATA FINA.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/861/861_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/861/861_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE A CONSTRUÇÃO DE ESTACIONAMENTO EM TORNO DA PRAÇA AMADOR JOSÉ DE QUEIROZ.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>DUNGA, MAURICIO DO MERCADO, TATU, TONHO DIVINO</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/862/862_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/862/862_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE A CONSTRUÇÃO DE PONTOS DE ÔNIBUS COM COBERTURA EM  PONTOS ESTRATÉGICOS DA CIDADE.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/895/895_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/895/895_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR AO SENHOR PREFEITO MUNICIPAL QUE DETERMINE O PATROLAMENTO DAS ESTRADAS DO P.A. RESERVA.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/896/896_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/896/896_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAR A INDICAÇÃO 01/2015, SOLICITANDO QUE O SENHOR PREFEITO DETERMINE O PATROLAMENTO DAS ESTRADAS QUE LIGAM LIMEIRA DO OESTE À COMUNIDADE NOSSA SENHORA APARECIDA (IRACEMA) E LIMEIRA DO OESTE À FAZENDA BARREIRO.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/897/897_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/897/897_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR AO SENHOR PREFEITO QUE DETERMINE O PLANTIO DE GRAMA NA AVENIDA TOCANTINS (JARDIM PARAÍSO E JARDIM PARAÍSO I).</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/898/898_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/898/898_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR AO SENHOR PREFEITO QUE DETERMINE A REALIZAÇÃO DE UMA OPERAÇÃO TAPA-BURACO NA CIDADE.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>TONHO DIVINO, MAURICIO DO MERCADO</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/967/967_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/967/967_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE A CONSTRUÇÃO DE UMA COBERTURA NA OFICINA MECÂNICA DA PREFEITURA.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>TATU</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/978/978_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/978/978_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE O CONSERTO DAS ESTRADAS DO BANCO DA TERRA, PARAÍSO I, II E III.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/979/979_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/979/979_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE A COLOCAÇÃO DE REDUTORES DE VELOCIDADE "TARTARUGAS" NA AVENIDA BAHIA ENTRE AS RUAS BRASIL E SÃO PAULO E NA RUA SÃO PAULO ANTES DA AVENIDA DOM JOSÉ.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>OFI</t>
   </si>
   <si>
     <t>Ofício</t>
   </si>
   <si>
     <t>MARCINHO DA DONA AUREA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/744/744_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/744/744_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUISITAR A PRIMEIRA PARCELA DO DUODÉCIMO, REFERENTE A JANEIRO DE 2015.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/745/745_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/745/745_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO DOCUMENTOS CONTÁBEIS DA CÂMARA REFERENTE A COMPETÊNCIA DE DEZEMBRO DE 2014.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/746/746_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/746/746_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA SENHORIA PARA A PRIMEIRA REUNIÃO ORDINÁRIA DA CÂMARA MUNICIPAL, QUE SERÁ REALIZADA NO DIA 15 DE JANEIRO DE 2015.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/747/747_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/747/747_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA SENHORA PARA A PRIMEIRA REUNIÃO ORDINÁRIA DA CÂMARA, QUE POR VIRTUDE DOS FATOS CONTIDOS NA PORTARIA 05, SERÁ REALIZADA NO DIA 19 DE JANEIRO DE 2015.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/748/748_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/748/748_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA SENHORIA PARA SEGUNDA REUNIÃO ORDINÁRIA DA CÂMARA, QUE SERÁ REALIZADA NO DIA 05 DE FEVEREIRO.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/749/749_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/749/749_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR QUE NOTIFIQUE A EMPRESA "LUCIANO CALIXTO DOS SANTOS", VISTO QUE NÃO ESTÃO SENDO CUMPRIDAS AS EXIGÊNCIAS CONTIDAS NA LEI.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/750/750_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/750/750_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO EXPEDIENTE APROVADO NA PRIMEIRA REUNIÃO ORDINÁRIA REALIZADA NO DIA 19 DE JANEIRO.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/751/751_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/751/751_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS AINDA QUE VOSSA EXCELÊNCIA DESTINE VERBA PARA AQUISIÇÃO DE UM VEÍCULO TIPO FURGÃO/SPRINTER, PARA QUE POSSAMOS ADAPTAR OS EQUIPAMENTOS.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>TATU, EDER DO MARIDEUS</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/752/752_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/752/752_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS A DESTINAÇÃO DE VERBA PARA A AQUISIÇÃO DE UM VEÍCULO TIPO FURGÃO/SPRINTER PARA QUE POSSAMOS UTILIZAR COMO UTI MÓVEL.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/753/753_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/753/753_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO ANEXO O ÁUDIO DA PRIMEIRA REUNIÃO ORDINÁRIA DESTA CASA.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/767/767_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/767/767_texto_integral.pdf</t>
   </si>
   <si>
     <t>VENHO REQUISITAR DE VOSSA EXCELÊNCIA, A SEGUNDA PARCELA DO DUODÉCIMO.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/768/768_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/768/768_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA SENHORIA PARA A TERCEIRA REUNIÃO ORDINÁRIA, 19 DE FEVEREIRO.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/769/769_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/769/769_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFORME SOLICITAÇÃO CONTIDA NO REQUERIMENTO DE VOSSA AUTORIA PROTOCOLIZADO NESTA SECRETARIA, ENCAMINHO TODA DOCUMENTAÇÃO ORA SOLICITADA.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/770/770_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/770/770_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO EXPEDIENTE APROVADO NA SEGUNDA RO, 05 DE FEVEREIRO.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/771/771_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/771/771_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO ANEXO O REQUERIMENTO ENVIADO E DEVIDAMENTE DEFERIDO.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/772/772_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/772/772_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO O ESPECIAL EMPENHO NO SENTIDO DE INSTALAR UMA AGÊNCIA DA CAIXA ECONÔMICA FEDERAL EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/773/773_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/773/773_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFORME SOLICITAÇÃO CONTIDA NO REQUERIMENTO, ENCAMINHO ANEXA TODA A DOCUMENTAÇÃO ORA SOLICITADA.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/774/774_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/774/774_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO COPIA DO MEMORANDO 002/2015-DCF PARA QUE VOSSA SENHORIA SE MANIFESTE NUM PRAZO MÁXIMO DE CINCO DIAS.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>AILTO MORAES, MARCINHO DA DONA AUREA, TATU, ZACA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/775/775_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/775/775_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESTINE A VERBA ARRECADADA COM OS ÚLTIMOS LEILÕES PARA A AQUISIÇÃO DO VEÍCULO "FURGÃO" PARA QUE SEJA UTILIZADO COMO UTI MÓVEL.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/776/776_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/776/776_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA SENHORIA PARA QUARTA RO, 05 DE MARÇO.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/777/777_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/777/777_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEVOLVO PROJETO DE LEI Nº 03-2015.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/778/778_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/778/778_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO EXPEDIENTE APROVADO NA 3ª RO REALIZADA NO DIA 19 DE FEVEREIRO.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>DUNGA, TATU, TONHO DIVINO</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/779/779_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/779/779_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTAMOS PLEITEANDO JUNTO AO GOVERNO FEDERAL A INSTALAÇÃO DE UMA AGENCIA DA CAIXA ECONÔMICA FEDERAL.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/780/780_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/780/780_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO CÓPIA AUTENTICADA DAS ATAS DAS SESSÕES E DECRETO LEGISLATIVO Nº 77, APROVADO POR UNANIMIDADE.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/781/781_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/781/781_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA SENHORIA PARA PRIMEIRA REUNIÃO EXTRAORDINÁRIA, 26 DE FEVEREIRO.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/782/782_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/782/782_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO EXPEDIENTE APROVADO NA 1ª RE, 27 DE FEVEREIRO.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/783/783_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/783/783_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUISITO TERCEIRA PARCELA DO DUODÉCIMO, REFERENTE MARÇO DE 2015.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/784/784_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/784/784_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A MIGRAÇÃO DO PORTAL MODELO PARA NOVA VERSÃO.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/785/785_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/785/785_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA AMPLIAR A FONTE DE CAPTAÇÃO DE ÁGUA QUE ABASTECE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>AILTO MORAES, DUNGA, EDER DO MARIDEUS, MARCINHO DA DONA AUREA, MAURICIO DO MERCADO, PAULINHO CORTEZ, TATU, TONHO DIVINO, ZACA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/788/788_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/788/788_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAR UMA AGÊNCIA DA CAIXA ECONÔMICA FEDERAL EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/789/789_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/789/789_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA SENHORIA PARA QUINTA RO, 19 DE MARÇO.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/790/790_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/790/790_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO EXPEDIENTE APROVADO NA 4ª RO, 05 DE MARÇO.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/791/791_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/791/791_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO OFICIO 001/2015 DE AUTORIA DO SENHOR RONALDO, PRESIDENTE GRUPO DA MELHOR IDADE NOVA VIDA.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/792/792_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/792/792_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUA EM SUAS METAS GOVERNAMENTAIS O ENVIO DE UM VEÍCULO PARA A SECRETARIA MUNICIPAL DE MEIO AMBIENTE.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>MARCINHO DA DONA AUREA, TONHO DIVINO</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/793/793_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/793/793_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESTINAR VERBAS PARA A REFORMA E CONSTRUÇÃO DE BANHEIROS NA PRAÇA AMADOR JOSÉ DE QUEIROZ, BELA VISTA.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/794/794_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/794/794_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO DOCUMENTOS CONTÁBEIS REFERENTE A JANEIRO DE 2015.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/795/795_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/795/795_texto_integral.pdf</t>
   </si>
   <si>
     <t>EM ATENÇÃO AO REQUERIMENTO PROTOCOLADO NA SECRETARIA, DEFIRO O PEDIDO E DEVOLVO TODA DOCUMENTAÇÃO REFERENTE A LICENÇA SAÚDE.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/802/802_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/802/802_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA SENHORIA PARA SEXTA REUNIÃO ORDINÁRIA, 02 DE ABRIL.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/803/803_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/803/803_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO EXPEDIENTE APROVADO NA 5ª RO, 19 DE MARÇO.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>EDER DO MARIDEUS, MARCINHO DA DONA AUREA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/804/804_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/804/804_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESTINE VERBAS PARA A CONSTRUÇÃO DE UMA COZINHA COM O PADRÃO EXIGIDO PELA VIGILÂNCIA SANITÁRIA.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/805/805_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/805/805_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE A COLOCAÇÃO DE POSTES E O QUE MAIS FOR NECESSÁRIO PARA A LIGAÇÃO DE ENERGIA NA RUA AMAZONAS NO BAIRRO MORUMBI.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/806/806_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/806/806_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO ANEXA A LEI COMPLEMENTAR Nº 42, DE 26 DE MARÇO DE 2015.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/807/807_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/807/807_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA SENHORIA PARA A 7ª RO, 16 DE ABRIL.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/808/808_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/808/808_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJA ENVIADO A ESTA CASA  CÓPIAS DAS LEIS COMPLEMENTARES 39 E 40 E ANEXOS DA LEI ORDINÁRIA 721.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/814/814_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/814/814_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUISITAR A 4ª PARCELA DO DUODÉCIMO, REFERENTE ABRIL DE 2015.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/815/815_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/815/815_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO EXPEDIENTE APROVADO NA 6ª RO, 02 DE ABRIL.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/816/816_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/816/816_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO DOCUMENTOS CONTÁBEIS REFERENTE A FEVEREIRO DE 2015.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/817/817_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/817/817_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESTINE VERBA NA ORDEM DE 7.900, PARA AQUISIÇÃO DE UM MINI TRATOR DE JARDINAGEM PARA ESTADIO MUNICIPAL.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>MARCINHO DA DONA AUREA, TATU</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/818/818_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/818/818_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE QUE SEJA FEITA A SINALIZAÇÃO HORIZONTAL E VERTICAL NAS RUAS DA CIDADE, ESPECIALMENTE AS LOMBADAS.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/819/819_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/819/819_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO DOCUMENTOS CONTÁBEIS REFERENTE A MARÇO DE 2015.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/821/821_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/821/821_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA SENHORIA PARA 8ª RO, 07 DE MAIO.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/822/822_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/822/822_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEVOLVO PROJETO DE LEI Nº 04, EM DECORRÊNCIA DO ENVIO DE PROJETO SUBSTITUTIVO.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>AILTO MORAES</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/823/823_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/823/823_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESCLAREÇO A VOSSA EXCELÊNCIA QUE ANALISANDO DO PROJETO DE LEI Nº 04, CONSTATEI QUE O MESMO FERE A CONSTITUIÇÃO FEDERAL BRASILEIRA.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/824/824_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/824/824_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE O CONSERTO DA RUA PARAGUAI ENTRE A AVENIDA BOLÍVIA E EQUADOR E DETERMINE A LIMPEZA DO TERRENO SITUADO AO FUNDO DA ESTAÇÃO DE ELEVAÇÃO DA COPASA.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/825/825_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/825/825_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO EXPEDIENTE APROVADO NA 7ª RO REALIZADA DIA 16 DE ABRIL.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/826/826_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/826/826_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE O CONSERTO DA PONTE QUE FICA SOBRE O CÓRREGO DO QUEIXADA, NA ESTRADA ALÍPIO SOARES BARBOSA.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/827/827_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/827/827_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATENDENDO A SOLICITAÇÃO CONTIDA NO OFICIO 059/2015-GP DEVOLVO PROJETO DE LEI 05 "LIMPEZA E CONSTRUÇÃO CALÇADAS EM TERRENOS..."</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/828/828_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/828/828_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE RAZÕES DO VETO A PROPOSIÇÃO LEI 05-2015.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/829/829_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/829/829_texto_integral.pdf</t>
   </si>
   <si>
     <t>VENHO REQUISITAR DE VOSSA EXCELÊNCIA A 5ª PARCELA DO DUODÉCIMO.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/836/836_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/836/836_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA SENHORIA PARA 9ª RO, 21 DE MAIO.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>EDER DO MARIDEUS, MAURICIO DO MERCADO, ZACA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/837/837_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/837/837_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESTINAÇÃO VERBA PARA A AQUISIÇÃO DE UM VEÍCULO TIPO FURGÃO/SPRINTER, PARA QUE POSSAMOS UTILIZAR COMO UTI MÓVEL.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/838/838_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/838/838_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESTINAÇÃO DE VERBA PARA A AQUISIÇÃO DE UM PLAYGROUND, QUE É POPULARMENTE CONHECIDO COMO PARQUINHO DE DIVERSÕES.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/839/839_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/839/839_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO EXPEDIENTE APROVADO NA 8ª RO, 07 DE MAIO.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/840/840_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/840/840_texto_integral.pdf</t>
   </si>
   <si>
     <t>COM BASE NA LEI ORGÂNICA E NO REGIMENTO INTERNO DA CÂMARA, SOLICITO QUE ENCAMINHE OS BALANCETES DE RECEITA E DESPESAS REFERENTE AOS MESES DE JANEIRO A MARÇO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/841/841_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/841/841_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO OS SEGUINTES REPRESENTANTES PARA COMPOR O CONSELHO MUNICIPAL DE EDUCAÇÃO._x000D_
 ÉDER AGUIAR TEIXEIRA (EFETIVO) - JOSÉ RODRIGUES BARBOSA - (SUPLENTE).</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/842/842_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/842/842_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM NOVAMENTE O ENVIO DOS TERMOS DE PARCELAMENTOS ATIVOS COM O INSS, DOS ATOS CONTRATOS, DECRETOS, DOS RESPONSÁVEIS PERANTE O MUNICÍPIO PARA SOLICITAÇÃO DESTES PARCELAMENTOS.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/843/843_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/843/843_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA SENHORIA PARA A 10ª RO, 03 DE JUNHO.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/846/846_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/846/846_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAR A SOLICITAÇÃO DO OFICIO 040, QUE PEDIA DESTINAÇÃO DE VERBAS PARA A CONSTRUÇÃO DE UMA COZINHA COM PADRÃO EXIGIDO PELA VIGILÂNCIA SANITÁRIA.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>EDER DO MARIDEUS, MARCINHO DA DONA AUREA, ZACA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/847/847_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/847/847_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAR OFICIO 061, QUE SOLICITAMOS A DESTINAÇÃO DE BERBA PARA AQUISIÇÃO DE UM VEÍCULO FURGÃO/SPRINTER, PARA QUE POSSAMOS UTILIZAR COMO UTI MÓVEL.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/848/848_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/848/848_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERARMOS A SOLICITAÇÃO CONTIDA NO OFICIO 062, PEDINDO DESTINAÇÃO DE BERBA PARA AQUISIÇÃO DE UM PLAYGROUN, PARQUINHO DE DIVERSÕES.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/849/849_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/849/849_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS DESTINAÇÃO DE VERBA PARA AQUISIÇÃO DE UM PLAYGROUND, "PARQUINHO DE DIVERSÕES.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/850/850_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/850/850_texto_integral.pdf</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>MARCINHO DA DONA AUREA, PAULINHO CORTEZ</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/851/851_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/851/851_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE A LIMPEZA DO BOSQUE SITUADO ENTRE A AVENIDA PADRE LIBANO CICUTO E 06 DE NOVEMBRO QUE É DE DOMÍNIO DA PREFEITURA.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/852/852_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/852/852_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA SENHORIA PARA UMA REUNIÃO A CONVITE DO PREFEITO MUNICIPAL, QUE SERÁ REALIZADA NO DIA 02 DE JUNHO.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/853/853_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/853/853_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO DOCUMENTOS SOLICITADOS CONFORME REQUERIMENTO PROTOCOLIZADO SOB Nº 075.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/854/854_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/854/854_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO O ATESTADO DE FUNCIONAMENTO DA APAE DEVIDAMENTE ASSINADO.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/855/855_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/855/855_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUISITAR 6ª PARCELA DO DUODÉCIMO, REFERENTE A JUNHO.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/856/856_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/856/856_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA SENHORIA PARA 11ª RO, 18 DE JUNHO.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/863/863_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/863/863_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO EXPEDIENTE APROVADO NA 10ª RO, 03 DE JUNHO.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/864/864_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/864/864_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO DOCUMENTOS CONTÁBEIS, REFERENTE A COMPETÊNCIA ABRIL DE 2015.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/865/865_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/865/865_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO DOCUMENTOS CONTÁBEIS REFERENTE A COMPETÊNCIA MAIO DE 2015.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/866/866_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/866/866_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO EXPEDIENTE APROVADO NA 11ª RO, 18 DE JUNHO.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/868/868_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/868/868_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO DOCUMENTOS CONFORME REQUERIMENTO DATADO DO DIA 11 DE JUNHO CORRENTE.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/869/869_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/869/869_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANIFESTAR EXPRESSAMENTE NOSSA POSIÇÃO DE REPÚDIO À APROVAÇÃO DO PROJETO DE LEI Nº 2173, QUE PREVÊ PELO GOVERNO DO ESTADO DE MINAS GERAIS DE PARCELAS DOS DEPÓSITOS JUDICIAIS VINCULADOS AO TJMG.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/870/870_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/870/870_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUISITAR A 7ª PARCELA DUODÉCIMO, REFERENTE A JULHO.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/871/871_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/871/871_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO DOCUMENTOS CONTÁBEIS REFERENTE A COMPETÊNCIA DE JUNHO.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/872/872_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/872/872_texto_integral.pdf</t>
   </si>
   <si>
     <t>RATIFICO A SOLICITAÇÃO PARA QUE SEJA AGENDADA UMA REUNIÃO COM SECRETÁRIO DE REORDENAMENTO AGRÁRIO O SENHOR DANILO ARAÚJO PRADO, PARA TRATAR DE ASSUNTOS RELACIONADOS À OCUPAÇÃO DAS FAZENDAS VARGINHA, SÃO E MONTE ALTO.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/873/873_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/873/873_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DIANTE DE TUDO O QUE TEM ACONTECIDO NA AGÊNCIA DOS CORREIOS, TENTO MAIS UMA VEZ CONTACTÁ-LO PARA QUE PROVIDÊNCIAS SEJAM TOMADAS. TEMO PELO QUE POSSA ACONTECER CASO NÃO SEJAM FEITAS MELHORIAS NESSE ATENDIMENTO. </t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/874/874_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/874/874_texto_integral.pdf</t>
   </si>
   <si>
     <t>MAIS UMA VEZ ESTA CASA DE LEIS OFICIA AOS CORREIOS A MÁ DISTRIBUIÇÃO DE CORRESPONDÊNCIAS.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/875/875_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/875/875_texto_integral.pdf</t>
   </si>
   <si>
     <t>VENHO RESPEITOSAMENTE SOLICITAR QUE VOSSA EXCELÊNCIA SE MANIFESTE SOBRE AS ÁREAS DE CONFLITO AGRÁRIO DE NOSSA REGIÃO, ESPECIALMENTE EM RELAÇÃO AOS ACAMPAMENTOS NOSSA SENHORA APARECIDA E EUCALIPTO, AMBOS DE LIMEIRA DO OESTE, ITURAMA, UNIÃO DE MINAS E SÃO FRANCISCO DE SALES.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/</t>
   </si>
   <si>
     <t>SOLICITO QUE VOSSA EXCELÊNCIA DISPONIBILIZE DENTRO DE 30 DIAS, UM DIA PARA COMPARECER A ESTA CASA DE LEIS PARA UMA REUNIÃO COM OS VEREADORES ONDE SERÃO DISCUTIDAS FORMAS DE MELHORAR O SERVIÇO PRESTADO AOS MUNÍCIPES.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/877/877_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/877/877_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVIDO VOSSA EXCELÊNCIA, BEM COMO O SENHOR SEBASTIÃO MARTINS DE FREITAS, SECRETÁRIO MUNICIPAL DE GOVERNO, PARA UMA REUNIÃO COM O SENHOR VALDIVINO, COORDENADOR REGIONAL DOS CORREIOS, ACOMPANHADO DO GERENTE REGIONAL.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/878/878_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/878/878_texto_integral.pdf</t>
   </si>
   <si>
     <t>NA QUALIDADE DE CHEFE DO PODER LEGISLATIVO DESTE MUNICÍPIO, VENHO SUGERIR À VOSSA EXCELÊNCIA QUE JUNTAMENTE COM OS SETORES COMPETENTES DESTA PREFEITURA, ELABOREM UM PROGRAMA DE INCENTIVO E RECUPERAÇÃO FISCAL PARA O MUNICÍPIO E SEUS CONTRIBUINTES.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/879/879_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/879/879_texto_integral.pdf</t>
   </si>
   <si>
     <t>CHEGOU AO CONHECIMENTO DOS VEREADORES DESTA CASA QUE MEDIANTE DECRETO MUNICIPAL VOSSA EXCELÊNCIA, DETERMINOU O REAJUSTE DOS VALORES COBRADOS DOS CONTRIBUINTES MUNICIPAIS A TÍTULO DE IPTU E ITBI.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/880/880_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/880/880_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA SENHORIA PARA A 12ª REUNIÃO ORDINÁRIA, DIA 06 DE AGOSTO.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/881/881_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/881/881_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEÇO QUE VOSSA EXCELÊNCIA PROVIDENCIE AS CÓPIAS DOS DOCUMENTOS RELACIONADOS AOS INQUÉRITOS RELACIONADOS.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/882/882_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/882/882_texto_integral.pdf</t>
   </si>
   <si>
     <t>VENHO REQUISITAR DE VOSSA EXCELÊNCIA A 8ª PARCELA DO DUODÉCIMO, REFERENTE A AGOSTO.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/883/883_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/883/883_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA SENHORIA PARA 13ª REUNIÃO ORDINÁRIA DIA 20 DE AGOSTO.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/886/886_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/886/886_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEVOLVE OFICIO 110/2015-GP, VETO PARCIAL, REFERENTE AO PROJETO LEI 07/2015.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/887/887_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/887/887_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE BAIRRO NOVO HORIZONTE. (PROJETO LEI 11/2015).</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/888/888_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/888/888_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA SENHORIA PARA 14ª RO, 03/09.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/899/899_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/899/899_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHAR A CÂMARA MUNICIPAL AS LEIS SANCIONADAS, DECRETOS,CERTIDÃO RECEITA ARRECADA, BALANCETES E DOCUMENTOS CONTÁBEIS E FINANCEIROS PARA CONHECIMENTO E ARQUIVO, PRINCIPALMENTE AS LEIS.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/900/900_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/900/900_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO EXPEDIENTE APROVADO NA 13ª RO, 20 DE AGOSTO.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/901/901_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/901/901_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO REQUERIMENTO Nº 07/2015, APROVADO NA 13ª REUNIÃO ORDINÁRIA DESTA CASA DE LEIS, DE AUTORIA DO VEREADOR JOSÉ RODRIGUES BARBOSA.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/902/902_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/902/902_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A VOSSA EXCELÊNCIA QUE DETERMINE PROVIDENCIAS NO SENTIDO DE DESTINAR VERBAS PARA A REFORMA DA PRAÇA AMADOR JOSÉ DE QUEIROZ.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/904/904_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/904/904_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEVOLVO O VETO PARCIAL A EMENDA MODIFICATIVA 01/2015, REFERENTE AO PROJETO DE LEI Nº 07/2015.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/905/905_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/905/905_texto_integral.pdf</t>
   </si>
   <si>
     <t>EM ATENDIMENTO A SOLICITAÇÃO CONTIDA NO OFICIO 125/2015-GP, INFORMO QUE VOSSA SOLICITAÇÃO FOI ACATADA E QUE ESTÁ CASA DE LEIS ESTÁ À DISPOSIÇÃO PARA ATENDER A ESTA FINALIDADE.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/906/906_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/906/906_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO DOCUMENTOS CONTÁBEIS REFERENTE A COMPETÊNCIA DE JULHO DE 2015.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/907/907_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/907/907_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUISITAR DE VOSSA EXCELÊNCIA A 9ª PARCELA DUODÉCIMO, REFERENTE A SETEMBRO.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/908/908_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/908/908_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA SENHORIA PARA 15ª RO, DIA 17 DE SETEMBRO.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/909/909_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/909/909_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR QUE DETERMINE O ENVIO DE UMA EQUIPE PARA CADASTRAMENTO, RETIRADA E TRANSFERÊNCIA DE TÍTULO ELEITORAL.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/910/910_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/910/910_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO EXPEDIENTE APROVADO NA 14ª RO, REALIZADA NO DIA 03 DE SETEMBRO.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/911/911_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/911/911_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO DOCUMENTOS CONTÁBEIS REFERENTE A COMPETENCIA AGOSTO DE 2015.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/916/916_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/916/916_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA SENHORIA PARA 16ª RO, 1º DE OUTUBRO.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/917/917_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/917/917_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO EXPEDIENTE APROVADO NA 15ª RO DE 17 DE SETEMBRO.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/918/918_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/918/918_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DEVOLVO PROJETO DE LEI Nº 13 DE 12 DE ABRIL DE 2015._x000D_
 </t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/919/919_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/919/919_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA LEIS E DEMAIS DOCUMENTOS.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/920/920_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/920/920_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA SENHORIA PARA 17ª RO, DIA 15 DE OUTUBRO.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/921/921_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/921/921_texto_integral.pdf</t>
   </si>
   <si>
     <t>USO INDEVIDO DAS CALÇADAS PARA EXPOSIÇÃO DE PRODUTOS.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/922/922_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/922/922_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECLAMANDO A RESPEITO DA QUEIMADA DE LIXO QUE GERA FUMAÇA E MAU CHEIRO.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/929/929_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/929/929_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO EXPEDIENTE APROVADO NA 16ª RO, DE 1º DE OUTUBRO DE 2015.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/930/930_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/930/930_texto_integral.pdf</t>
   </si>
   <si>
     <t>VENHO REQUISITAR DE VOSSA EXCELÊNCIA A 10ª PARCELA DO DUODÉCIMO.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/931/931_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/931/931_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIMOS POR MEIO DESTE PARABENIZÁ-LOS PELOS VOTOS ALCANÇADOS NA ELEIÇÃO PARA CONSELHEIROS TUTELARES.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/932/932_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/932/932_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DE VOSSA EXCELÊNCIA A GENTILEZA DE INTERCEDER JUNTO AOS ORGÃOS COMPETENTES OBJETIVANDO A LIBERAÇÃO DE MATA-BURROS DE FERRO PARA ATENDER À DEMANDA DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/933/933_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/933/933_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO ESCLARECIMENTOS ACERCA DA FALTA DE SERINGAS PARA APLICAÇÃO E QUAL FOI A DATA DO ÚLTIMO FORNECIMENTO.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/934/934_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/934/934_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR KIT FEIRANTE.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/935/935_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/935/935_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA SENHORIA PARA 18ª RO DIA 05 DE NOVEMBRO.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>MARCINHO DA DONA AUREA, ZACA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/936/936_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/936/936_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS QUE VOSSA EXCELÊNCIA DETERMINE A SINALIZAÇÃO DE SOLO E PLACAS EM FRENTE A TODAS AS ESCOLAS.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/937/937_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/937/937_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVIDO VOSSAS SENHORIAS PARA COMPARECEREM A ESTA CASA DE LEIS NO DIA 22 DE OUTUBRO DO CORRENTE, PARA PRESTAR ESCLARECIMENTOS SOBRE PROJETO LEI 17.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>MARCINHO DA DONA AUREA, MAURICIO DO MERCADO, TATU</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/938/938_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/938/938_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR INFORMAÇÕES A RESPEITO DO PROGRAMA MINHA CASA MINHA VIDA DO MUNICÍPIO DE LIMEIRA DO OESTE.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>DUNGA, PAULINHO CORTEZ, ZACA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/939/939_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/939/939_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO OFICIO Nº 19/2015, DE AUTORIA DA SENHORA SHIRLEY, FARMACÊUTICA BIOQUÍMICA, RESPONSÁVEL PELA UNIDADE DE ATENDIMENTO IMEDIATO.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/940/940_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/940/940_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO EXPEDIENTE APROVADO NA 17ª RO, REALIZADA DIA 15 DE OUTUBRO CORRENTE.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/941/941_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/941/941_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO DOCUMENTOS CONTÁBEIS REFERENTE A COMPETÊNCIA DE SETEMBRO DE 2015.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>EDER DO MARIDEUS, MARCINHO DA DONA AUREA, TATU, ZACA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/942/942_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/942/942_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS EM REGIME DE URGÊNCIA, QUE DETERMINE VERBAS PARA FAZER A SINIZAÇÃO HORIZONTAL E VERTICAL NAS RUAS DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/943/943_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/943/943_texto_integral.pdf</t>
   </si>
   <si>
     <t>VENHO SOLICITAR QUE VOSSA EXCELÊNCIA DESTINE VERBAS PARA A CONCLUSÃO DO ASFALTO NO BAIRRO JOAMÁRIO, NO ÂMBITO DE R$ 200.000,</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/944/944_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/944/944_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJA FEITA UMA CORREÇÃO DE PELO MENOS 10% NOS VENCIMENTOS DOS SERVIDORES.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/945/945_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/945/945_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE MEDIDAS CABÍVEIS PARA QUE O ASFALTO DA RUA NELSON ANASTÁCIO SE ESTENDA ATÉ O SEU FINAL.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/946/946_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/946/946_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR QUE TOME AS MEDIDAS CABÍVEIS JUNTO AOS ÓRGÃOS COMPETENTES, ESPECIALMENTE O MINISTÉRIO DO TRABALHO, PARA QUE ESTA SITUAÇÃO SEJA SOLUCIONADA O MAIS BREVE POSSÍVEL.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>CONVIDO VOSSA SENHORIA PARA COMPARECER A ESTA CASA DE LEIS NO DIA 29 DE OUTUBRO CORRENTE AS 10 HORAS PARA TRATAR DE ASSUNTO DE INTERESSE DA CLASSE DOS SERVIDORES.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/948/948_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/948/948_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS QUE SEJAM DETERMINADAS PROVIDÊNCIAS NO SENTIDO DE REALIZAR UMA BOA LIMPEZA NO CEMITÉRIO.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>RETIRADO DE PAUTA PELO AUTOR.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/950/950_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/950/950_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACUSO O RECEBIMENTO DO OFICIO 0227/2015/GAS, E ENVIO ANEXA A RELAÇÃO SOLICITADA.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/951/951_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/951/951_texto_integral.pdf</t>
   </si>
   <si>
     <t>AGRADEÇO EM NOME DE TODOS OS ACAMPADOS PELA ILUSTRE VISITA DE VOSSA EXCELÊNCIA. SOLICITO SEMENTES DE MILHO, FEIJÃO E HORTALIÇAS.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2015/952/oficio_144-2015-gpc_opt.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2015/952/oficio_144-2015-gpc_opt.pdf</t>
   </si>
   <si>
     <t>DIANTE DA DIFICULDADE DA POPULAÇÃO PARA A RETIRADA DA CARTEIRA DE IDENTIDADE, SOLICITO QUE VOSSA SENHORIA INFORME SE HÁ PREVISÃO DE REGULARIZAÇÃO DESSE SERVIÇO.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/953/953_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/953/953_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS ESPECIAL EMPENHO DE VOSSA EXCELÊNCIA JUNTO AOS ÓRGÃOS COMPETENTES PARA QUE SEJA APROVADA A TRANSFERÊNCIA DE 350 METROS DE ESTRADA PAVIMENTADA NA ENTRADA PARA O MUNICÍPIO DE LIMEIRA DO OESTE.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/954/954_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/954/954_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR QUE VERIFIQUE JUNTO AOS ÓRGÃOS COMPETENTES A POSSIBILIDADE DE DESTINAÇÃO DE VERBA EM VOSSAS EMENDAS PARLAMENTAR PARA A AQUISIÇÃO DE UMA UTI MÓVEL, DEVIDAMENTE EQUIPADA, PARA NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/955/955_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/955/955_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEVOLVO O PROJETO DE LEI Nº 17, QUE AUTORIZA A DOAÇÃO DE LOTE.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/956/956_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/956/956_texto_integral.pdf</t>
   </si>
   <si>
     <t>VERIFICANDO OS ANEXOS DO PROJETO DE LEI Nº 15/2015, CONSTATA-SE A FALTA DE ASSINATURA DE VOSSA EXCELÊNCIA EM ALGUMAS FOLHAS.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/957/957_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/957/957_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVIDO VOSSA SENHORIA PARA COMPARECER A ESTA CASA DE LEIS NO DIA 06 DE NOVEMBRO DO CORRENTE AS 8 HORAS PARA TRATAR DE ASSUNTO DE INTERESSE DA CLASSE DOS SERVIDORES MUNICIPAIS, TAIS COMO:</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/958/958_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/958/958_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVIDO VOSSA EXCELÊNCIA PARA COMPARECER A ESTA CASA DE LEIS NO DIA 06 DE NOVEMBRO DO CORRENTE ANO ÀS 8 HORAS PARA TRATAR DE ASSUNTO DE INTERESSE DA CLASSE DOS SERVIDORES MUNICIPAIS, TAIS COMO:</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/959/959_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/959/959_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUISITAR DE VOSSA EXCELÊNCIA A 11ª PARCELA DO DUODÉCIMO, REFERENTE A NOVEMBRO.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/961/961_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/961/961_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA SENHORIA PARA A 19ª RO, 19 DE NOVEMBRO.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/962/962_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/962/962_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR RECURSOS PARA A AQUISIÇÃO DE UMA ACADEMIA AO AR LIVRE PARA O MUNICÍPIO, A SER INSTALADA NO BAIRRO JOAMÁRIO.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/963/963_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/963/963_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIMOS POR ESTE SOLICITAR QUE VOSSA EXCELÊNCIA DESTINE VERBAS PARA A CONCLUSÃO DO ASFALTO NO BAIRRO JOAMÁRIO, QUE É O BAIRRO MAIS ANTIGO DE NOSSA CIDADE E AINDA NÃO É TODO ASFALTADO (100.000,)</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>ZACA, PAULINHO CORTEZ</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/964/964_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/964/964_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE VOSSA EXCELÊNCIA INTERCEDA JUNTO AOS ÓRGÃOS COMPETENTES COM A FINALIDADE DE VIABILIZAR RECURSOS FINANCEIROS PARA O RECAPEAMENTO NAS RUAS E AVENIDAS DA CIDADE.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/965/965_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/965/965_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAÇA CALÇAMENTO E PAISAGISMO DO CANTEIRO CENTRAL DA SAÍDA DA CIDADE PELA AVENIDA DA SAUDADE ATÉ O CEMITÉRIO.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/972/972_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/972/972_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO DOCUMENTOS CONTÁBEIS REFERENTE À COMPETÊNCIA DE OUTUBRO DE 2015.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/973/973_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/973/973_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA SENHORIA PARA A 20ª REUNIÃO ORDINÁRIA, 03 DE DEZEMBRO.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/974/974_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/974/974_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA EXCELÊNCIA PARA 2ª RE, DIA 26 DE NOVEMBRO, AS 10:30 HORAS PARA ELEIÇÃO DA MESA DIRETORA PARA A SESSÃO LEGISLATIVA DE 2016.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/975/975_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/975/975_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENVIO A ESTE SINDICATO COPIAS DOS PROJETOS DE LEI COMPLEMENTARES Nº 01 E 02, PARA QUE TOME CONHECIMENTO E EXPRESSAMENTE SEU POSICIONAMENTO EM RELAÇÃO AOS MESMO.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/976/976_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/976/976_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXPEDIENTE APROVADO NA 19ª RO, REALIZADA DIA 19 DE NOVEMBRO.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/983/983_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/983/983_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO EM REGIME DE URGÊNCIA, QUE VOSSA EXCELÊNCIA DETERMINE A LIMPEZA E OS CUIDADOS NECESSÁRIOS PARA A CONSERVAÇÃO DO PRÉDIO DO VELÓRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/984/984_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/984/984_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVIDO VOSSA SENHORIA PARA COMPARECER A ESTA CASA DE LEIS NO DIA 03 DE DEZEMBRO.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/985/985_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/985/985_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEVOLVO PROJETO DE LEI Nº 18.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/986/986_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/986/986_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO OS SEGUINTES REPRESENTANTES PARA COMPOR O CONSELHO MUNICIPAL DE DESENVOLVIMENTO RURAL SUSTENTÁVEL.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/997/997_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/997/997_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO ABAIXO RELACIONADO O EXPEDIENTE APROVADO NA 20ª REUNIÃO ORDINÁRIA, 03-12.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/998/998_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/998/998_texto_integral.pdf</t>
   </si>
   <si>
     <t>VENHO REQUISITAR 12ª PARCELA DO DUODÉCIMO.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/999/999_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/999/999_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO DOCUMENTOS CONTÁBEIS REFERENTE A COMPETÊNCIA DE NOVEMBRO.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/1000/1000_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/1000/1000_texto_integral.pdf</t>
   </si>
   <si>
     <t>VENHO RATIFICAR A CONVERSA QUE TIVEMOS DIA 1º DESTE EM VOSSO GABINETE E REFORÇAR O PEDIDO DE UMA RETROESCAVADEIRA PARA OS AGRICULTORES FAMILIARES DO RIO PARANAÍBA - PA RESERVA.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/1001/1001_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/1001/1001_texto_integral.pdf</t>
   </si>
   <si>
     <t>VENHO SOLICITAR QUE VOSSA EXCELÊNCIA DESTINE O KIT FEIRANTE PARA OS AGRICULTORES FAMILIARES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/1002/1002_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/1002/1002_texto_integral.pdf</t>
   </si>
   <si>
     <t>SIRVO-ME DO PRESENTE PARA QUESTIONAR SOBRE O ANDAMENTO DA ENTREGA DAS CESTAS BÁSICAS ÀS QUAIS TÊM DIREITO O PESSOAL DOS ACAMPAMENTOS NOSSA SENHORA APARECIDA E EUCALIPTO.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/1003/1003_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/1003/1003_texto_integral.pdf</t>
   </si>
   <si>
     <t>EM ATENDIMENTO A SOLICITAÇÃO CONTIDA NO OFICIO 224-2015-GP, ENVIO AS EMENDAS ORA SOLICITADAS.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/1004/1004_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/1004/1004_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATENDENDO A SOLICITAÇÃO CONTIDA NO OFICIO 36/2015 DO SINDICATO DOS TRABALHADORES RURAIS DE LIMEIRA DO OESTE, CONVIDO VOSSA SENHORIA PARA UMA REUNIÃO DIA 17 DE DEZEMBRO DE 2015.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/1005/1005_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/1005/1005_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA SENHORIA PARA 3ª RE, 22/12/15.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/1006/1006_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/1006/1006_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA SENHORIA PARA 4ª RE, 30/12/15.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/1007/1007_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/1007/1007_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATENDENDO A SOLICITAÇÃO CONTIDA NO OFICIO Nº 239/2015-GP, DEVOLVO PROJETO DE LEI COMPLEMENTAR Nº 02.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/1008/1008_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/1008/1008_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO EXPEDIENTE APROVADO NA 3ª RE REALIZADA NO DIA 22/12/15.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/1009/1009_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/1009/1009_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO EXPEDIENTE APROVADO NA 4º RE, REALIZADA DIA 30/12/15.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto  de Lei Complementar do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2015/800/projleicompleg01-2015-c.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2015/800/projleicompleg01-2015-c.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO E EXTINÇÃO DE CARGOS EM COMISSÃO ALTERANDO O ANEXO I DA LEI COMPLEMENTAR Nº 10, DE 13 DE OUTUBRO DE 2003, ALTERADA PELA LEI COMPLEMENTAR Nº 41, DE 30 DE DEZEMBRO DE 2014.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>EDER DO MARIDEUS, PAULINHO CORTEZ, ZACA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/756/756_texto_integral.odt</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/756/756_texto_integral.odt</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DA PREFEITURA MUNICIPAL DE LIMEIRA DO OESTE, ESTADO DE MINAS GERAIS, EXERCÍCIO DE 2013.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/914/914_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/914/914_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A MODALIDADE DE LICITAÇÃO DENOMINADA PREGÃO, EXCLUSIVAMENTE, PRESENCIAL, PARA AQUISIÇÃO DE BENS E SERVIÇOS COMUNS, NO ÂMBITO DA CÂMARA MUNICIPAL DE LIMEIRA DO OESTE, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>ENEDINO PEREIRA FILHO</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/926/926_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/926/926_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A UNIFICAÇÃO DE SECRETARIAS, CRIAÇÃO, EXTINÇÃO, AUMENTO E DIMINUIÇÃO DE VAGAS DE CARGOS COMISSIONADOS, QUE ESPECIFICA NA ESTRUTURA ADMINISTRATIVA DO MUNICÍPIO DE LIMEIRA DO OESTE E ALTER O ANEXO I DA LEI COMPLEMENTAR 005, DE 01 DE MARÇO DE 2002 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/966/966_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/966/966_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA ANEXOS DA LEI COMPLEMENTAR Nº 009, DE 12 DE SETEMBRO DE 2003.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/992/992_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/992/992_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE FUNÇÕES GRATIFICADAS NO QUADRO GERAL DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE LIMEIRA DO OESTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/995/995_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/995/995_texto_integral.pdf</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/996/996_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/996/996_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL, NA FORMA DO INCISO X DO ART. 37 DA CONSTITUIÇÃO FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/738/738_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/738/738_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICIPIO DE LIMEIRA DO OESTE-., A CELEBRAR CONVÊNIOS, CONTRATOS, ACORDOS, AJUSTES E OUTROS INSTRUMENTOS CONGÊNERES COM A UNIÃO, O ESTADO OU PESSOA JURÍDICA DE DIREITO PÚBLICO OU PRIVADO.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/754/754_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/754/754_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE LIMEIRA DO OESTE - MG, A ABRIR CRÉDITO ESPECIAL NO ORÇAMENTO DE 2015.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/755/755_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/755/755_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE LIMEIRA DO OESTE, A ABRIR CRÉDITO SUPLEMENTAR NO ORÇAMENTO DE 2015.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/787/787_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/787/787_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SUBSÍDIO DE DESPESAS DECORRENTES DE TRANSPORTE INTERMUNICIPAL DE ESTUDANTES RESIDENTES EM LIMEIRA DO OESTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/812/812_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/812/812_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE LIMPEZA E CONSTRUÇÃO DE CALÇADAS EM TERRENOS URBANOS NO MUNICÍPIO DE LIMEIRA DO OESTE, ESTADO DE MINAS GERAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/813/813_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/813/813_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRORROGA O PRAZO DO ARTIGO 1º DA LEI Nº. 718 DE 05 DE DEZEMBRO DE 2014 E ALTERA A REDAÇÃO DO MESMO ARTIGO.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/835/835_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/835/835_texto_integral.pdf</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/844/844_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/844/844_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O LIMITE PARA ABERTURA DE CRÉDITOS SUPLEMENTARES PREVISTO NO INCISO II, DO ARTIGO 12 DA LEI Nº 705/2014, QUE DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2015 E INCISO II DO ARTIGO 4º DA LEI Nº 721/2015 QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE LIMEIRA DO OESTE - MG PARA O EXERCÍCIO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/845/845_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/845/845_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/858/858_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/858/858_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PLANO MUNICIPAL DE EDUCAÇÃO - PME E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/867/867_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/867/867_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE INTERESSE SOCIAL E UTILIDADE PÚBLICA O LOTEAMENTO DENOMINADO "BAIRRO NOVO HORIZONTE", LOCALIZADO NESTA CIDADE.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/889/889_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/889/889_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 1º DA LEI MUNICIPAL 700 DE 28 DE ABRIL DE 2014, QUE AUTORIZOU O PODER EXECUTIVO A ALIENAR ÁREA DE SUA PROPRIEDADE AOS MUTUÁRIOS INSCRITOS NO ÂMBITO DO PROGRAMA MINHA CASA MINHA VIDA - PMCMV DO GOVERNO FEDERAL.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/890/890_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/890/890_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ARTIGOS 7º E 9º DA LEI Nº 546, DE 12 DE ABRIL DE 2010, QUE "AUTORIZA A DOAÇÃO DOS IMÓVEIS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/892/892_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/892/892_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI SUBVENÇÕES SOCIAIS E CONTRIBUIÇÕES MUNICIPAIS PARA O EXERCÍCIO FINANCEIRO DE 2016, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/893/893_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/893/893_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE LIMEIRA DO OESTE - MG PARA O EXERCÍCIO FINANCEIRO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/903/903_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/903/903_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA ARTIGO 1º DA LEI MUNICIPAL Nº 734 DE 28 DE AGOSTO DE 2015 QUE DISPÕE SOBRE LIMPEZA E CONSTRUÇÃO DE CALÇADAS EM TERRENOS URBANOS NO MUNICÍPIO DE LIMEIRA DO OESTE, ESTADO DE MINAS GERAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/912/912_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/912/912_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DO LOTE 07, DA QUADRA J15, DO BAIRRO BELA VISTA, À PESSOA CARENTE QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/913/913_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/913/913_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DESAFETAR E A DOAR O BEM PÚBLICO DE PROPRIEDADE DO MUNICÍPIO DE LIMEIRA DO OESTE - MG, QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/927/927_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/927/927_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRANSFORMAÇÃO DA ÁREA RURAL QUE MENCIONA EM ÁREA URBANA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/928/928_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/928/928_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE LIMEIRA DO OESTE A PERMUTAR IMÓVEL QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/960/960_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/960/960_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DO LOTE, 07, DA QUADRA J15, DO BAIRRO BELA VISTA, À PESSOA CARENTE QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/977/977_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/977/977_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A EFETIVAR A DESAPROPRIAÇÃO DE ÁREA QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/980/980_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/980/980_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A RECEBER IMÓVEIS EM DOAÇÃO, QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/981/981_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/981/981_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 369, DE 23 DE DEZEMBRO DE 2003.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/982/982_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/982/982_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DESAFETAR E A DOAR O BEM PÚBLICO DE PROPRIEDADE DO MUNICÍPIO DE LIMEIRA DO OESTE-MG, QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/987/987_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/987/987_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 368, DE 08 DE DEZEMBRO DE 2003.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/988/988_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/988/988_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE PARTE DO LOTE 09, DA QUADRA J21, DO BAIRRO JARDIM BELA VISTA, À PESSOA CARENTE QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/989/989_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/989/989_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE PARTE DO LOTE 01, DA QUADRA J21, DO BAIRRO JARDIM BELA VISTA, À PESSOA CARENTE QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/990/990_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/990/990_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DO LOTE 05, DA QUADRA J19, DO BAIRRO JARDIM BELA VISTA, À PESSOA CARENTE QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/991/991_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/991/991_texto_integral.pdf</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/994/994_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/994/994_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A COBRANÇA DE IMPOSTO SOBRE PROPRIEDADE PREDIAL E TERRITORIAL URBANA - IPTU NAS ÁREA DE EXPANSÃO URBANA DO MUNICÍPIO DE LIMEIRA DO OESTE-MG.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/762/762_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/762/762_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS PRODUTORES HORTI­GRANJEIROS E FEIRANTES DE LIMEIRA DO OESTE E REGIÃO &amp;#8211; MG (APHFLOR).</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>MARCINHO DA DONA AUREA, EDER DO MARIDEUS, TATU, ZACA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/763/763_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/763/763_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL E ANUAL DAS REMUNERAÇÕES DOS SERVIDORES PÚBLICOS MUNICIPAIS DA CÂMARA MUNICIPAL DE LIMEIRA DO OESTE,ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/765/765_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/765/765_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL E ANUAL AOS VENCIMENTOS DO PREFEITO, VICE-PREFEITO E SECRETÁRIOS MUNICIPAIS DO MUNICÍPIO DE LIMEIRA DO OESTE, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>EDER DO MARIDEUS, TATU, ZACA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/857/857_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/857/857_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA CONSELHO DE SEGURANÇA PÚBLICA DO MUNICIPIO DE LIMEIRA DO OESTE &amp;#8211; MG (CONSEP).</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>MAURICIO DO MERCADO, TATU, TONHO DIVINO</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/891/891_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/891/891_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO GRUPO DA MELHOR IDADE NOVA VIDA DE LIMEIRA DO OESTE - MG</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/915/915_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/915/915_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA INTEGRALMENTE A LEI Nº 671/2013 QUE: FIXA &amp;#8220;JETON&amp;#8221; AOS MEMBROS TITULARES DAS COMISSÕES ADMINISTRATIVAS DISCIPLINARES, PERMANENTES DE LICITAÇÃO, AO PREGOEIRO E EQUIPE DE APOIO E AO ADVOGADO DA CÂMARA MUNICIPAL DE LIMEIRA DO OESTE&amp;#8221;, DANDO NOVA REDAÇÃO AOS SEUS DISPOSITIVOS LEGAIS.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/764/764_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/764/764_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL E ANUAL AOS SUBSÍDIOS DOS VEREADORES DO MUNICÍPIO DE LIMEIRA DO OESTE,ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/884/884_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/884/884_texto_integral.pdf</t>
   </si>
   <si>
     <t>PREVISÃO ORÇAMENTÁRIA DA CÂMARA MUNICIPAL DE LIMEIRA DO OESTE, ESTADO DE MINAS GERAIS, PARA O EXERCÍCIO FINANCEIRO DE 2016.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/894/894_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/894/894_texto_integral.pdf</t>
   </si>
   <si>
     <t>REMANEJAMENTO DE DOTAÇÃO ORÇAMENTÁRIA DA CÂMARA MUNICIPAL DE LIMEIRA DO OESTE-MG, NO EXERCÍCIO FINANCEIRO DE 2015, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/993/993_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/993/993_texto_integral.pdf</t>
   </si>
   <si>
     <t>REMANEJA DOTAÇÕES ORÇAMENTÁRIAS DA CÂMARA MUNICIPAL DE LIMEIRA DO OESTE-MG, NO EXERCÍCIO FINANCEIRO DE 2015, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/741/741_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/741/741_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO A ESTA CÂMARA OS VALORES GASTOS NA PAVIMENTAÇÃO QUE LIGA O PARQUE DE EXPOSIÇÕES AO CEMITÉRIO.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>DUNGA, EDER DO MARIDEUS, PAULINHO CORTEZ</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/758/758_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/758/758_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE PROVIDÊNCIAS PARA REAJUSTAR AS DIÁRIAS DOS MOTORISTAS.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/759/759_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/759/759_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE PROVIDÊNCIAS NECESSÁRIAS JUNTO AOS ÓRGÃOS COMPETENTES NO SENTIDO DE INSTALAR UMA AGÊNCIA DA CAIXA ECONÔMICA FEDERAL EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/760/760_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/760/760_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESCLARECIMENTOS ACERCA DA OBRA DE EXTENSÃO DA SEDE DA PREFEITURA MUNICIPAL E A CONSTRUÇÃO DO UBS LUCÉLIA DE JESUS OLIVEIRA GARCIA.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/761/761_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/761/761_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORME SE O TERMINAL RODOVIÁRIO DÍDIMO SOARES DE FREITAS É CADASTRADO JUNTO AO DNIT.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>AILTO MORAES, MARCINHO DA DONA AUREA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/797/797_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/797/797_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORME COMPOSIÇÃO DAS SECRETARIAS QUE INTEGRAM A ESTRUTURA ADMINISTRATIVA DA PREFEITURA MUNICIPAL, ESPECIFICANDO O NOME DO SECRETÁRIO DE CADA UMA E A DATA DA POSSE.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/885/885_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/885/885_texto_integral.pdf</t>
   </si>
   <si>
     <t>RELAÇÃO DE PACIENTES DIABÉTICOS DO NOSSO MUNICÍPIO USUÁRIOS DE INSULINA E QUE NECESSITAM DE SERINGAS E LANCETAS PARA TRATAMENTO.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/923/923_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/923/923_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER DO PREFEITO MUNICIPAL: NOMES E CARGOS DOS FUNCIONÁRIOS EFETIVOS, CONTRATADOS E COMISSIONADOS.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/924/924_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/924/924_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO INFORME QUANTOS E QUAIS SÃO OS IMÓVEIS DE PROPRIEDADE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/925/925_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/925/925_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERO O REQUERIMENTO 021/2014. SECRETARIAS, SECRETÁRIOS, EXONERADOS, CONTRATADOS.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/968/968_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/968/968_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUANTAS CESTAS BÁSICAS, NOME E ENDEREÇOS DOS BENEFICIADOS, E VALOR DE CADA, FORNECIDAS NO PERÍODO DE 1º DE JANEIRO DE 2013 ATÉ A PRESENTE DATA.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/969/969_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/969/969_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ENVIE NOVO TERMO DE DESISTÊNCIA AO CONTRATO ADMINISTRATIVO DE CONCESSÃO DE DIREITO REAL DE USO DE IMÓVEL URBANO. </t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/970/970_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/970/970_texto_integral.pdf</t>
   </si>
   <si>
     <t>RELAÇÃO CONSTANDO TODOS OS NOME, CARGOS E CARGA HORÁRIA DOS FUNCIONÁRIOS DO QUADRO EFETIVO QUE: GOZARAM FÉRIAS NORMAIS OU PRÊMIO, REQUERERAM LICENÇA DE INTERESSE PARTICULAR, LICENÇA SAÚDE, AFASTAMENTO POR TEMPO DETERMINADO MEDIANTE ATESTADO MÉDICO, NOS ANOS 2014 E 2015.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/971/971_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/971/971_texto_integral.pdf</t>
   </si>
   <si>
     <t>RELAÇÃO CONSTANDO TODOS OS CONVÊNIOS FIRMADOS PELO MUNICÍPIO COM ÓRGÃOS DA UNIÃO E DO ESTADO DE MINAS GERAIS QUE ESTABELEÇAM O REPASSE DE RECURSOS PARA O MUNICÍPIO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3449,67 +3449,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/742/742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/743/743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/757/757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/786/786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/796/796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/809/809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/810/810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/811/811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/820/820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/830/830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/831/831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/832/832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/833/833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/834/834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/859/859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/860/860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/861/861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/862/862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/895/895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/896/896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/897/897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/898/898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/967/967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/978/978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/979/979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/744/744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/745/745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/746/746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/747/747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/748/748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/749/749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/750/750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/751/751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/752/752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/753/753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/767/767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/768/768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/769/769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/770/770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/771/771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/772/772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/773/773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/774/774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/775/775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/776/776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/777/777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/778/778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/779/779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/780/780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/781/781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/782/782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/783/783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/784/784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/785/785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/788/788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/789/789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/790/790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/791/791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/792/792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/793/793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/794/794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/795/795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/802/802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/803/803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/804/804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/805/805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/806/806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/807/807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/808/808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/814/814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/815/815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/816/816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/817/817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/818/818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/819/819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/821/821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/822/822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/823/823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/824/824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/825/825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/826/826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/827/827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/828/828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/829/829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/836/836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/837/837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/838/838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/839/839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/840/840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/841/841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/842/842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/843/843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/846/846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/847/847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/848/848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/849/849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/850/850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/851/851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/852/852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/853/853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/854/854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/855/855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/856/856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/863/863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/864/864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/865/865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/866/866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/868/868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/869/869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/870/870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/871/871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/872/872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/873/873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/874/874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/875/875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/877/877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/878/878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/879/879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/880/880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/881/881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/882/882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/883/883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/886/886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/887/887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/888/888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/899/899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/900/900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/901/901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/902/902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/904/904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/905/905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/906/906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/907/907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/908/908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/909/909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/910/910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/911/911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/916/916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/917/917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/918/918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/919/919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/920/920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/921/921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/922/922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/929/929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/930/930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/931/931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/932/932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/933/933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/934/934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/935/935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/936/936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/937/937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/938/938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/939/939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/940/940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/941/941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/942/942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/943/943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/944/944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/945/945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/946/946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/948/948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/950/950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/951/951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2015/952/oficio_144-2015-gpc_opt.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/953/953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/954/954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/955/955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/956/956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/957/957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/958/958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/959/959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/961/961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/962/962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/963/963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/964/964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/965/965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/972/972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/973/973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/974/974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/975/975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/976/976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/983/983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/984/984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/985/985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/986/986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/997/997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/998/998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/999/999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/1000/1000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/1001/1001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/1002/1002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/1003/1003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/1004/1004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/1005/1005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/1006/1006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/1007/1007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/1008/1008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/1009/1009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2015/800/projleicompleg01-2015-c.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/756/756_texto_integral.odt" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/914/914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/926/926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/966/966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/992/992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/995/995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/996/996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/738/738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/754/754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/755/755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/787/787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/812/812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/813/813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/835/835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/844/844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/845/845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/858/858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/867/867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/889/889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/890/890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/892/892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/893/893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/903/903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/912/912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/913/913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/927/927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/928/928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/960/960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/977/977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/980/980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/981/981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/982/982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/987/987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/988/988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/989/989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/990/990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/991/991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/994/994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/762/762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/763/763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/765/765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/857/857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/891/891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/915/915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/764/764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/884/884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/894/894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/993/993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/741/741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/758/758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/759/759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/760/760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/761/761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/797/797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/885/885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/923/923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/924/924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/925/925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/968/968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/969/969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/970/970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/971/971_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/742/742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/743/743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/757/757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/786/786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/796/796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/809/809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/810/810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/811/811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/820/820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/830/830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/831/831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/832/832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/833/833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/834/834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/859/859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/860/860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/861/861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/862/862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/895/895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/896/896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/897/897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/898/898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/967/967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/978/978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/979/979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/744/744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/745/745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/746/746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/747/747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/748/748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/749/749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/750/750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/751/751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/752/752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/753/753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/767/767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/768/768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/769/769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/770/770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/771/771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/772/772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/773/773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/774/774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/775/775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/776/776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/777/777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/778/778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/779/779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/780/780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/781/781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/782/782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/783/783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/784/784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/785/785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/788/788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/789/789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/790/790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/791/791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/792/792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/793/793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/794/794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/795/795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/802/802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/803/803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/804/804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/805/805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/806/806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/807/807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/808/808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/814/814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/815/815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/816/816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/817/817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/818/818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/819/819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/821/821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/822/822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/823/823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/824/824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/825/825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/826/826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/827/827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/828/828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/829/829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/836/836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/837/837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/838/838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/839/839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/840/840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/841/841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/842/842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/843/843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/846/846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/847/847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/848/848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/849/849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/850/850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/851/851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/852/852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/853/853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/854/854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/855/855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/856/856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/863/863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/864/864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/865/865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/866/866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/868/868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/869/869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/870/870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/871/871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/872/872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/873/873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/874/874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/875/875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/877/877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/878/878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/879/879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/880/880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/881/881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/882/882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/883/883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/886/886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/887/887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/888/888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/899/899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/900/900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/901/901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/902/902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/904/904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/905/905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/906/906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/907/907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/908/908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/909/909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/910/910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/911/911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/916/916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/917/917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/918/918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/919/919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/920/920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/921/921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/922/922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/929/929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/930/930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/931/931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/932/932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/933/933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/934/934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/935/935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/936/936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/937/937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/938/938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/939/939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/940/940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/941/941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/942/942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/943/943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/944/944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/945/945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/946/946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/948/948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/950/950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/951/951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2015/952/oficio_144-2015-gpc_opt.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/953/953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/954/954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/955/955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/956/956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/957/957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/958/958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/959/959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/961/961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/962/962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/963/963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/964/964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/965/965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/972/972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/973/973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/974/974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/975/975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/976/976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/983/983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/984/984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/985/985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/986/986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/997/997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/998/998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/999/999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/1000/1000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/1001/1001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/1002/1002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/1003/1003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/1004/1004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/1005/1005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/1006/1006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/1007/1007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/1008/1008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/1009/1009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2015/800/projleicompleg01-2015-c.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/756/756_texto_integral.odt" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/914/914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/926/926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/966/966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/992/992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/995/995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/996/996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/738/738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/754/754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/755/755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/787/787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/812/812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/813/813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/835/835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/844/844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/845/845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/858/858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/867/867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/889/889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/890/890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/892/892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/893/893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/903/903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/912/912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/913/913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/927/927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/928/928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/960/960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/977/977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/980/980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/981/981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/982/982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/987/987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/988/988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/989/989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/990/990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/991/991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/994/994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/762/762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/763/763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/765/765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/857/857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/891/891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/915/915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/764/764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/884/884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/894/894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/993/993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/741/741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/758/758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/759/759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/760/760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/761/761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/797/797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/885/885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/923/923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/924/924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/925/925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/968/968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/969/969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/970/970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2015/971/971_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H267"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="40" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="132.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="103.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="102.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>