--- v0 (2025-12-11)
+++ v1 (2026-05-03)
@@ -54,2985 +54,2985 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>TONHO DIVINO</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/144/144_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/144/144_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAR INDICAÇÃO Nº 010/2013 DE AUTORIA DO VEREADOR MARCIO QUEIROZ VALENTE, SOLICITANDO AO SENHOR PREFEITO MUNICIPAL QUE FAÇA UM PROJETO DE LEI PARA REVOGAR A LEI Nº 551, DE 07 DE MAIO DE 2010.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>TATU, MARCINHO DA DONA AUREA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/145/145_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/145/145_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE O PATROLAMENTO E CASCALHAMENTO DAS RUAS SEM PAVIMENTAÇÃO, SEM PAVIMENTAÇÃO, ESPECIALMENTE AS DO BAIRRO BELA VISTA.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>MARCINHO DA DONA AUREA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/361/361_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/361/361_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE O CONSERTO DO CAMINHÃO PIPA.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>TONHO DIVINO, PAULINHO CORTEZ</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/530/530_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/530/530_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DAS ESTRADAS DO PA RESERVA.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>PAULINHO CORTEZ</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/531/531_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/531/531_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE UMA REFORMA NO PRÉDIO DA UNIDADE DE ATENDIMENTO IMEDIATO MARIVONE RIBEIRO LACERDA.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/532/532_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/532/532_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE O CASCALHAMENTO DAS ESTRADAS NOS PONTOS MAIS CRÍTICOS DO ASSENTAMENTO NOVA CANAÃ.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>MAURICIO DO MERCADO</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/533/533_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/533/533_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE QUE SEJA REFEITA A SINALIZAÇÃO HORIZONTAL DAS RUAS E QUE NO JARDIM BELA VISTA I SEJA FEITA A SINALIZAÇÃO TOTAL, QUE QUE NÃO HÁ NENHUMA.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/613/613_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/613/613_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE A RECUPERAÇÃO DAS ESTRADAS DA FAZENDA CANCELA E BELA VISTA E TAMBÉM AS ESTRADAS DO BANCO DA TERRA PARAÍSO I, II E III.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>DUNGA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/614/614_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/614/614_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE REDUTORES DE VELOCIDADE (QUEBRA MOLAS) NA RUA SANTA CATARINA NO CRUZAMENTO COM A AVENIDA DA SAUDADE.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/615/615_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/615/615_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE REDUTORES DE VELOCIDADE (QUEBRA MOLAS) NA RUA.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/616/616_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/616/616_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE REDUTORES DE VELOCIDADE NA RUA PERNAMBUCO NO CRUZAMENTO COM A AVENIDA ARQENTINA.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/651/651_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/651/651_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE A COLOCAÇÃO DE ILUMINAÇÃO NO INTERIOR DO BOSQUE MUNICIPAL DR. NELSON COELHO ARAÚJO.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/671/671_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/671/671_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE LIMPEZA E COLOCAÇÃO DE PROTEÇÃO NA PONTE DO "CALAIS".</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/708/708_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/708/708_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE BANHEIROS E ARBORIZAÇÃO DA PRAÇA AMADOR JOSÉ DE QUEIROZ, BAIRRO BELA VISTA.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>OFI</t>
   </si>
   <si>
     <t>Ofício</t>
   </si>
   <si>
     <t>JOSÉ RODRIGUES BARBOSA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/146/146_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/146/146_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">1ª (PRIMEIRA) PARCELA DO DUODÉCIMO, REFERENTE AO MÊS DE JANEIRO DE 2014._x000D_
 </t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/147/147_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/147/147_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO QUE VOSSA EXCELÊNCIA ENCAMINHE A ESTA CASA DE LEIS CÓPIA DOS DECRETOS NO 2.956 E 2.957 AMBOS DO ANO DE 2013._x000D_
 </t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/148/148_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/148/148_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COMUNICO O RECEBIMENTO DA INTIMAÇÃO NO 25.850/2013, PROCESSO NO 887.200 &amp;#8211; EXERCÍCIO DE 2012, CÓPIA ANEXA, REFERENTE AO PARECER PRÉVIO EMITIDO PELO TRIBUNAL DE CONTAS DO ESTADO DE MINAS GERAIS._x000D_
 </t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>AILTO DE MORAES CAVALCANTE</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/149/149_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/149/149_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAMOS QUE VOSSA EXCELÊNCIA DETERMINE PROVIDÊNCIAS NO SENTIDO DE VIABILIZAR RECURSOS PARA A AQUISIÇÃO DE 01 VEÍCULO PARA O SINDICATO DOS TRABALHADORES RURAIS DE LIMEIRA DO OESTE._x000D_
 </t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/150/150_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/150/150_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">VENHO POR ESTE SOLICITAR A VOSSA EXCELÊNCIA O ENVIO DE CALCÁRIO E MATA-BURROS PARA_x000D_
 DISTRIBUIÇÃO ENTRE OS AGRICULTORES FAMILIARES DE NOSSO MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/151/151_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/151/151_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO A VOSSA EXCELÊNCIA QUE SEJA FEITA A CORREÇÃO DOS VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS. NO MÍNIMO 20% (VINTE POR CENTO)._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/152/152_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/152/152_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">NOS TERMOS DO ARTIGO 120 DO REGIMENTO INTERNO, CONVOCO VOSSA SENHORIA PARA A_x000D_
 1ª (PRIMEIRA) REUNIÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE LIMEIRA DO OESTE, QUE SERÁ_x000D_
 REALIZADA NO DIA 16 DE JANEIRO DE 2014, ÀS 10 HORAS._x000D_
 </t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/153/153_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/153/153_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">NOS TERMOS DO ARTIGO 120 DO REGIMENTO INTERNO, CONVOCO VOSSA SENHORIA PARA A_x000D_
 2A (SEGUNDA) REUNIÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE LIMEIRA DO OESTE, QUE SERÁ_x000D_
 REALIZADA NO DIA 06 DE FEVEREIRO DE 2014, ÀS 10 HORAS._x000D_
 </t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/362/362_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/362/362_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCAMOS DIRETOR DE RECURSOS HUMANOS DA PREFEITURA PARA COMPARECER NO DIA 13 DE FEVEREIRO, AS 10 HORAS NA CÂMARA PARA PRESAR ESCLARECIMENTOS SOBRE O PAGAMENTO DE DIÁRIAS AOS SERVIDORES.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/363/363_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/363/363_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO EXPEDIENTE APROVADO NA PRIMEIRA REUNIÃO ORDINÁRIA REALIZADA NO DIA 16 DE JANEIRO.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>EDER DO MARIDEUS</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/364/364_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/364/364_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO CÓPIA DO PLANO MUNICIPAL DE ATENDIMENTO SOCIOEDUCATIVO.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/365/365_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/365/365_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO PARA CONHECIMENTO DE VOSSA SENHORIA CÓPIA DO OFÍCIO NUMERO 09/2014, ENCAMINHADO AO DIRETOR DE RECURSOS HUMANOS DA PREFEITURA.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>TONHO DIVINO, AILTO MORAES, DUNGA, ZACA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/366/366_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/366/366_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS QUE DESTINE VERBAS PARA AQUISIÇÃO DE UM EQUIPAMENTO DE RAIO-X PARA A UNIDADE DE ATENDIMENTO IMEDIATO MARIVONE RIBEIRO DE LACERDA.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/367/367_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/367/367_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO DOCUMENTOS CONTÁBEIS REFERENTE À COMPETÊNCIA DE NOVEMBRO DE 2013.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/368/368_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/368/368_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO DOCUMENTOS CONTÁBEIS REFERENTE À COMPETÊNCIA DE DEZEMBRO DE 2013.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>TATU</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/369/369_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/369/369_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAR PEDIDO CONTIDO NO OFICIO 214/2013, DESTINAÇÃO DE VERBAS PARA AQUISIÇÃO DE UM VEÍCULO VAN OU COMBI PARA ATIVA.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>MARCINHO DA DONA AUREA, TATU</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/370/370_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/370/370_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO KITS ESPORTIVOS PARA ATENDER ÀS VÁRIAS EQUIPES DE DIVERSAS MODALIDADES.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/371/371_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/371/371_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHA ATESTADO DE CAPACIDADE TÉCNICA.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/372/372_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/372/372_texto_integral.pdf</t>
   </si>
   <si>
     <t>VENHO REQUISITAR SEGUNDA PARCELA DUODÉCIMO, REFERENTE FEVEREIRO.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/373/373_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/373/373_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO INFORMAÇÕES CONTÁBEIS REFERENTES À RECEITA LÍQUIDA DO ANO DE 2013.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/374/374_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/374/374_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO RELAÇÃO DE BENS ADQUIRIDOS DURANTE O EXERCÍCIO DE 2013, MATERIAL PERMANENTE, E FICHA FINANCEIRA DOS AGENTES POLÍTICOS.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/427/427_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/427/427_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA SENHORIA PARA A TERCEIRA REUNIÃO ORDINÁRIA, 20 DE FEVEREIRO.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>AILTO MORAES</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/428/428_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/428/428_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCAMOS VOSSA SENHORIA, PARA PRESTAR ESCLARECIMENTOS SOBRE O PROJETO DE LEI 02 DE AUTORIA DO EXECUTIVO.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/429/429_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/429/429_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO EXPEDIENTE APROVADO NA 2ª RO REALIZADA NO DIA 06 DE FEVEREIRO.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/430/430_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/430/430_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO CÓPIA AUTENTICADA DA ATA DA SESSÃO DE APROVAÇÃO DAS CONTAS E DO DECRETO LEGISLATIVO Nº 76, INFORMO QUE AS CONTAS DO EXERCÍCIO 2012 FORAM APROVADAS POR UNANIMIDADE.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/431/431_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/431/431_texto_integral.pdf</t>
   </si>
   <si>
     <t>EM RESPOSTA AO REQUERIMENTO Nº 13-2014, INFORMO QUE NÃO FOI ENCONTRADO CONTRATO DE SERVIÇOS AUTÔNOMO DE DEVANIL TORRES ALVES.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>DUNGA, MAURICIO DO MERCADO, ZACA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/432/432_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/432/432_texto_integral.pdf</t>
   </si>
   <si>
     <t>DOAÇÃO DE UM VEÍCULO, TIPO VAN PARA A ASSOCIAÇÃO ATIVA DA TERCEIRA IDADE.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/433/433_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/433/433_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAÇÃO DE RECURSOS A SEREM DESTINADOS A CONSTRUÇÃO DA SEDE DA ASSOCIAÇÃO ATIVA DA TERCEIRA IDADE.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/434/434_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/434/434_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAÇÃO DE UMA PATRULHA MECANIZADA A SER DESTINADA AO ATENDIMENTO DOS PEQUENOS PRODUTORES RURAIS DO NOSSO MUNICÍPIO, ESPECIFICAMENTE AOS RADICADOS NA COMUNIDADE SÃO JERÔNIMO, RESERVA.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/435/435_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/435/435_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE DETERMINE CONSERTO DAS ESTRADAS DO ASSENTAMENTO NOVA CANAÃ, O MAIS RÁPIDO POSSÍVEL.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/436/436_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/436/436_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE PROVIDENCIAS PARA CONSERTAR A ESTRADA "ADEMAR CUNHA".</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/437/437_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/437/437_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANALISE A POSSIBILIDADE DOS ÔNIBUS DO TRANSPORTE UNIVERSITÁRIO FAZEREM NO HORÁRIO DE SAÍDA PARA AS FACULDADES O MESMO PERCURSO QUE FAZEM QUANDO CHEGAM.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/438/438_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/438/438_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEVOLVO A VOSSA EXCELÊNCIA, PARA AS DEVIDAS ALTERAÇÕES OS PROJETOS DE LEI ORDINÁRIA 40, 48, 49 E COMPLEMENTAR 02, TODOS DE 2013.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/439/439_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/439/439_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJA ENVIADA A ESTA CASA DE LEIS, A TÍTULO DE CONHECIMENTO, A RELAÇÃO DE PESSOAS BENEFICIADAS PELO PROGRAMA BOLSA FAMÍLIA, NO ULTIMO TRIMESTRE.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/444/444_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/444/444_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA SENHORIA PARA A QUARTA REUNIÃO ORDINÁRIA, 06 DE MARÇO.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/445/445_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/445/445_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXPEDIENTE APROVADO NA TERCEIRA REUNIÃO ORDINÁRIA, 20 DE FEVEREIRO.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/446/446_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/446/446_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS QUE VOSSA EXCELÊNCIA DETERMINE MAIOR AGILIDADE NO ATENDIMENTO E EMISSÃO DO CCIR (CERTIFICADO DE CADASTRO DE IMÓVEL RURAL).</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>ZACA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/503/503_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/503/503_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA SENHORIA PARA A QUINTA RO, 20 DE MARÇO.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/504/504_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/504/504_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO EXPEDIENTE APROVADO NA 4ª RO REALIZADA DIA 06 DE MARÇO.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/505/505_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/505/505_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESTINE UMA AJUDA DE CUSTO PARA ESTA ENTIDADE (APAE) QUE PRESTA RELEVANTES SERVIÇOS NESTA CIDADE.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/506/506_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/506/506_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUISITAR A TERCEIRA PARCELA DO DUODÉCIMO, REFERENTE AO MÊS DE MARÇO.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>TONHO DIVINO, DUNGA, PAULINHO CORTEZ</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/507/507_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/507/507_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO O ENVIO DE 14 MATA-BURROS DE FERRO PARA NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/508/508_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/508/508_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESTINAR VERBAS PARA ATENDER À SOLICITAÇÃO CONTIDA NO OFICIO 17/2014 (APAE), PROJETO PARA AQUISIÇÃO DE UMA VAN ESCOLAR E UM CARRO.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/509/509_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/509/509_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA SENHORIA PARA A SEXTA REUNIÃO ORDINÁRIA DA CÂMARA MUNICIPAL, 03 DE ABRIL.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/510/510_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/510/510_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO EXPEDIENTE APROVADO NA 5ª RO, REALIZADA NO DIA 20 DE MARÇO.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/511/511_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/511/511_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE ANALISE A POSSIBILIDADE DE INCLUIR O REMANEJAMENTO E AUTORIZAÇÃO ESPECIAL NAS FUNÇÕES PROGRAMÁTICAS ORÇAMENTÁRIAS DO LEGISLATIVO.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>EDER DO MARIDEUS, MARCINHO DA DONA AUREA, TATU</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/512/512_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/512/512_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHA PROJETO E PLANILHA ORÇAMENTÁRIA DE AMPLIAÇÃO DO LAR SÃO PEDRO, COM ÁREA APROXIMADA DE 144 M².</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/513/513_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/513/513_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHAR PROJETO E PLANILHA ORÇAMENTÁRIA DE AMPLIAÇÃO DO LAR SÃO PEDRO, COM UMA ÁREA APROXIMADA DE 144 M², JOSÉ SILVA SOARES.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/</t>
   </si>
   <si>
     <t>ENCAMINHO RELAÇÃO DOS DESCONTOS, REFERENTE A CONTRIBUIÇÃO SINDICAL, REALIZADOS NO MÊS DE MARÇO DE 2014, NA FOLHA DE PAGAMENTO DOS SERVIDORES PÚBLICOS MUNICIPAIS DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/515/515_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/515/515_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATENDENDO A SOLICITAÇÃO CONTIDA NO OFICIO Nº 66-2014-GP, ENCAMINHO ANEXOS OS AUDIOS DAS REUNIÕES ORDINÁRIA REALIZADAS NOS DIAS 06 E 20 DE MARÇO.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/516/516_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/516/516_texto_integral.pdf</t>
   </si>
   <si>
     <t>AGRADECER PELO EMPENHO NA LIBERAÇÃO DE UM VEÍCULO PARA ESF.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/517/517_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/517/517_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA SENHORIA PARA A SÉTIMA REUNIÃO ORDINÁRIA, 17 DE ABRIL.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/518/518_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/518/518_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUISITAR A QUARTA PARCELA DO DUODÉCIMO, REFERENTE A ABRIL.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/519/519_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/519/519_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCAMOS VOSSA SENHORIA PARA COMPARECER NESTE CASA DE LEIS NO DIA 17 DE ABRIL CORRENTE</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/520/520_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/520/520_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO INFORMAÇÕES: MAQUINÁRIOS, VALOR HORA, MAQUINISTA, LISTAGEM PESSOAS QUE UTILIZARAM.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>MARCINHO DA DONA AUREA, EDER DO MARIDEUS</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/521/521_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/521/521_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO INFORME QUE É A PESSOA RESPONSÁVEL PELA VIGILÂNCIA SANITÁRIA E QUEM É A PESSOA RESPONSÁVEL PELA FISCALIZAÇÃO.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>EDER DO MARIDEUS, MARCINHO DA DONA AUREA, TATU, ZACA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/522/522_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/522/522_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS QUE INCLUA EM SUAS METAS ENVIO DE: AMBULÂNCIA, VEÍCULO PROMOÇÃO SOCIAL.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/523/523_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/523/523_texto_integral.pdf</t>
   </si>
   <si>
     <t>POR RAZÕES DE FORÇA MAIOR INFELIZMENTE NÃO PUDE COMPARECER À INAUGURAÇÃO DA AUTO ESCOLA LIMEIRA.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/524/524_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/524/524_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO NOVA CONTA CORRENTE PARA DEPÓSITO DE REPASSES DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/525/525_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/525/525_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO OFICIO 5537/2014, SICOM</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/526/526_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/526/526_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA SENHORIA PARA A OITAVA REUNIÃO ORDINÁRIA, 05 DE MAIO.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/538/538_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/538/538_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXPEDIENTE APROVADO 7ª REUNIÃO ORDINÁRIA, 17 DE ABRIL.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/539/539_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/539/539_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">EXPEDIENTE APROVADO NA 1ª REUNIÃO EXTRAORDINÁRIA REALIZADA NO DIA 24 DE ABRIL. </t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/540/540_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/540/540_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEVOLUÇÃO PROJETO DE LEI ORDINÁRIA Nº 02, DE 16 DE JANEIRO DE 2014, EXPANSÃO URBANA.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/541/541_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/541/541_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO ÁUDIOS DA 6ª E 7ª REUNIÃO ORDINÁRIA E 1ª REUNIÃO EXTRAORDINÁRIA.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/542/542_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/542/542_texto_integral.pdf</t>
   </si>
   <si>
     <t>NÃO PUDE COMPARECER AS FESTIVIDADES DA APAE NO DIA 25 DE ABRIL.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/543/543_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/543/543_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCAÇÃO PARA 9ª RO, SERÁ REALIZADA DIA 15 DE MAIO.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/544/544_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/544/544_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUISITAR 5ª PARCELA DUODÉCIMO, REFERENTE A MAIO.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/545/545_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/545/545_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE PROMULGAÇÃO PROPOSIÇÃO DE LEI 05 DE 21 DE MARÇO.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/546/546_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/546/546_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO EXPEDIENTE 8ª REUNIÃO ORDINÁRIA REALIZADA DIA 05 DE MAIO.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>MARCINHO DA DONA AUREA, PAULINHO CORTEZ</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/549/549_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/549/549_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AS PROVIDÊNCIAS NECESSÁRIAS PARA O CONSERTO DO BURACO QUE SE SITUA NO CRUZAMENTO DA RUA JOSÉ FLORINDO DE QUEIROZ E AVENIDA MINAS GERAIS.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/550/550_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/550/550_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA SENHORIA PARA A 2ª REUNIÃO EXTRAORDINÁRIA, NO DIA 09 DE MAIO.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/551/551_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/551/551_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO EXPEDIENTE APROVADO NA 2ª REUNIÃO EXTRAORDINÁRIA REALIZADA DIA 09 DE MAIO.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/552/552_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/552/552_texto_integral.pdf</t>
   </si>
   <si>
     <t>COPIA DA ATA DO CONSELHO MUNICIPAL SAÚDE EM QUE FOI DECIDIDA A DESTINAÇÃO DO VEÍCULO RENAULT SANDERO ENVIADO PELO GOVERNO DO ESTADO.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/553/553_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/553/553_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENVIO LEI 702 DE 09 DE MAIO DE 2014, POR MIM PROMULGADA.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/554/554_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/554/554_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA SENHORIA PARA 10ª REUNIÃO ORDINÁRIA, QUE SERÁ REALIZADA NO DIA 05 DE JUNHO, AS 10 HORAS.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/555/555_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/555/555_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJA MARCADA UMA DATA COM O SERVIDORES RESPONSÁVEIS PELA ELABORAÇÃO DO MENCIONADO PROJETO.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/556/556_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/556/556_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJA MARCADA UMA DATA COM OS SERVIDORES RESPONSÁVEIS PELA ELABORAÇÃO DO PROJETO DE LEI COMPLEMENTAR 01/2014,PARA ESCLARECIMENTOS.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/557/557_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/557/557_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO EXPEDIENTE APROVADO NA 9ª REUNIÃO ORDINÁRIA NO DIA 15 DE MAIO.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>JOSÉ RODRIGUES BARBOSA, MARCINHO DA DONA AUREA, TATU</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/558/558_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/558/558_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DO ENVIO DE UM VEÍCULO PARA SECRETARIA MUNICIPAL DE PROMOÇÃO SOCIAL.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/559/559_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/559/559_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACUSO O RECEBIMENTO DA CORRESPONDÊNCIA ENVIADA POR VOSSA SENHORIA, AGRADEÇO E INFORMO QUE SERÁ FEITA UMA REUNIÃO COM OS DEMAIS VEREADORES ONDE SERÁ DEFINIDA DATA PARA VOSSO COMPARECIMENTO.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/560/560_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/560/560_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFORME SOLICITAÇÃO ENCAMINHO CÓPIAS DE DOCUMENTOS SOLICITADOS NO REQUERIMENTO PROTOCOLADO SOB Nº 078/2014.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/562/562_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/562/562_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO CERTIDÃO DE CONTRIBUIÇÃO COM RECOLHIMENTOS EFETUADOS JUNTO AO INSS NO PERÍODO DE 1993-1996.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/563/563_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/563/563_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO TODA DOCUMENTAÇÃO REFERENTE AO PROJETO DE LEI ORDINÁRIA 05/2014, DE AUTORIA DO EXECUTIVO. "VALORIZAÇÃO SERVIDOR".</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/564/564_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/564/564_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJA TOMADAS PROVIDÊNCIAS PARA A COLOCAÇÃO DE LUMINÁRIAS NOS POSTES DA PRAÇA AMADOR JOSÉ DE QUEIROZ.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/565/565_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/565/565_texto_integral.pdf</t>
   </si>
   <si>
     <t>EM RESPOSTA AO OFICIO 111/2014, ENCAMINHO DOCUMENTOS CONTÁBEIS REFERENTE A COMPETÊNCIA DE JANEIRO DE 2014.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/566/566_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/566/566_texto_integral.pdf</t>
   </si>
   <si>
     <t>EM RESPOSTA AO OFICIO 111/2014, ENCAMINHO DOCUMENTOS CONTÁBEIS REFERENTE A COMPETÊNCIA DE FEVEREIRO DE 2014.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/567/567_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/567/567_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE VOSSA EXCELÊNCIA, DESTINE VERBAS PARA A CONSTRUÇÃO DE PELO MENOS DUAS SALAS DE AULA PARA ESCOLA MUNICIPAL ANTONIO VICENTE FONSECA.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/568/568_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/568/568_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENVIO DE UM VEÍCULO DESTINADO À UNIDADE DE ATENDIMENTO IMEDIATO MARIVONE RIBEIRO LACERDA.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/569/569_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/569/569_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUISITAR 6ª PARCELA DO DUODÉCIMO, REFERENTE AO MÊS DE JUNHO DE 2014.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>DUNGA, PAULINHO CORTEZ, ZACA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/570/570_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/570/570_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS PROVIDÊNCIAS EM REGIME DE URGÊNCIA PARA QUE SEJAM COLOCADOS REDUTORES DE VELOCIDADE ENTRE O TREVO E AS ENTRADAS/SAÍDAS DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/575/575_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/575/575_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA SENHORIA PARA A 11ª REUNIÃO ORDINÁRIA, 18 DE JUNHO.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/576/576_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/576/576_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMO QUE POR COMPROMISSO MÉDICO ASSUMIDO ANTERIORMENTE NÃO PODEREI COMPARECER NA INAUGURAÇÃO DA REFORMA DA IZOLDINO.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/577/577_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/577/577_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXPEDIENTE APROVADO NA 10ª REUNIÃO ORDINÁRIA, REALIZADA NO DIA 05 DE JULHO.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/578/578_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/578/578_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER QUE INTERVENHA POR ESTA INSTITUIÇÃO JUNTO A SECRETARIA ESTADUAL DE SAÚDE.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/579/579_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/579/579_texto_integral.pdf</t>
   </si>
   <si>
     <t>COM FUNDAMENTO NA LEI 12527-2011, SOLICITAMOS O ENVIO DOS SEGUINTES ITENS. GFIPS, TERMOS DE PARCELAMENTOS COM O INSS,ATOS (CONTRATOS/DECRETOS), DOS RESPONSÁVEIS PERANTE O MUNICÍPIO PARA SOLICITAÇÃO.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/580/580_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/580/580_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVIDAMOS VOSSA EXCELÊNCIA PARA COMPARECER NESTA CASA DE LEIS NO DIA 12 DE JUNHO DO CORRENTE.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/581/581_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/581/581_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA SENHORIA PARA 11ª REUNIÃO ORDINÁRIA, 17 DE JUNHO.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/582/582_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/582/582_texto_integral.pdf</t>
   </si>
   <si>
     <t>EM RESPOSTA AO OFICIO 111/2014-GP, ENCAMINHO BALANCETE DA RECEITA E DESPESA</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>EM RESPOSTA AO OFICIO 111/2014-GP, ENCAMINHO OS SEGUINTES DOCUMENTOS.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/584/584_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/584/584_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA SENHORIA PARA A 12º REUNIÃO ORDINÁRIA, DIA 07 DE AGOSTO.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/585/585_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/585/585_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO ABAIXO RELACIONADO EXPEDIENTE APROVADO NA 11ª REUNIÃO ORDINÁRIA.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/586/586_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/586/586_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA SENHORIA PARA A 3ª REUNIÃO EXTRAORDINÁRIA, DIA 26 DE JUNHO.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/587/587_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/587/587_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO A COMPARECER NESTA CASA DE LEIS, OS SERVIDORES OZAIDE DE FREITAS SILVA E MARCIO ROBERTO MENDES.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/588/588_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/588/588_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATENDENDO A SOLICITAÇÃO DO OFICIO 150/2014-GP, DEVOLVO A VOSSA EXCELÊNCIA PARA AS DEVIDAS ALTERAÇÕES O PROJETO DE LEI COMPLEMENTAR 01/2014.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/589/589_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/589/589_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS QUE VOSSA EXCELÊNCIA DETERMINE AS PROVIDÊNCIAS NECESSÁRIAS PARA O CONSERTO DOS BURACOS NOS CRUZAMENTOS DAS AVENIDA SERGIPE COM RUA GUATEMALA E AVENIDA RIO GRANDE COM RUA SÃO PAULO.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/590/590_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/590/590_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO O EXPEDIENTE APROVADO NA 3ª RE, 26 DE JUNHO.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/591/591_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/591/591_texto_integral.pdf</t>
   </si>
   <si>
     <t>EM RESPOSTA AO OFICIO 119/2014-GP, ENCAMINHO CÓPIA DA EMENDA MODIFICATIVA E SUPRESSIVA Nº 01/2014, REFERENTE AO PROJETO DE LEI Nº 05/2014.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/592/592_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/592/592_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO INFORMAÇÕES E ESCLARECIMENTOS SOBRE O NÃO DESCONTO DOS VALORES DEVIDOS EM FUNÇÃO DE UM PARCELAMENTO JUNTO AO INSS.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/593/593_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/593/593_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO DOCUMENTOS CONTÁBEIS REFENTE AO MÊS DE MAIO DE 2014.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/594/594_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/594/594_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAÇÃO DE TRÊS TERRENOS PARA CONSTRUÇÃO DE ESCRITÓRIO E ESTACIONAMENTO DA EMPRESA JAUENSE.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/595/595_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/595/595_texto_integral.pdf</t>
   </si>
   <si>
     <t>VENHO REQUISITAR DE VOSSA EXCELÊNCIA A 7ª PARCELA DUODÉCIMO, REFERENTE A JULHO DE 2014.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/596/596_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/596/596_texto_integral.pdf</t>
   </si>
   <si>
     <t>O HORÁRIO DE FUNCIONAMENTO DAS REFERIDAS SECRETARIAS SEJAM IGUAL AO CENTRO ADMINISTRATIVO.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/623/623_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/623/623_texto_integral.pdf</t>
   </si>
   <si>
     <t>POR MOTIVO DE FORÇA MAIOR, NÃO PODEREI COMPARECER NA SOLENIDADE DE INAUGURAÇÃO DA_x000D_
 NOVA SEDE DA VARA DO TRABALHO DE ITURAMA.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/624/624_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/624/624_texto_integral.pdf</t>
   </si>
   <si>
     <t>OITAVA PARCELA DO DUODÉCIMO, REFERENTE A AGOSTO DE 2014.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/625/625_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/625/625_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCAÇÃO 13ª RO, 21 DE AGOSTO.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/627/627_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/627/627_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO INFORMAÇÕES CONTÁBEIS REFERENTES A RECEITA CORRENTE LÍQUIDA PRIMEIRO SEMESTRE DE 2014.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/628/628_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/628/628_texto_integral.pdf</t>
   </si>
   <si>
     <t>OPÇÃO PELA SEMESTRALIDADE, RELATÓRIO DE GESTÃO FISCAL.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/629/629_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/629/629_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXPEDIENTE APROVADO NA 12ª RO, 07 DE AGOSTO.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/630/630_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/630/630_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO DOCUMENTOS CONTÁBEIS REFERENTE AO MÊS DE JUNHO DE 2014.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/631/631_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/631/631_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA SENHORIA PARA 14ª RO, 04 DE SETEMBRO.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/632/632_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/632/632_texto_integral.pdf</t>
   </si>
   <si>
     <t>EM ATENDIMENTO AO OFICIO 043/2014/2ªPJ, INFORMO QUE A RESOLUÇÃO 75/2002, REGULAMENTA O REEMBOLSO DE DESPESAS DE VIAGEM, E A LEI 413/2005-REVOGADA - E A LEI 670/2013.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/633/633_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/633/633_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO EMPENHO EM DESTINAR UM FUNCIONÁRIO PARA REALIZAR A LIMPEZA DO LOCAL ONDE FUNCIONAM AS SECRETARIAS DE ESPORTE, AGRICULTURA E MEIO AMBIENTE, EMATER E VIGILÂNCIA SANITÁRIA.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/634/634_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/634/634_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA COPIAS DE DOCUMENTOS INSS, E REQUER A VINDA DO SR. PREFEITO E SENHORA NOILMA A ESTA CASA NO DIA 11 DE SETEMBRO.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/635/635_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/635/635_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CUMPRIMENTO RECOMENDAÇÃO 03/2014, MINISTÉRIO PÚBLICO ITURAMA, LIXÃO.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/642/642_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/642/642_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA SENHORIA PARA A 4ª REUNIÃO EXTRAORDINÁRIA, DIA 27 DE AGOSTO.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/643/643_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/643/643_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO EXPEDIENTE APROVADO NA 4ª RE, 27 DE AGOSTO.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/644/644_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/644/644_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUISITAR A 9ª PARCELA DO DUODÉCIMO, REFERENTE A SETEMBRO DE 2014.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/645/645_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/645/645_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA SENHORIA PARA 15ª RO DIA 18 DE SETEMBRO.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/646/646_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/646/646_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO DOCUMENTOS CONTÁBEIS REFERENTE A COMPETÊNCIA DE JULHO DE 2014.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/647/647_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/647/647_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO EXPEDIENTE APROVADO NA 14ª RO, REALIZADA NO DIA 04 DE SETEMBRO.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/648/648_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/648/648_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAR VOSSA SENHORIA PELA BRILHANTE VITÓRIA NA REELEIÇÃO AO CARGO DE PRESIDENTE DO SINDICATO DOS PRODUTORES RURAIS.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/649/649_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/649/649_texto_integral.pdf</t>
   </si>
   <si>
     <t>EM RESPOSTA AO REQUERIMENTO Nº 001/2014, DEFIRO PARCIALMENTE O REQUERIMENTO.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/650/650_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/650/650_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO A VOSSA EXCELÊNCIA DOCUMENTOS CONTÁBEIS DA CÂMARA, REFERENTE À AGOSTO 2014.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/657/657_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/657/657_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA SENHORIA PARA A 16ª RO DIA 02 DE OUTUBRO.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/658/658_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/658/658_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO EXPEDIENTE APROVADO NA 15ª RO REALIZADA DIA 18 DE SETEMBRO.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/659/659_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/659/659_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR ALTERAÇÕES NOS RELATÓRIOS DE GESTÃO FISCAL DA CÂMARA.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/674/674_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/674/674_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA SENHORIA PARA 17ª RO, DIA 16 DE OUTUBRO.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/675/675_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/675/675_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUISITAR 10ª PARCELA DUODÉCIMO, REFERENTE OUTUBRO.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/676/676_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/676/676_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO EXPEDIENTE APROVADO 16ª RO - 02 DE OUTUBRO.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/677/677_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/677/677_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA SENHORIA PARA 18ª RO DIA 06 DE NOVEMBRO.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/678/678_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/678/678_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO EXPEDIENTE 17ª RO - 16 DE OUTUBRO.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/679/679_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/679/679_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUISITAR 11ª PARCELA DUODÉCIMO.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/680/680_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/680/680_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATENDENDO A SOLICITAÇÃO DO OFICIO 238-2014-GP, DEVOLVO PROJETO DE LEI 20-2014, PARA DEVIDAS ALTERAÇÕES.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/682/682_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/682/682_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA SENHORIA PARA 19ª RO, 20 DE NOVEMBRO.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>CONVOCO VOSSA EXCELÊNCIA PARA 5ª RE - 12/11, ELEIÇÃO MESA DIRETORA 2015.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/684/684_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/684/684_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÃO SOBRE O LANÇAMENTO AUTOMÁTICO DE APLICAÇÃO Nº 224514.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/685/685_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/685/685_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO EXPEDIENTE APROVADO NA 18ª RO, 06 DE NOVEMBRO.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/686/686_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/686/686_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO DOCUMENTOS CONTÁBEIS REFENTE A SETEMBRO.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/687/687_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/687/687_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO DOCUMENTOS CONTÁBEIS REFERENTE A OUTUBRO.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>TONHO DIVINO, MAURICIO DO MERCADO</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/688/688_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/688/688_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS RECURSOS PARA INSTALAÇÃO DE UMA USINA DE TRIAGEM E COMPOSTAGEM NO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/689/689_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/689/689_texto_integral.pdf</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/709/709_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/709/709_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVIDAMOS VOSSA EXCELÊNCIA PARA COMPARECER NESTA CASA DE LEIS NO DIA 27 DE NOVEMBRO.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/710/710_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/710/710_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA SENHORIA PARA A 20ª REUNIÃO ORDINÁRIA, QUE SERÁ REALIZADA NO DIA 04 DE DEZEMBRO.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>AILTO MORAES, DUNGA, EDER DO MARIDEUS, MARCINHO DA DONA AUREA, MAURICIO DO MERCADO, PAULINHO CORTEZ, TATU, TONHO DIVINO, ZACA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/711/711_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/711/711_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE SALAS DE AULA NA ESCOLA ANTÔNIO VICENTE FONSECA.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>ESTÁ COM O VEREADOR TATU</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/713/713_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/713/713_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAÇÃO DE RECURSOS/OU UM VEÍCULO FURGÃO PARA UTI PARA UNIDADE DE SAÚDE.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/714/714_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/714/714_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMUNICO O RECEBIMENTO DO OFÍCIO Nº 25.234/2014, REFERENTE AO PARECER PRÉVIO EMITIDO PELO TRIBUNAL DE CONTAS DO ESTADO DE MINAS GERAIS, EXERCÍCIO 2013.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/715/715_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/715/715_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA SENHORIA PARA A 6ª REUNIÃO EXTRAORDINÁRIA, QUE SERÁ REALIZADA NO DIA 27/11.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/716/716_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/716/716_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO EXPEDIENTE APROVADO NA 6ª REUNIÃO EXTRAORDINÁRIA REALIZADA NO DIA 27 DE NOVEMBRO.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/717/717_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/717/717_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUISITAR A VOSSA EXCELÊNCIA A 12ª PARCELA DO DUODÉCIMO REFERENTE A DEZEMBRO.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/718/718_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/718/718_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVIDAMOS VOSSA SENHORIA PARA COMPARECER NESTA CASA DE LEIS NO DIA 11 DE DEZEMBRO DO CORRENTE PARA SOLUCIONARMOS ESTE E OUTROS PROBLEMAS.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/719/719_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/719/719_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO EXPEDIENTE APROVADO NA 20ª REUNIÃO ORDINÁRIA REALIZADA NO DIA 04 DE DEZEMBRO.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/729/729_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/729/729_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHA DOCUMENTOS CONTÁBEIS REFERENTE A NOVEMBRO DE 2014.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>MAURICIO DO MERCADO, TONHO DIVINO</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/730/730_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/730/730_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS LIBERAÇÃO RECURSOS PARA CONSTRUÇÃO DE CASAS POPULARES (COHAB).</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/731/731_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/731/731_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS VERBAS PARA CONSTRUÇÃO DE UMA FONTE LUMINOSA NA PRAÇA JOSÉ CANDIDO DE LIMA (MATRIZ).</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/732/732_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/732/732_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO EXPEDIENTE APROVADO NA 7ª RE DE 11/12.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/733/733_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/733/733_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFORME SOLICITAÇÃO DEVOLVO PROJETO DE LEI COMPLEMENTAR 05.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>AILTO MORAES, MARCINHO DA DONA AUREA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/734/734_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/734/734_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO A VOSSA EXCELÊNCIA QUE SEJA FEITA UMA CORREÇÃO DE 15% NOS VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/735/735_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/735/735_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO EXPEDIENTE APROVADO NA 8ª RE, 17/12.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/736/736_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/736/736_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO ANEXO CÓPIA CONVENIO DE CESSÃO DE SERVIDOR EFETIVO A SER FIRMADO ENTRE A PREFEITURA E CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/737/737_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/737/737_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO EXPEDIENTE APROVADO NA 9ª RE, 23/12.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto  de Lei Complementar do Legislativo</t>
   </si>
   <si>
     <t>AILTO MORAES, MAURICIO DO MERCADO, PAULINHO CORTEZ, ZACA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/801/801_texto_integral.odt</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/801/801_texto_integral.odt</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I E III DA LEI COMPLEMENTAR Nº 10, DE 13 DE OUTUBRO DE 2003, ALTERADA PELA LEI COMPLEMENTAR Nº 17, DE 16 DE DEZEMBRO DE 2005 E REVOGA AS LEIS COMPLEMENTARES NºS 12, DE 12 DE JANEIRO DE 2005 E 14, DE 25 DE ABRIL DE 2005 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/121/121_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/121/121_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DA PREFEITURA MUNICIPAL DE LIMEIRA DO OESTE, ESTADO DE MINAS GERAIS, EXERCÍCIO DE 2012.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>ENEDINO PEREIRA FILHO</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/536/536_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/536/536_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CARGO DE MONITOR DE EDUCAÇÃO INFANTIL E VAGAS COM SEU RESPECTIVO SÍMBOLO DE VENCIMENTOS NO QUADRO DE PESSOAL EFETIVO DO MUNICÍPIO DE LIMEIRA DO OESTE - MG, ALTERANDO-SE OS ANEXOS I E II DA LEI COMPLEMENTAR Nº 16 DE 29 DE NOVEMBRO DE 2005.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/574/574_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/574/574_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A NOMENCLATURA DO CARGO DE AUXILIAR DE SAÚDE PARA AGENTE DE COMBATE A ENDEMIAS NOS ANEXOS I, II E III DA LEI COMPLEMENTAR Nº 009 DE 12 DE SETEMBRO DE 2002, ACRESCENTANDO ESPECIFICAÇÕES AO CARGO.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/626/626_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/626/626_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO DIRETOR MUNICIPAL PARTICIPATIVO DE LIMEIRA DO OESTE/MG, NOS TERMOS DO ARTIGO 182 DA CONSTITUIÇÃO FEDERAL, DO CAPÍTULO III DA LEI Nº 10257/01- ESTATUTO DAS CIDADES, E DO ARTI. 14, INCISO VII DA LEI ORGÂNICA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/695/695_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/695/695_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A CARGA HORÁRIA DO CARGO DE ASSISTENTE SOCIAL NO QUADRO DE PESSOAL EFETIVO DO MUNICÍPIO DE LIMEIRA DO OESTE-MG, ALTERANDO-SE O ANEXO I, DA LEI COMPLEMENTAR Nº. 016 DE 29 DE NOVEMBRO DE 2005</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/703/703_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/703/703_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO § 1º DO ARTIGO 25 DA LEI COMPLEMENTAR 005/2002.</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/78/78_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/78/78_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE LIMEIRA DO OESTE-MG., A CELEBRAR CONVÊNIOS, CONTRATOS, ACORDOS, AJUSTES E OUTROS INSTRUMENTOS CONGÊNERES COM A UNIÃO, ESTADO OU PESSOA JURÍDICA DE DIREITO PÚBLICO OU PRIVADO.</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/143/143_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/143/143_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA ÁREA DE EXPANSÃO URBANA NO MUNICÍPIO DE LIMEIRA DO OESTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/425/425_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/425/425_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR TRANSAÇÃO EM PROCESSOS ADMINISTRATIVOS E JUDICIAIS EM QUE O MUNICÍPIO E SUAS FUNDAÇÕES E AUTARQUIAS FOREM PARTES COMO AUTORES, RÉUS OU INTERESSADOS.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/426/426_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/426/426_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL E ANUAL DAS REMUNERAÇÕES DOS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/452/452_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/452/452_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE VALORIZAÇÃO DO SERVIDOR POR MEIO DE AUXÍLIO ALIMENTAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/527/527_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/527/527_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ALIENAR DE SUA PROPRIEDADE AOS MUTUÁRIOS INSCRITOS NO ÂMBITO DO PROGRAMA MINHA CASA MINHA VIDA - PMCMV DO GOVERNO FEDERAL.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/528/528_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/528/528_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/534/534_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/534/534_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE HABITAÇÃO E INSTITUI O FUNDO MUNICIPAL DA HABITAÇÃO DO MUNICÍPIO DE LIMEIRA DO OESTE-MG.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/535/535_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/535/535_texto_integral.pdf</t>
   </si>
   <si>
     <t>RATIFICA O PROTOCOLO DE INTENÇÕES PARA A ADESÃO DO MUNICÍPIO DE LIMEIRA DO OESTE AO CONSÓRCIO INTERMUNICIPAL DE SAÚDE DA REDE DE URGÊNCIA E EMERGÊNCIA DA MACRORREGIÃO DO TRIÂNGULO DO SUL - CISTRISUL.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/561/561_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/561/561_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI E REGULAMENTA NO MUNICÍPIO DE LIMEIRA DO OESTE - MG, O SERVIÇO REMUNERADO DE TRANSPORTE DE MERCADORIAS COM ENTREGA E COLETA MEDIANTE UTILIZAÇÃO DE MOTOCICLETAS, MOTONETAS E TRICICLOS, DENOMINADO MOTOFRETE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/571/571_texto_integral.docx</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/571/571_texto_integral.docx</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DA LEI Nº 573, DE 16 DE DEZEMBRO DE 2010.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/572/572_texto_integral.doc</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/572/572_texto_integral.doc</t>
   </si>
   <si>
     <t>ACRESCENTA AO ARTIGO 23 OS §§ 1º E 2º E AS LETRAS H E I AO INCISO III DO ARTIGO 80, DA LEI Nº 115 DE 13 DE FEVEREIRO DE 1995, QUE INSTITUIU O CÓDIGO DE POSTURAS MUNICIPAL.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/573/573_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/573/573_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE LIMEIRA DO OESTE A CONCEDER O USO DOS IMÓVEIS PÚBLICOS MUNICIPAIS QUE ESPECÍFICA.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>CANCELADO NO EXECUTIVO...</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/653/653_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/653/653_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE LIMEIRA DO OESTE A CONCEDER O USO DE PATRULHA MECANIZADA PARA A ASSOCIAÇÃO COMUNITÁRIA DE LIMEIRA DO OESTE QUE MENCIONA.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/654/654_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/654/654_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO DE COOPERAÇÃO TÉCNICA E A ABRIR CRÉDITO ESPECIAL NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/655/655_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/655/655_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE LIMEIRA DO OESTE - MG, PARA O EXERCÍCIO FINANCEIRO DE 2015, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/656/656_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/656/656_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI SUBVENÇÕES E CONTRIBUIÇÕES MUNICIPAIS PARA O EXERCÍCIO FINANCEIRO DE 2015.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/669/669_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/669/669_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS INCISOS I E II, DO ARTIGO 4º, DA LEI Nº 329 DE 27 DE DEZEMBRO DE 2002.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/670/670_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/670/670_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE "AVENIDA DA SAUDADE" A ESTRADA DE RODAGEM QUE LIGA LIMEIRA DO OESTE AO CEMITÉRIO MUNICIPAL, FICANDO A "AVENIDA DA SAUDADE" PROLONGADA ATÉ O CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/690/690_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/690/690_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O LIMITE PARA ABERTURA DE CRÉDITOS SUPLEMENTARES PREVISTO NO INCISO I, DO ARTIGO 12 DA LEI MUNICIPAL Nº. 658/2013 QUE DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2014</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/691/691_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/691/691_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O LIMITE PARA ABERTURA DE CRÉDITOS SUPLEMENTARES PREVISTO NO INCISO II, DO ARTIGO 4º DA LEI MUNICIPAL Nº. 675/2013 QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE LIMEIRA DO OESTE-MG PARA O EXERCÍCIO FINANCEIRO DE 2014</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/692/692_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/692/692_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIFICA A REDAÇÃO DO ARTIGO 2º DA LEI Nº 712, DE 06 DE OUTUBRO DE 2014</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/693/693_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/693/693_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRORROGA O PRAZO DO ARTIGO 1º DA LEI Nº. 657/2013.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/694/694_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/694/694_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL Nº 637 DE 10 DE DEZEMBRO DE 2012 E RESTAURAM OS EFEITOS DA REDAÇÃO ORIGINAL DOS DISPOSITIVOS POR ELA ALTERADOS NA LEI MUNICIPAL Nº 128 DE 19 DE JUNHO DE 1995</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/721/721_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/721/721_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/726/726_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/726/726_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE IMÓVEL DE PROPRIEDADE DO MUNICÍPIO DE LIMEIRA DO OESTE/MG AO CONSEP &amp;#8211; CONSELHO DE SEGURANÇA PÚBLICA DO MUNICÍPIO DE LIMEIRA DO OESTE/MG, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
     <t>JOSÉ RODRIGUES BARBOSA, AILTO DE MORAES CAVALCANTE, MAURICIO DA SILVA, PAULINHO CORTEZ</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/441/441_texto_integral.odt</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/441/441_texto_integral.odt</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL E ANUAL E REAJUSTE DAS REMUNERAÇÕES DOS SERVIDORES PÚBLICOS MUNICIPAIS DA CÂMARA MUNICIPAL DE LIMEIRA DO OESTE, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/442/442_texto_integral.odt</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/442/442_texto_integral.odt</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL E ANUAL AOS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO, SECRETÁRIOS MUNICIPAIS E CONSELHEIROS TUTELARES DO MUNICÍPIO DE LIMEIRA DO OESTE, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/660/660_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/660/660_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE &amp;#8220;NENEN DO ÔNIBUS&amp;#8221; (NILTON CEZAR GARCIA) À ACADEMIA DE SAÚDE DO BOSQUE MUNICIPAL DR. NELSON COELHO ARAÚJO.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>EDER DO MARIDEUS, MARCINHO DA DONA AUREA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/661/661_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/661/661_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE ONOFRE DEZANETTI AO VELÓRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/662/662_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/662/662_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE LUCÉLIA DE JESUS OLIVEIRA GARCIA, À UNIDADE BÁSICA DE SAÚDE.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/663/663_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/663/663_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO VIDA E SAÚDE DE LIMEIRA DO OESTE - ATIVA.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/443/443_texto_integral.odt</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/443/443_texto_integral.odt</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL E ANUAL AOS SUBSÍDIOS DOS VEREADORES DO MUNICÍPIO DE LIMEIRA DO OESTE, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/638/638_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/638/638_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA PARA § 1º O PARÁGRAFO ÚNICO E ACRESCE § 2º E § 3º NO ART. 9º DA RESOLUÇÃO 92, DE 05 DE NOVEMBRO DE 2004, QUE DISPÕE SOBRE O NOVO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE LIMEIRA DO OESTE, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/639/639_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/639/639_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PREVISÃO ORÇAMENTÁRIA DA CÂMARA MUNICIPAL DE LIMEIRA DO OESTE, ESTADO DE MINAS GERAIS, PARA O EXERCÍCIO FINANCEIRO DE 2015</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/640/640_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/640/640_texto_integral.pdf</t>
   </si>
   <si>
     <t>REMANEJAMENTO DE DOTAÇÃO ORÇAMENTÁRIA DA CÂMARA MUNICIPAL DE LIMEIRA DO OESTE-MG, NO EXERCÍCIO FINANCEIRO DE 2014, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/641/641_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/641/641_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 1º E ART. 3º DA RESOLUÇÃO Nº 140, DE 16 DE AGOSTO DE 2014, QUE &amp;#8220;DISPÕE SOBRE A PREVISÃO ORÇAMENTARIA DA CÂMARA MUNICIPAL DE LIMEIRA DO OESTE, ESTADO DE MINAS GERAIS, PARA O EXERCÍCIO FINANCEIRO DE 2014".</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>AILTO MORAES, MARCINHO DA DONA AUREA, TATU</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/664/664_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/664/664_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DOS ARTIGOS  256, 257 E 258 DA RESOLUÇÃO 92, DE 05 DE NOVEMBRO DE 2004, QUE DISPÕE SOBRE O NOVO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE LIMEIRA DO OESTE, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>AILTO DE MORAES CAVALCANTE, JOSÉ RODRIGUES BARBOSA, MAURICIO DA SILVA, PAULINHO CORTEZ</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/720/720_texto_integral.odt</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/720/720_texto_integral.odt</t>
   </si>
   <si>
     <t>REMANEJAMENTO DE DOTAÇÃO ORÇAMENTÁRIA DA CÂMARA MUNICIPAL DE LIMEIRA DO OESTE - MG, NO EXERCÍCIO FINANCEIRO DE 2014, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/739/739_texto_integral.odt</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/739/739_texto_integral.odt</t>
   </si>
   <si>
     <t>REMANEJAMENTO DE DOTAÇÕES ORÇAMENTARIAS DA CÂMARA MUNICIPAL DE LIMEIRA DO OESTE-MG, NO EXERCÍCIO FINANCEIRO DE 2014.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/740/740_texto_integral.odt</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/740/740_texto_integral.odt</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>MAURICIO DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/167/167_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/167/167_texto_integral.pdf</t>
   </si>
   <si>
     <t>JUSTIFICATIVA DE SUA FALTA NA 1ª REUNIÃO ORDINÁRIA DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/447/447_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/447/447_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER JUSTIFICATIVA DE FALTA NA TERCEIRA REUNIÃO.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/448/448_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/448/448_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIRADO DE PAUTA PELOS AUTORES (TODOS VEREADORES).</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/449/449_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/449/449_texto_integral.pdf</t>
   </si>
   <si>
     <t>COPIAS CONTRATOS IMPRENSA ESCRITA E VISUAL</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/501/501_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/501/501_texto_integral.pdf</t>
   </si>
   <si>
     <t>RELATÓRIO DISCRIMINANDO DIVIDA DE SETE MILHÕES.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/502/502_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/502/502_texto_integral.pdf</t>
   </si>
   <si>
     <t>COPIA INTEGRAL DOS PROCESSOS LICITATÓRIOS, INCLUSIVE DOS CONTRATOS, NOTAS FISCAIS E NOTAS DE EMPENHO, DOS EXERCÍCIOS 2013 E 2014, DESTINADOS A AQUISIÇÃO DE MEDICAMENTOS, MATERIAL HOSPITALAR, CONTRATAÇÃO FORNECIMENTO DE REFEIÇÕES AO EXECUTIVO.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/529/529_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/529/529_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO INFORMAÇÕES SOBRE AS PRAÇAS AMADOR JOSÉ DE QUEIROZ E PRAÇA DA PREFEITURA.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/537/537_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/537/537_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE CONCESSÃO DO ESTÁDIO MUNICIPAL LUIZ CARLOS FERRARI.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/547/547_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/547/547_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR JUNTO AO EXECUTIVO COPIA LEI OU DECRETO QUE REGULAMENTA O USO DE MÁQUINAS E EQUIPAMENTOS DA PREFEITURA.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/548/548_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/548/548_texto_integral.pdf</t>
   </si>
   <si>
     <t>RELAÇÃO SERVIDORES CONTRATADOS QUE EXERCEM FUNÇÃO DE MONITOR EDUCAÇÃO.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/617/617_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/617/617_texto_integral.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE DOIS ÔNIBUS.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/618/618_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/618/618_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFÁLTICO DA CIDADE.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/619/619_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/619/619_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXECUTANDO A OBRA DO VELÓRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/620/620_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/620/620_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATRAVÉS DA LEI MUNICIPAL 660/2013 FOI CONCEDIDA AUTORIZAÇÃO AO EXECUTIVO PARA CELEBRAR COM BDMG OPERAÇÃO DE CRÉDITO ATÉ O MONTANTE DE R$-2.500.000,00.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/621/621_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/621/621_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMPRESA QUE APARENTEMENTE EXECUTA SERVIÇOS DE LIMPEZA PÚBLICA, INCLUSIVE COM CAÇAMBAS DESTINADAS AO RECOLHIMENTO DO LIXO E ENTULHOS.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>MARCINHO DA DONA AUREA, ZACA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/622/622_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/622/622_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACADEMIA DE SAÚDE "NENEM DO ÔNIBUS".</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/672/672_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/672/672_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR AO PREFEITO MUNICIPAL, CÓPIA INTEGRAL DO PROCESSO LICITATÓRIO DO QUAL DECORREU A CONSTRUÇÃO DA PRAÇA DUQUE DE CAXIAS.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/673/673_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/673/673_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENTIDADES QUE FORAM CONTEMPLADAS COM SUBVENÇÃO OU CONTRIBUIÇÃO NO EXERCÍCIO 2013 E 2014.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>MAURICIO DO MERCADO, ZACA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/681/681_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/681/681_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÓPIA DO MEMORIAL E DO MAPA DO LOTEAMENTO DENOMINADO RESIDENCIAL INDEPENDÊNCIA.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/704/704_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/704/704_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÓPIA DE TODOS OS REQUERIMENTOS DE VEÍCULOS E DIÁRIA PAGAS NOS ANOS 2013 E 2014.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/705/705_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/705/705_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES REFERENTES À COMPOSIÇÃO DAS SECRETARIAS DA PREFEITURA, ESPECIFICANDO SECRETÁRIO.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/706/706_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/706/706_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAÇÕES REFERENTES A COMPOSIÇÃO DO ATUAL QUADRO DE SERVIDORES DA PREFEITURA, QUANTIDADE DE VAGAS, </t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/707/707_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/707/707_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE AOS SETORES DA PREFEITURA QUE BUSQUEM E LEVEM DE VOLTA OS PACIENTES ATÉ SUAS RESIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3339,68 +3339,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/530/530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/531/531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/532/532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/533/533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/613/613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/614/614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/615/615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/616/616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/651/651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/671/671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/708/708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/427/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/428/428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/430/430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/431/431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/432/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/433/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/434/434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/435/435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/436/436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/437/437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/438/438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/439/439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/444/444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/445/445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/446/446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/503/503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/504/504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/505/505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/506/506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/507/507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/508/508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/509/509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/510/510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/511/511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/512/512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/513/513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/515/515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/516/516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/517/517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/518/518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/519/519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/520/520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/521/521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/522/522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/523/523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/524/524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/525/525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/526/526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/538/538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/539/539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/540/540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/541/541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/542/542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/543/543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/544/544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/545/545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/546/546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/549/549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/550/550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/551/551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/552/552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/553/553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/554/554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/555/555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/556/556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/557/557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/558/558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/559/559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/560/560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/562/562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/563/563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/564/564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/565/565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/566/566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/567/567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/568/568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/569/569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/570/570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/575/575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/576/576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/577/577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/578/578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/579/579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/580/580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/581/581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/582/582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/584/584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/585/585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/586/586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/587/587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/588/588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/589/589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/590/590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/591/591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/592/592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/593/593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/594/594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/595/595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/596/596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/623/623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/624/624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/625/625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/627/627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/628/628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/629/629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/630/630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/631/631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/632/632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/633/633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/634/634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/635/635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/642/642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/643/643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/644/644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/645/645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/646/646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/647/647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/648/648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/649/649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/650/650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/657/657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/658/658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/659/659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/674/674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/675/675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/676/676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/677/677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/678/678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/679/679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/680/680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/682/682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/684/684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/685/685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/686/686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/687/687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/688/688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/689/689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/709/709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/710/710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/711/711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/713/713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/714/714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/715/715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/716/716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/717/717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/718/718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/719/719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/729/729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/730/730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/731/731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/732/732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/733/733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/734/734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/735/735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/736/736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/737/737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/801/801_texto_integral.odt" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/536/536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/574/574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/626/626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/695/695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/703/703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/425/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/426/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/452/452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/527/527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/528/528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/534/534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/535/535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/561/561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/571/571_texto_integral.docx" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/572/572_texto_integral.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/573/573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/653/653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/654/654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/655/655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/656/656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/669/669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/670/670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/690/690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/691/691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/692/692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/693/693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/694/694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/721/721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/726/726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/441/441_texto_integral.odt" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/442/442_texto_integral.odt" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/660/660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/661/661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/662/662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/663/663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/443/443_texto_integral.odt" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/638/638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/639/639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/640/640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/641/641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/664/664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/720/720_texto_integral.odt" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/739/739_texto_integral.odt" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/740/740_texto_integral.odt" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/447/447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/448/448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/449/449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/501/501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/502/502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/529/529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/537/537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/547/547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/548/548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/617/617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/618/618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/619/619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/620/620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/621/621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/622/622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/672/672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/673/673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/681/681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/704/704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/705/705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/706/706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/707/707_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/530/530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/531/531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/532/532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/533/533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/613/613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/614/614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/615/615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/616/616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/651/651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/671/671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/708/708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/427/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/428/428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/430/430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/431/431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/432/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/433/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/434/434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/435/435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/436/436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/437/437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/438/438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/439/439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/444/444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/445/445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/446/446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/503/503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/504/504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/505/505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/506/506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/507/507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/508/508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/509/509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/510/510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/511/511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/512/512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/513/513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/515/515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/516/516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/517/517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/518/518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/519/519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/520/520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/521/521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/522/522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/523/523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/524/524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/525/525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/526/526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/538/538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/539/539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/540/540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/541/541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/542/542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/543/543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/544/544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/545/545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/546/546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/549/549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/550/550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/551/551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/552/552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/553/553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/554/554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/555/555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/556/556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/557/557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/558/558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/559/559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/560/560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/562/562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/563/563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/564/564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/565/565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/566/566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/567/567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/568/568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/569/569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/570/570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/575/575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/576/576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/577/577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/578/578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/579/579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/580/580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/581/581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/582/582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/584/584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/585/585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/586/586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/587/587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/588/588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/589/589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/590/590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/591/591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/592/592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/593/593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/594/594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/595/595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/596/596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/623/623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/624/624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/625/625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/627/627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/628/628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/629/629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/630/630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/631/631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/632/632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/633/633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/634/634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/635/635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/642/642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/643/643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/644/644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/645/645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/646/646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/647/647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/648/648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/649/649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/650/650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/657/657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/658/658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/659/659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/674/674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/675/675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/676/676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/677/677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/678/678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/679/679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/680/680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/682/682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/684/684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/685/685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/686/686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/687/687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/688/688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/689/689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/709/709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/710/710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/711/711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/713/713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/714/714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/715/715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/716/716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/717/717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/718/718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/719/719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/729/729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/730/730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/731/731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/732/732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/733/733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/734/734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/735/735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/736/736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/737/737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/801/801_texto_integral.odt" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/536/536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/574/574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/626/626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/695/695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/703/703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/425/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/426/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/452/452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/527/527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/528/528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/534/534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/535/535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/561/561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/571/571_texto_integral.docx" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/572/572_texto_integral.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/573/573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/653/653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/654/654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/655/655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/656/656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/669/669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/670/670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/690/690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/691/691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/692/692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/693/693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/694/694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/721/721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/726/726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/441/441_texto_integral.odt" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/442/442_texto_integral.odt" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/660/660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/661/661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/662/662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/663/663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/443/443_texto_integral.odt" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/638/638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/639/639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/640/640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/641/641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/664/664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/720/720_texto_integral.odt" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/739/739_texto_integral.odt" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/740/740_texto_integral.odt" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/447/447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/448/448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/449/449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/501/501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/502/502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/529/529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/537/537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/547/547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/548/548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/617/617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/618/618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/619/619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/620/620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/621/621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/622/622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/672/672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/673/673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/681/681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/704/704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/705/705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/706/706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2014/707/707_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H259"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="40" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="132.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="100.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="99.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>