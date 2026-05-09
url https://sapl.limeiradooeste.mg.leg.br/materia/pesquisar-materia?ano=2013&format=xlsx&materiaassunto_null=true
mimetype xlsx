--- v0 (2026-01-24)
+++ v1 (2026-05-09)
@@ -54,3786 +54,3786 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>TONHO DIVINO</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/79/79_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/79/79_texto_integral.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO E CASCALHAMENTO DAS RUAS SEM PAVIMENTAÇÃO DE NOSSA CIDADE E POSTERIORMENTE QUE DESENVOLVA UM PLANO DE TRABALHO PARA REALIZAR O ASFALTAMENTO DAS MESMAS.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/80/80_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/80/80_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CASAS DE ALVENARIA EM SUBSTITUIÇÃO ÀS CASAS DE MADEIRA EXISTENTES EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/81/81_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/81/81_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAÇA PROJETOS PARA REFORMA E CONCLUSÃO DE OBRAS DE CASAS EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>TATU</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/82/82_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/82/82_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE A COLOCAÇÃO DE MEIO FIO NAS RUAS RIO GRANDE DO SUL, NAS PROXIMIDADES DAS RESIDÊNCIAS DO SENHOR JOSÉ GOMES SAMPAIO (ZELIM) E DA SENHORA MARIA JOSÉ DOS SANTOS; E NA AVENIDA MINAS GERAIS NAS PROXIMIDADES DA RESIDÊNCIA DO SENHOR JOSÉ VIEIRA.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/83/83_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/83/83_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOQUE BICICLETÁRIO EM FRENTE À PREFEITURA, DA UNIDADE DE SAÚDE MARIVONE RIBEIRO LACERDA E DA PRAÇA JOSÉ CANDIDO DE LIMA.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/84/84_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/84/84_texto_integral.pdf</t>
   </si>
   <si>
     <t>VERIFIQUE JUNTO A SECRETARIA DE SAÚDE A POSSIBILIDADE DE FAZER UM ATENDIMENTO ODONTOLÓGICO NOTURNO PARA AS PESSOAS QUE TRABALHAM DURANTE O DIA.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>MAURICIO DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/85/85_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/85/85_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE A COLOCAÇÃO DE PORTAS E CONSERTO DOS LAVATÓRIO DOS BANHEIROS DA PRAÇA JOSÉ CANDIDO DE LIMA.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/86/86_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/86/86_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE UM VIGIA PARA A PRAÇA JOSÉ CÂNDIDO DE LIMA QUE FIQUE DURANTE O DIA.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/87/87_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/87/87_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE O CONSERTO DO TELHADO DA FÁBRICA DE FARINHA DA COMUNIDADE NOVA CANAÃ.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>MARCINHO DA DONA AUREA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/88/88_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/88/88_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAÇA UM PROJETO DE LEI PARA REVOGAR A LEI Nº 551 DE 07 DE MAIO DE 2010.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/89/89_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/89/89_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUA ANFITEATRO PARA ATENDER A DEMANDA DE CURSOS, PALESTRAS, ESPETÁCULOS E AFINS</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/90/90_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/90/90_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROMOVA UM TRABALHO DE CONSCIENTIZAÇÃO DOS MORADORES DAS QUADRAS "G" E "H" DO BAIRRO JOAMÁRIO PARA QUE OS MESMOS FIQUEM CIENTES DAS DISPOSIÇÕES DA LEI 597, DE 10 DE OUTUBRO DE 2011 E DA LEI 632 DE 10 DE DEZEMBRO DE 2012.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>JOSÉ RODRIGUES BARBOSA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/91/91_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/91/91_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAÇÃO DE UM VEÍCULO PARA TRANSPORTAR AS CRIANÇAS DOS BAIRROS MAIS DISTANTES ATÉ A ESCOLA MUNICIPAL ANTÔNIO VICENTE FONSECA E AO FINAL DO TURNO TRANSPORTÁ-LAS PARA SUAS RESIDÊNCIAS.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/92/92_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/92/92_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFAÇA A LAJE EM UMA DAS BOCAS DE LOBO DA GALERIA PLUVIAL EXISTENTE NA RUA GOIÁS PRÓXIMO À FARMÁCIA MUNICIPAL EM FRENTE À RESIDÊNCIA DO SR. ROQUE.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/93/93_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/93/93_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMPRA DE UM TERRENO DE NO MÍNIMO 25.000 M², PARA FUTURA INSTALAÇÃO DE UM DISTRITO INDUSTRIAL.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>MAURICIO DA SILVA, MAURICIO DO MERCADO</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/94/94_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/94/94_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE SANITÁRIOS E INSTALAÇÃO DE BEBEDOURO NO BOSQUE MUNICIPAL, NA ACADEMIA DE GINÁSTICA ORLANDO BUSO.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/95/95_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/95/95_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAÇA A DOAÇÃO DE DOIS LOTES SITUADOS NA AVENIDA MARANHÃO, QUADRA 05, JARDIM MORUMBI EM FRENTE AO BOSQUE MUNICIPAL, PARA A CONSTRUÇÃO DO CLUBE DA MELHOR IDADE E DA ASSOCIAÇÃO DO IDOSO DE LIMEIRA DO OESTE.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/96/96_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/96/96_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUA UMA PRAÇA COM JARDIM NO ESPAÇO AO LADO DA PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/97/97_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/97/97_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE REDUTORES DE VELOCIDADE (QUEBRA MOLAS) NAS RUAS AMAZONAS, GOIÁS, SÃO PAULO, BRASIL E PERNAMBUCO.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/98/98_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/98/98_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAÇA REAJUSTE DAS DIÁRIAS DOS SERVIDORES MUNICIPAIS.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>AILTO DE MORAES CAVALCANTE, TONHO DIVINO</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/99/99_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/99/99_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUA UM GALPÃO PARA GUARDAR OS VEÍCULOS DO MUNICÍPIO ESPECIALMENTE OS DA SECRETARIA DE SAÚDE.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/100/100_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/100/100_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUA UMA PRAÇA COM CAPO DE FUTEBOL NO JARDIM PARAÍSO.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/101/101_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/101/101_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA FEITO O CONTRAPISO DA PARTE QUE AINDA É TERRA NA ESCOLA MUNICIPAL PEDRO SOCORRO DO NASCIMENTO.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/102/102_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/102/102_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DAS ESTRADAS DO P.A RESERVA.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>TONHO DIVINO, JOSÉ RODRIGUES BARBOSA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/103/103_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/103/103_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALE ARMÁRIOS PARA QUE OS MATERIAIS DOS ALUNOS DAS ESCOLAS MUNICIPAIS POSSAM FICAR GUARDADOS NA PRÓPRIA ESCOLA.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/104/104_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/104/104_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIE UMA CADEIRA ODONTOLÓGICA COMPLETA PARA O ATENDIMENTO DOS ALUNOS DA ESCOLA MUNICIPAL HONÓRIO SILVEIRA LACERDA.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/105/105_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/105/105_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE A SECRETARIA COMPETENTE A COLOCAÇÃO DE PLACAS INDICATIVAS EM TODAS AS RUAS DO BAIRRO BELA VISTA.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>JOSÉ RODRIGUES BARBOSA, TONHO DIVINO</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/106/106_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/106/106_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE A SECRETARIA COMPETENTE A CONSTRUÇÃO DE MURO DE ARRIMO OU OUTRA CONTENÇÃO COM NO MÍNIMO 30 CENTIMETROS DE ALTURA EM VOLTA DO BOSQUE NELSON COLELHO ARAUJO.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/107/107_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/107/107_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE A CONSTRUÇÃO DO MEIO FIO NA AVENIDA URUGUAI ESQUINA COM A RUA GOIÁS.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/108/108_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/108/108_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIE DOIS APARELHOS CELULARES COM CLIPS DA OPERADORA LOCAL PARA USO DAS CONSELHEIRAS TUTELARES DE PLANTÃO.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/109/109_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/109/109_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE A RECUPERAÇÃO DAS ESTRADAS DA REGIÃO DA CABRINHA.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>PAULINHO CORTEZ</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/110/110_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/110/110_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIE A CONSTRUÇÃO DE LOMBADAS EM FRENTE ÀS ESCOLAS MUNICIPAIS E ESTADUAL.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/111/111_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/111/111_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE A SECRETARIA COMPETENTE O CONSERTO DO ATERRO DA ESTRADA PRÓXIMA A FAZENDA DO SENHOR ZÉ LAU.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>EDER DO MARIDEUS, TATU</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/112/112_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/112/112_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DO CONSELHO MUNICIPAL DE  ESPORTE.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/</t>
   </si>
   <si>
     <t>RETIRADO DE PAUTA</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/114/114_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/114/114_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUA OUTRO TERMINAL RODOVIÁRIO OU PROVIDENCIE A REFORMA DO ATUAL.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/115/115_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/115/115_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE O DEVIDO REPARO DE TODAS AS RUAS QUE ESTÃO ESBURACADAS.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/116/116_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/116/116_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANALISE A POSSIBILIDADE DE ALTERAÇÃO DO HORÁRIO DE SERVIÇO DOS AGENTES DE SAÚDE PARA CUMPRIREM SUA CARGA HORÁRIA SOMENTE NO PERÍODO DA MANHÃ.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/117/117_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/117/117_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE UMA REFORMA NO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/118/118_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/118/118_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE A CONSTRUÇÃO DE LOMBADAS NOS DOIS SENTIDOS DA AVENIDA TOCANTINS.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>JOSÉ RODRIGUES BARBOSA, MAURICIO DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/119/119_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/119/119_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE DEPRESSÃO (PASSAGEM DE ÁGUA) NAS SEGUINTES ESQUINAS.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/120/120_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/120/120_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E DESINFECÇÃO DAS BOCAS DE LOBOS.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/122/122_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/122/122_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIE A CONSTRUÇÃO DE BANHEIROS NA ÁREA DE LAZER DO PA RESERVA.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/123/123_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/123/123_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIE A CONSTRUÇÃO DE PELO MENOS SEIS QUIOSQUES DE ALVENARIA, MODELO PADRÃO, EM SUBSTITUIÇÃO AS ATUAIS LANCHONETES INSTALADAS NOS ARREDORES DA PRAÇA JOSÉ CÂNDIDO DE LIMA.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/124/124_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/124/124_texto_integral.pdf</t>
   </si>
   <si>
     <t>ADQUIRA OS SEGUINTES ITENS DE ATENDIMENTO EMERGENCIAL PARA UNIDADE DE ATENDIMENTO IMEDIATO MARIVONE RIBEIRO LACERDA; ASPIRADOR DE USO HOSPITALAR; DESFIBRILADOR - DEA; COLMEIA PARA DISTRIBUIÇÃO DE MEDICAÇÕES; MALETAS PARA COLOCAR MATERIAL PARA TRANSPORTE DE PACIENTES.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/125/125_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/125/125_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DA PRAÇA JOSÉ CANDIDO DE LIMA, "PRAÇA DA MATRIZ", EM ESPECIAL NO PASSEIO E BANCOS.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/126/126_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/126/126_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE COBERTURA E COLOCAÇÃO DE BANCOS NOS LOCAIS DEFINIDOS COMO PONTOS DE ÔNIBUS NA PRAÇA ANTONIO FERRARI E AMADOR JOSÉ DE QUEIROZ ONDE OS ALUNOS FICAM A ESPERA DO EMBARQUE.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/127/127_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/127/127_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DOS BANCOS INSTALADOS NA PRAÇA AMADOR JOSÉ DE QUEIROZ.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/128/128_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/128/128_texto_integral.pdf</t>
   </si>
   <si>
     <t>ADOTE PROVIDÊNCIAS AO ALCANCE DA ADMINISTRAÇÃO NO SENTIDO DE QUE O PROPRIETÁRIO DO LOTEAMENTO DAS QUADRAS 11 "A", 13 "B", 13 "C",  E 17 "A", NO CENTRO, PRÓXIMO À UNIDADE DE SAÚDE MARIVONE RIBEIRO LACERDA E REGULARIZE A RESPECTIVA DOCUMENTAÇÃO POSSIBILITANDO A LAVRATURA DAS ESCRITURAS DOS ADQUIRENTES.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/129/129_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/129/129_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAÇA A SUBSTITUIÇÃO DO VEÍCULO QUE FAZ O TRANSPORTE DOS ALUNOS DO PA RESERVA ATÉ A ESCOLA MUNICIPAL HONÓRIO SILVEIRA LACERDA POR UM DOS "AMARELINHOS" FORNECIDOS PELO GOVERNO FEDERAL.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/130/130_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/130/130_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALE UMA CAIXA D'ÁGUA DE APROXIMADAMENTE 10.000 LITROS E UMA TORNEIRA DO LADO DE FORA DO ESTÁDIO MUNICIPAL LUIZ CARLOS FERRARI.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/131/131_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/131/131_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZE UM VIGIA OU GUARDA NOTURNO PARA A UNIDADE DE ATENDIMENTO IMEDIATO MARIVONE RIBEIRO LACERDA</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>AILTO DE MORAES CAVALCANTE, JOSÉ RODRIGUES BARBOSA, TONHO DIVINO</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/132/132_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/132/132_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATUAR JUNTO AOS ÓRGÃOS COMPETENTES COM A FINALIDADE DE VIABILIZAR RECURSOS FINANCEIROS PARA A CONSTRUÇÃO DE PISTA DUPLA, CANTEIRO CENTRAL E ILUMINAÇÃO NO TRECHO DA SAÍDA/CHEGADA DA CIDADE AO TREVO DE LIMEIRA DO OESTE.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/133/133_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/133/133_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE ALAMBRADOS NAS QUADRAS DE AREIA EXISTENTES NA PRAÇA AMADOR JOSÉ DE QUEIROZ, JARDIM BELA VISTA.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/134/134_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/134/134_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZE A CONSTRUÇÃO DE UM CAPO DE "BOCHA" E DETERMINE A COLOCAÇÃO DE LUMINÁRIAS NO BOSQUE MUNICIPAL NELSON COELHO ARAUJO.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/135/135_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/135/135_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE A AQUISIÇÃO DE ITENS BÁSICOS PARA A UAI MARIVONE RIBEIRO LACERDA, SENDO:_x000D_
 - CADEIRAS COM ENCOSTO PARA OS FUNCIONÁRIOS E ACOMPANHANTES DOS PACIENTES;_x000D_
 - MONITOR CARDÍACO COM RESPIRADOR;_x000D_
 - PRANCHA PARA TRANSPORTE DE PACIENTE QUE CAIBA EM TODAS AS AMBULÂNCIAS;_x000D_
 - BOMBA DE INFUSÃO;_x000D_
 - ARQUIVOS DE AÇO COM GAVETA E CHAVE PARA PASTA SUSPENSA;_x000D_
 - SOFTWARE PARA CONTROLE DE ESTOQUE.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/136/136_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/136/136_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR AO SENHOR PREFEITO MUNICIPAL QUE DETERMINE A AQUISIÇÃO DE UMA GELADEIRA OU UM FRIGOBAR PARA SER COLOCADO NO SIAT.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/137/137_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/137/137_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE A CONSTRUÇÃO DE RAMPAS DE ACESSO PARA CADEIRANTES E PORTADORES DE DEFICIÊNCIA QUE UTILIZAM OS SERVIÇOS DA CLINICA DE FISIOTERAPIA DESTE MUNICÍPIO QUE FICA LOCALIZADA NA RUA SÃO PAULO, 766 - FUNDOS, NO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>TONHO DIVINO, PAULINHO CORTEZ</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/138/138_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/138/138_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE A SECRETARIA COMPETENTE QUE SEJA FEITO O ATERRO DA ESTRADA ADEMAR CUNHA.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/139/139_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/139/139_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIE UM BEBEDOURO DA ESCOLA MUNICIPAL PEDRO SOCORRO DO NASCIMENTO, (PINGO DE GENTE).</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/140/140_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/140/140_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALE UM SISTEMA DE PROTEÇÃO NA "CAIXA DE LUZ" PADRÃO EXISTENTE NA PRAÇA AMADOR JOSÉ DE QUEIROZ.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>AILTO DE MORAES CAVALCANTE</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/141/141_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/141/141_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALE UM GABINETE ODONTOLÓGICO NA ESCOLA MUNICIPAL HONÓRIO SILVEIRA LACERDA - LAMA</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/142/142_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/142/142_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE A SECRETARIA COMPETENTE QUE SEJAM "PATROLADAS" E MOLHADAS AS RUAS E AVENIDAS SEM PAVIMENTAÇÃO DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>OFI</t>
   </si>
   <si>
     <t>Ofício</t>
   </si>
   <si>
     <t>DUNGA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/168/168_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/168/168_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRIMEIRA REUNIÃO EXTRA ORDINÁRIA, ELEIÇÃO DAS COMISSÕES PERMANENTES 2013.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/169/169_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/169/169_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUISITAR PRIMEIRA PARCELA DO DUODÉCIMO.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/170/170_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/170/170_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSAS SENHORIAS PARA PRIMEIRA REUNIÃO ORDINÁRIA.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/171/171_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/171/171_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMUNICO RECEBIMENTO PARECER PRÉVIO TRIBUNAL CONTAS EXERCÍCIO 2004.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/172/172_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/172/172_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMUNICO O RECEBIMENTO PARECER PRÉVIO EMITIDO PELO TRIBUNAL CONTAS, EXERCÍCIO 2005.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/173/173_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/173/173_texto_integral.pdf</t>
   </si>
   <si>
     <t>CADEIRA DE RODAS E CADEIRA DE BANHO PARA SENHORA MARIA LOPES DE JESUS.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/174/174_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/174/174_texto_integral.pdf</t>
   </si>
   <si>
     <t>CADEIRA DE RODAS E BANHO PARA SENHORA MARIA LOPES DE JESUS.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/175/175_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/175/175_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAR VERBAS PARA AQUISIÇÃO DE UM CAMINHÃO PIPA PARA O MUNICÍPIO.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/176/176_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/176/176_texto_integral.pdf</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/177/177_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/177/177_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAÇÃO DE RECURSOS PARA CONSTRUÇÃO DE UM VELÓRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/178/178_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/178/178_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO MÍDIA CONTENDO FOTOS DO TRANSBORDAMENTO FREQUENTE DO ESGOTO NAS RUAS DE NOSSA CIDADE. E RETORNO DESTE ESGOTO PARA DENTRO DAS RESIDÊNCIAS.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/179/179_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/179/179_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO IMPACTO FINANCEIRO E ORÇAMENTÁRIO GERADO A PARTIR PROJETO LEI COMPLEMENTAR 01.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>AILTO MORAES</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/180/180_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/180/180_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJA FEITA A CORREÇÃO DOS VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/181/181_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/181/181_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXPEDIENTE APROVADO NA PRIMEIRA REUNIÃO ORDINÁRIA 2013, 17 DE JANEIRO.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/182/182_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/182/182_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMUNICO O RECEBIMENTO E ENCAMINHO PARA CONHECIMENTO PARECER TRIBUNAL CONTAS, EXERCÍCIOS 2004 E 2005.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/183/183_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/183/183_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COMUNICO O RECEBIMENTO E ENCAMINHO PARA CONHECIMENTO, PARECER TÉCNICO DO TRIBUNAL DE CONTAS, EXERCÍCIOS 2004 E 2005. </t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/184/184_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/184/184_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMO QUE OS AVULSOS FORAM REPASSADOS AOS PRESIDENTES DA COMISSÃO LEGISLAÇÃO JUSTIÇA E  FINANÇAS E ORÇAMENTO.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/185/185_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/185/185_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA SENHORIA PARA SEGUNDA REUNIÃO ORDINÁRIA, 07 DE FEVEREIRO.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>TONHO DIVINO, MAURICIO DO MERCADO</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/186/186_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/186/186_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINAR VERBAS PARA AQUISIÇÕES E CONSTRUÇÕES PARA P. A. RESERVA.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/187/187_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/187/187_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE PROVIDENCIAS E VERBAS PARA AQUISIÇÕES E CONSTRUÇÕES NO P. A. RESERVA.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/188/188_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/188/188_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE DETERMINE PROVIDENCIAS E VERBAS PARA AQUISIÇÕES E CONSTRUÇÕES NO P. A. RESERVA.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/189/189_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/189/189_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMO A COMPOSIÇÃO DA MESA DIRETORA 2013.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/190/190_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/190/190_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESTINAÇÃO DE VERBAS PARA CONSTRUIR UM BARRACÃO, COM COZINHA, LAVANDERIA, NA COMUNIDADE NOVA CANAÃ.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/191/191_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/191/191_texto_integral.pdf</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/193/193_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/193/193_texto_integral.pdf</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/194/194_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/194/194_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO ESPECIAL EMPENHO NO CONSERTO DA ESTRADA NA REGIÃO FAZENDA PARAÍSO I, II E III.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/195/195_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/195/195_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO E CONSTRUÇÃO DE TREVO NA ENTRADA DA AVENIDA TOCANTINS.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/196/196_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/196/196_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESTINAÇÃO DE RECURSOS PARA CONSTRUÇÃO DE TRÊS PONTES DE CONCRETO DE 10 METROS CADA.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/197/197_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/197/197_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUAL A POSSIBILIDADE DOS TRABALHADORES DESTE MUNICÍPIO VOLTAR A TER AS CARTEIRAS DE TRABALHO EMITIDAS SEM TER QUE DESLOCAR.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/198/198_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/198/198_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO SEGUNDA PARCELA DO DUODÉCIMO.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/199/199_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/199/199_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESTINE VERBAS PARA AQUISIÇÃO DE UM EQUIPAMENTO DE RAIO-X PARA UNIDADE DE ATENDIMENTO IMEDIATO MARIVONE RIBEIRO DE LACERDA.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/200/200_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/200/200_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESTINE VERBAS PARA AQUISIÇÃO DE UM EQUIPAMENTO DE RAIO-X PARA UNIDADE DE ATENDIMENTO IMEDIATO MARIVONE RIBEIRO LACERDA.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/201/201_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/201/201_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESTINE VERBAS PARA AQUISIÇÃO DE UM EQUIPAMENTO DE RAIO-X PARA A UNIDADE DE ATENDIMENTO IMEDIATO MARIVONE RIBEIRO DE LACERDA.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/202/202_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/202/202_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR INFORMAÇÕES ACERCA DOS PROCESSOS DE VISTORIAS DAS PROPRIEDADES INDICADAS PELO SINDICATO DOS TRABALHADORES RURAIS PARA QUE POSSAMOS DAR UMA POSIÇÃO AOS INTEGRANTES DO ACAMPAMENTO NOSSA SENHORA APARECIDA.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/203/203_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/203/203_texto_integral.pdf</t>
   </si>
   <si>
     <t>AGRADEÇO E PARABENIZO VOSSA EXCELÊNCIA PELO TRABALHO REALIZADO NA PONTE LOCALIZADA NO BANCO DA TERRA PARAÍSO II, NA DIVISA DO SENHOR JOÃO DOMINGUES QUE DÁ ACESSO AO BANCO DA TERRA PARAÍSO III.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/204/204_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/204/204_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA SENHORIA PARA TERCEIRA REUNIÃO ORDINÁRIA DA CÂMARA MUNICIPAL, 21 DE FEVEREIRO.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/205/205_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/205/205_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO EXPEDIENTE APROVADO NA SEGUNDA REUNIÃO ORDINÁRIA, 07 DE FEVEREIRO.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/206/206_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/206/206_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMO A VOSSA SENHORIA SOBRE A LENTIDÃO NO ATENDIMENTO DO POSTO DE ATENDIMENTO DA CAIXA ECONÔMICA FEDERAL NESTE MUNICÍPIO E TAMBÉM A FALTA DE DINHEIRO NOS CAIXAS PARA OS PAGAMENTOS DOS SALÁRIOS DOS FUNCIONÁRIOS DE EMPRESAS LOCAIS.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/207/207_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/207/207_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE VOSSA EXCELÊNCIA ENVIE A ESTA CASA DE LEIS AS INFORMAÇÕES CONTÁBEIS REFERENTES A RECEITA CORRENTE LÍQUIDA EXERCÍCIO 2012.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/208/208_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/208/208_texto_integral.pdf</t>
   </si>
   <si>
     <t>EM RESPOSTA AO OFICIO 050-2013-GP, ENCAMINHO RELAÇÃO DE BENS ADQUIRIDOS DURANTE O EXERCÍCIO DE 2012, BEM COMO A FICHA FINANCEIRA DOS AGENTES POLÍTICOS.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/209/209_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/209/209_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMUNICO VOSSA SENHORIA QUE A TERCEIRA REUNIÃO ORDINÁRIA DA CÂMARA MUNICIPAL, QUE SERÁ REALIZADA NO DIA 21 DE FEVEREIRO, SERÁ ANTECIPADA PARA AS 09 HORAS DEVIDO À INTERRUPÇÃO NO FORNECIMENTO DE ENERGIA CONFORME AVISO.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/210/210_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/210/210_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESTINAR VERBAS PARA AQUISIÇÕES E CONSTRUÇÕES NO P. A. RESERVA.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/211/211_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/211/211_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESTINAR VERBAS PARA A CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA E PARA AQUISIÇÃO DE MATA-BURROS PARA O ASSENTAMENTO P. A. RESERVA.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/212/212_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/212/212_texto_integral.pdf</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/213/213_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/213/213_texto_integral.pdf</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/214/214_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/214/214_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESTINAR VERBAS PARA PAVIMENTAÇÃO DA AVENIDA DA SAUDADE ATÉ NO CEMITÉRIO MUNICIPAL, PERFAZENDO UM TRECHO DE MAIS OU MENOS 1500 METROS E QUE NESTA OBRA SEJA INCLUÍDA UMA PISTA PARA CAMINHADA.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>DUNGA, PAULINHO CORTEZ, ZACA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/215/215_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/215/215_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR ENVIO DE 40 MATA-BURROS DE FERRO PARA ATENDER A DEMANDA DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>DUNGA, AILTO MORAES, MAURICIO DO MERCADO, PAULINHO CORTEZ, TONHO DIVINO, ZACA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/216/216_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/216/216_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A VOSSA EXCELÊNCIA QUE INTERCEDA JUNTO AOS ÓRGÃOS COMPETENTES NO SENTIDO DE REALIZAR CURSOS PROFISSIONALIZANTES E DE APERFEIÇOAMENTO EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/217/217_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/217/217_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE PROVIDÊNCIAS NECESSÁRIAS PARA O CONSERTO DA AVENIDA PARANÁ.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/218/218_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/218/218_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESTINE VERBAS PARA A REALIZAÇÃO DA FESTA DE PEÃO E EXPOLIM NESTE ANO.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/219/219_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/219/219_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESTINE VERBAS PARA A AQUISIÇÃO DE UMA ENSILADEIRA E IMPLEMENTOS AGRÍCOLAS PARA O ASSENTAMENTO P. A. RESERVA.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>DUNGA, AILTO MORAES, MAURICIO DO MERCADO, TONHO DIVINO, ZACA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/220/220_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/220/220_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESTINAR VERBAS PARA A CONSTRUÇÃO DO CLUBE DA MELHOR IDADE.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>TATU, AILTO MORAES</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/221/221_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/221/221_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO VOSSA EXCELÊNCIA ENCAMINHE A ESTA CASA PROJETO DE LEI PARA INSERIR NO CALENDÁRIO DE FERIADOS MUNICIPAIS OS DIAS DE CARNAVAL E CORPUS CHRISTI.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/222/222_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/222/222_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE VOSSA EXCELÊNCIA ADQUIRA UNIFORMES PARA OS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/223/223_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/223/223_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR AO INTERLEGIS O REGISTRO DO DOMÍNIO DE TERCEIRO NÍVEL SOB O .LEG.BR.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/224/224_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/224/224_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESTINAR VERBAS PARA AQUISIÇÃO DE UM TRATOR COM IMPLEMENTOS AGRÍCOLAS PARA SER ENVIADOS À ASSOCIAÇÃO DOS AGRICULTORES FAMILIARES NOVA CANAÃ E À ASSOCIAÇÃO DOS AGRICULTORES FAMILIARES DA FAZENDA PARAÍSO I, II E III.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>ZACA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/225/225_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/225/225_texto_integral.pdf</t>
   </si>
   <si>
     <t>VERIFIQUE A POSSIBILIDADE DE FAZER AS LIGAÇÕES DE ÁGUA E ESGOTO NOS LOTES SEM CONSTRUÇÕES QUE RECEBERÃO PAVIMENTAÇÃO ASFÁLTICA.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/226/226_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/226/226_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA SENHORIA PARA A QUARTA REUNIÃO ORDINÁRIA, 07 DE MARÇO.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/227/227_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/227/227_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO EXPEDIENTE APROVADO NA TERCEIRA REUNIÃO ORDINÁRIA, 21 DE FEVEREIRO.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>AILTO MORAES, TONHO DIVINO</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/228/228_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/228/228_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESTINE VERBAS PARA AQUISIÇÃO DE COBERTORES E AGASALHOS PARA AS PESSOAS CARENTES DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/229/229_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/229/229_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESTINE VERBAS PARA A AQUISIÇÃO DE COBERTORES E AGASALHOS PARA AS PESSOAS CARENTES DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/230/230_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/230/230_texto_integral.pdf</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/231/231_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/231/231_texto_integral.pdf</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/232/232_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/232/232_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO ESPECIAL ATENÇÃO E QUE DETERMINE QUE A RUA NELSON ANASTÁCIO SEJA MOLHADA DIARIAMENTE.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>DUNGA, MARCINHO DA DONA AUREA, ZACA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/233/233_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/233/233_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR RECURSOS FINANCEIROS NA ORDEM DE 100.000, PARA AQUISIÇÃO DE UM VEÍCULO VAN, PARA SECRETARIA MUNICIPAL DE ESPORTES, LAZER E TURISMO.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/234/234_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/234/234_texto_integral.pdf</t>
   </si>
   <si>
     <t>EM RESPOSTA AO OFICIO 005-2013-GP, INDICO VEREADORES PARA REPRESENTAREM O PODER LEGISLATIVO NO CAE.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/235/235_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/235/235_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO CÓPIA DOS DECRETOS LEGISLATIVOS 62 E 63, REFERENTE A PRESTAÇÕES DE CONTAS EXERCÍCIO 2004 E 2005.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/236/236_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/236/236_texto_integral.pdf</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/237/237_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/237/237_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESTINAR VERBAS PARA A CONSTRUÇÃO DE UM NOVO TERMINAL RODOVIÁRIO OU REFORMA DO QUE JÁ EXISTE NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/238/238_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/238/238_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUISITAR A TERCEIRA PARCELA DO DUODÉCIMO, REFERENTE A MARÇO.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/239/239_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/239/239_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A VIABILIZAÇÃO DE RECURSOS PARA A CONSTRUÇÃO DE UM VELÓRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>TONHO DIVINO, AILTO MORAES</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/240/240_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/240/240_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENVIE UM EQUIPAMENTO PARA FABRICAR GELO PARA ATENDER OS PESCADORES DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/241/241_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/241/241_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA SENHORIA PARA A QUINTA REUNIÃO ORDINÁRIA, 21 DE MARÇO.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/242/242_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/242/242_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMO QUE ATUALMENTE NÃO HÁ VÍNCULO DA ADVOGADA FÁDUA BARBOSA DE QUEIROZ E DE NENHUM ESCRITÓRIO DE ADVOCACIA.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/243/243_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/243/243_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO EXPEDIENTE APROVADO NA QUARTA REUNIÃO ORDINÁRIA, 08 DE MARÇO.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/244/244_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/244/244_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO ENCAMINHE CÓPIA DO CADASTRO DAS FAMÍLIAS DE BAIXA RENDA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/245/245_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/245/245_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE DISPONIBILIZE UM PROFISSIONAL PARA FAZER O ACOMPANHAMENTO TÉCNICO E A RETIRADA DAS COORDENADAS GEOGRÁFICAS DE ALGUMAS PROPRIEDADES.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/246/246_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/246/246_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO OS SEGUINTES MEMBROS PARA COMPOREM O CONSELHO MUNICIPAL DO PATRIMÔNIO CULTURAL</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/247/247_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/247/247_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEVOLVO PROJETO DE LEI COMPLEMENTAR 02, DE 04 DE MARÇO.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>TONHO DIVINO, ZACA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/248/248_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/248/248_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESTINE VERBAS PARA AQUISIÇÃO DE ALGUNS VEÍCULOS PARA ATENDER A DEMANDA DESTE MUNICÍPIO, ÔNIBUS, VANS, E VEÍCULO DE PASSEIO.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/249/249_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/249/249_texto_integral.pdf</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/250/250_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/250/250_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA SENHORIA PARA A SEXTA REUNIÃO ORDINÁRIA, 04 DE ABRIL.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>AILTO MORAES, DUNGA, EDER DO MARIDEUS, MARCINHO DA DONA AUREA, MAURICIO DO MERCADO, PAULINHO CORTEZ, TATU, TONHO DIVINO, ZACA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/251/251_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/251/251_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHAMOS A INCLUSA DOCUMENTAÇÃO, QUE CONSISTE NO BOLETIM DE OCORRÊNCIA E NO ABAIXO ASSINADO ANEXOS.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/252/252_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/252/252_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO EXPEDIENTE APROVADO NA QUINTA REUNIÃO ORDINÁRIA, 21 DE MARÇO.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/253/253_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/253/253_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEVOLVO PROJETO DE LEI COMPLEMENTAR 01, DE 14 DE JANEIRO, E PROJETO DE LEI ORDINÁRIA 05, DE 04 DE MARÇO.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>MAURICIO DO MERCADO, AILTO MORAES, EDER DO MARIDEUS</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/254/254_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/254/254_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS QUE VOSSA EXCELÊNCIA EMPENHE-SE PARA DESTINAR 40 EDREDONS PARA CRECHE AMOR DE MÃE.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/255/255_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/255/255_texto_integral.pdf</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/256/256_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/256/256_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE DESTINE VERBAS PARA AQUISIÇÃO DE KITS COMPLETOS PARA FUTEBOL FEMININO COM CAMISETAS ESTILO BABY LOOK.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/257/257_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/257/257_texto_integral.pdf</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/258/258_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/258/258_texto_integral.pdf</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/259/259_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/259/259_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO A LIBERAÇÃO DE VERBA PARA A CONSTRUÇÃO DE BOLSÕES E REPAROS NAS ESTRADAS DO REFERIDO ASSENTAMENTO.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>EDER DO MARIDEUS</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/260/260_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/260/260_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE TENHA A GENTILEZA DE CEDER UMA VEZ POR SEMANA UMA NUTRICIONISTA PARA ORIENTAR OS SERVIÇOS DE NUTRIÇÃO DA ASSOCIAÇÃO DO LAR SÃO PEDRO.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/261/261_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/261/261_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAR SOLICITAÇÕES CONTIDAS NOS REQUERIMENTOS 004 E 006 DE 2013.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/262/262_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/262/262_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUISITAR QUARTA PARCELA DO DUODÉCIMO, ABRIL DE 2013.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/263/263_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/263/263_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA SENHORIA PARA A SÉTIMA REUNIÃO ORDINÁRIA, 18 DE ABRIL.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/264/264_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/264/264_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS QUE SEJA CONTRATADO O TÉCNICO RESPONSÁVEL PELA EMISSÃO DOS LAUDOS PARA EFETIVAÇÃO DO PAGAMENTO DO ADICIONAL DE INSALUBRIDADE AOS SERVIDORES.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/265/265_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/265/265_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO EXPEDIENTE APROVADO NA SEXTA REUNIÃO ORDINÁRIA, 04 DE ABRIL.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>AILTO MORAES, TONHO DIVINO, ZACA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/266/266_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/266/266_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS QUE DETERMINE VISTORIA DAS LÂMPADAS DOS POSTES DA CIDADE, VISTO QUE EM VÁRIOS SETORES AS LUZES NÃO ESTÃO FUNCIONANDO.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>DUNGA, MARCINHO DA DONA AUREA, TATU, ZACA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/267/267_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/267/267_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS ESPECIAL EMPENHO PARA A DESTINAÇÃO DE VERBAS PARA A CONSTRUÇÃO DE UM BARRACÃO, COM COZINHA, LAVANDERIA E UM CÔMODO PARA ATENDIMENTO PELO MÉDICO DO PSF.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>DUNGA, PAULINHO CORTEZ, TATU, ZACA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/268/268_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/268/268_texto_integral.pdf</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>EDER DO MARIDEUS, MARCINHO DA DONA AUREA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/269/269_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/269/269_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS VOSSO ESPECIAL EMPENHO NA BUSCA DE RECURSOS PARA REFORMA E ADEQUAÇÃO DA ENTIDADE. VISANDO CUMPRIR A RESOLUÇÃO 283/2005, DA VIGILÂNCIA SANITÁRIA.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/270/270_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/270/270_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS VOSSO ESPECIAL EMPENHO NA BUSCA DE RECURSOS PARA REFORMA E ADEQUAÇÃO DA ENTIDADE. VISANDO CUMPRIR A RESOLUÇÃO 283/2005 DA VIGILÂNCIA SANITÁRIA.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/271/271_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/271/271_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA SENHORIA PARA A OITAVA REUNIÃO ORDINÁRIA, 02 DE MAIO.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/272/272_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/272/272_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO ANEXO O OFICIO DO SENHOR EDSON CARDOSO DE MATOS, PRESIDENTE DA ASSOCIAÇÃO DOS PRODUTORES RURAIS DA FAZENDA RESERVA.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/273/273_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/273/273_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO EXPEDIENTE APROVADO NA SÉTIMA REUNIÃO ORDINÁRIA, 18 DE ABRIL.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/274/274_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/274/274_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR RECURSOS NA ORDEM DE 250.000, PARA CONSTRUÇÃO DO VELÓRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/275/275_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/275/275_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR RECURSOS FINANCEIROS PARA INFRAESTRUTURA URBANA. GUIA SARJETA, PAVIMENTAÇÃO ASFÁLTICA.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/276/276_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/276/276_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO ESCLARECIMENTOS ACERCA DOS LOTES DE QUE SE TRATAM AS LEIS MUNICIPAIS 602/2011 E 634/2012.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/277/277_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/277/277_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO PROVIDÊNCIAS PARA VIABILIZAR UM MICRO ÔNIBUS PARA O ASSENTAMENTO P. A. RESERVA.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/278/278_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/278/278_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO PROVIDENCIE UM VEÍCULO PARA TRANSPORTAR OS IDOSOS QUE PARTICIPAM DO ENCONTRO HIPERDIA.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/279/279_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/279/279_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA SENHORIA PARA A SEGUNDA REUNIÃO EXTRAORDINÁRIA. 29 DE ABRIL.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/280/280_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/280/280_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO EXPEDIENTE APROVADO NA SEGUNDA REUNIÃO EXTRAORDINÁRIA, 29 DE ABRIL.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/281/281_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/281/281_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO EMPENHO EM DESTINAR VERBAS PARA A CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA, COBERTURA DA PISCINA, REFORMA E AMPLIAÇÃO DO BARRAÇÃO DA APAE DE LIMEIRA DO OESTE.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/282/282_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/282/282_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA SENHORIA PARA A NONA REUNIÃO ORDINÁRIA, 16 DE MAIO.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/283/283_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/283/283_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO EXPEDIENTE APROVADO NA OITAVA REUNIÃO ORDINÁRIA, 02 DE MAIO.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/284/284_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/284/284_texto_integral.pdf</t>
   </si>
   <si>
     <t>VENHO REQUISITAR QUINTA PARCELA DO DUODÉCIMO, REFERENTE MAIO.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/285/285_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/285/285_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEVOLVO PROJETOS DE LEIS ORDINÁRIAS 03, 11, 12 E 13.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/286/286_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/286/286_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS QUE ENCAMINHE KITS ESPORTIVOS PARA ATENDER ÀS VÁRIAS MODALIDADES, INCLUSIVE DO MEIO RURAL.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/287/287_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/287/287_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGIRO QUE CONSTRUA UMA GALERIA EM HOMENAGEM AS PESSOAS QUE MAIS SE DESTACARAM NO MUNICÍPIO, POR MEIO DE SEUS ATOS, QUANDO AINDA EM VIDA.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/288/288_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/288/288_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA SENHORIA PARA DÉCIMA REUNIÃO ORDINÁRIA, 06 DE JUNHO.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/289/289_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/289/289_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO EXPEDIENTE APROVADO NA NONA REUNIÃO ORDINÁRIA, 16 DE MAIO.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/290/290_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/290/290_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO INFORMAÇÕES SOBRE PROJETO DE LEI 08.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/291/291_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/291/291_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO ERROS ENCONTRADOS NO PROJETO DE LEI 10, ENCAMINHO PARA DEVIDAS CORREÇÕES.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/292/292_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/292/292_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO ANEXO CÓPIA DO OFICIO RECEBIDO DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, A SENHORA BETÂNIA APARECIDA DE ALMEIDA.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/293/293_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/293/293_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO ANEXA CÓPIA DA LEI MUNICIPAL 115/1995, CÓDIGO DE POSTURA.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/294/294_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/294/294_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATENDENDO A SOLICITAÇÃO DEVOLVO PROJETO DE LEI ORDINÁRIA 08.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>AILTO MORAES, EDER DO MARIDEUS</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/295/295_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/295/295_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE DETERMINE PROVIDENCIAS PARA VIABILIZAR RECURSOS PARA AQUISIÇÃO DE MAQUINA DE MOER CARNE, SERRA DE FICA, PARA O LAR SÃO PEDRO.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/296/296_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/296/296_texto_integral.pdf</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>DUNGA, EDER DO MARIDEUS, MARCINHO DA DONA AUREA, TATU, ZACA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/297/297_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/297/297_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS ESPECIAL EMPENHO DE PATROCINAR, TROFÉUS 1º A 3º LUGAR, FUTEBOL CAMPO, CORRIDA CAVALOS; GOLEIRO MENOS VAZADO, ARTILHEIRO CAMPEONATO, E BOLAS.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/298/298_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/298/298_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUISITAR SEXTA PARCELA DUODÉCIMO, REFERENTE A JUNHO.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/299/299_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/299/299_texto_integral.pdf</t>
   </si>
   <si>
     <t>VERIFIQUE JUNTO AOS ÓRGÃOS COMPETENTES A POSSIBILIDADE DE VIABILIZAR UMA UTI MÓVEL PARA O NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/300/300_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/300/300_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO DOCUMENTOS CONTÁBEIS REFERENTE A JANEIRO DE 2013.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/301/301_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/301/301_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO DOCUMENTOS CONTÁBEIS REFERENTE A FEVEREIRO DE 2013.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/302/302_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/302/302_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA EXCELÊNCIA PARA DECIMA PRIMEIRA REUNIÃO ORDINÁRIA, 20 DE JUNHO.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/303/303_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/303/303_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATENDENDO SOLICITAÇÃO VERBAL, ENCAMINHO CÓPIA DO OFICIO 041/2013, DE AUTORIA DA SENHORA NEUSA APARECIDA DE FREITAS, PRESIDENTE APAE, E PROJETO DE COBERTURA DA PISCINA E AMPLIAÇÃO E REFORMA BARRACÃO.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/304/304_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/304/304_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO EXPEDIENTE APROVADO NA DÉCIMA REUNIÃO ORDINÁRIA, 06 DE JUNHO.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>AILTO MORAES, PAULINHO CORTEZ</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/305/305_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/305/305_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS ESPECIAL EMPENHO EM PATROCINAR UMA DAS SEGUINTES PREMIAÇÕES PARA RODEIO.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/306/306_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/306/306_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE A LIMPEZA DOS CAMPOS DE FUTEBOL DO P. A. RESERVA.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/307/307_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/307/307_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROCURE A EMPRESA COPASA PARA QUE SEJA FEITA UMA PARCERIA JUNTO A ADMINISTRAÇÃO PARA SOLUCIONAR A SITUAÇÃO.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>DUNGA, MARCINHO DA DONA AUREA, PAULINHO CORTEZ, ZACA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/308/308_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/308/308_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIMOS SOLICITAR A ESPECIAL ATENÇÃO JUNTO AO SETOP PARA VIABILIZAR RECURSOS FINANCEIROS NA ORDEM DE 200.000, PARA CONSTRUÇÃO DO VELÓRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/309/309_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/309/309_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAMOS O DESCONTENTAMENTO DA POPULAÇÃO DO MUNICÍPIO E REGIÃO PELAS FREQUENTES FALHAS NO SISTEMA TELEFÔNICO PRESTADO PELA CTBC.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/310/310_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/310/310_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO DOCUMENTOS CONTÁBEIS REFERENTE A MARÇO DE 2013.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/311/311_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/311/311_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO DOCUMENTOS CONTÁBEIS REFERENTE A ABRIL DE 2013.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/312/312_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/312/312_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA EXCELÊNCIA PARA DÉCIMA SEGUNDA REUNIÃO ORDINÁRIA, 1º DE AGOSTO.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/313/313_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/313/313_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATENDENDO A SOLICITAÇÃO OFICIO 040/2013, INDICO PARA COMPOR O CONSELHO MUNICIPAL DE DESENVOLVIMENTO RURAL SUSTENTÁVEL: JOSÉ ANTONIO E MARCIO QUEIROZ.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/314/314_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/314/314_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO EXPEDIENTE APROVADO NA DÉCIMA PRIMEIRA REUNIÃO ORDINÁRIA, 20 DE JUNHO.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/315/315_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/315/315_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS PROVIDÊNCIAS PARA VIABILIZAR RECURSOS PARA AQUISIÇÃO DE UMA MÁQUIA DE MOER CARNE MODELO 22 PARA LAR SÃO PEDRO.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/316/316_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/316/316_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO EMPENHO JUNTO AOS ÓRGÃOS COMPETENTES NO SENTIDO DE DISPONIBILIZAR UMA VAGA DE DELEGADO DE POLÍCIA CIVIL PARA ATENDER AO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/317/317_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/317/317_texto_integral.pdf</t>
   </si>
   <si>
     <t>VENHO REQUISITAR A SÉTIMA PARCELA DO DUODÉCIMO, REFERENTE A JULHO.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/318/318_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/318/318_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A ESPECIAL ATENÇÃO PARA QUE ATUANDO JUNTO A SECRETARIA DE ESTADO DE ESPORTES E DA JUVENTUDE SEEJ, VERIFIQUE A POSSIBILIDADE DA LIBERAÇÃO DE EQUIPAMENTOS DE ACADEMIA AO AR LIVRE PARA O NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/319/319_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/319/319_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO REGULARIZAÇÃO DE PENDENCIA JUNTO AO CARTÓRIO DE REGISTRO DA COMARCA DE ITURAMA, PARA ESCRITURAÇÃO DOS LOTES DAS PESSOAS BENEFICIADAS, </t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/320/320_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/320/320_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR SUPLEMENTAÇÃO NA UNIDADE DO MUNICÍPIO DO ORÇAMENTO DA CÂMARA, EXERCÍCIO 2013.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/321/321_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/321/321_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA EXCELÊNCIA PARA A DÉCIMA TERCEIRA REUNIÃO ORDINÁRIA, 15 DE AGOSTO.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/322/322_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/322/322_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO EXPEDIENTE APROVADO NA DÉCIMA SEGUNDA REUNIÃO ORDINÁRIA, 1º DE AGOSTO.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/323/323_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/323/323_texto_integral.pdf</t>
   </si>
   <si>
     <t>VENHO REQUISITAR OITAVA PARCELA DO DUODÉCIMO, REFERENTE A AGOSTO.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/324/324_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/324/324_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATENDENDO A SOLICITAÇÃO DEVOLVO NOVAMENTE PROJETO DE LEI COMPLEMENTAR 01, PARA ALTERAÇÕES.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/325/325_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/325/325_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO VIABILIZAR RECURSOS PARA AQUISIÇÃO DE UMA ACADEMIA AO AR LIVRE PARA SER INSTALADA NAS PROXIMIDADES DA COHAB.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/326/326_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/326/326_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR O ENVIO DE CALCÁRIO PARA DISTRIBUIÇÃO ENTRE OS PEQUENOS PRODUTORES DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/327/327_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/327/327_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR O ENVIO DE MATA-BURROS DE FERRO PARA ATENDER A DEMANDA DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/328/328_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/328/328_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS VIABILIZAR RECURSOS PARA AQUISIÇÃO DE UM TRATOR COM IMPLEMENTOS PARA O SINDICATO DOS TRABALHADORES RURAIS ASSALARIADOS E AGRICULTORES FAMILIARES.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/329/329_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/329/329_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS VIABILIZAR RECURSOS PARA AQUISIÇÃO DE UMA 'VAN' PARA O SINDICATO DOS TRABALHADORES RURAIS DE LIMEIRA DO OESTE.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/330/330_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/330/330_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO DOCUMENTOS CONTÁBEIS REFERENTE A MAIO DE 2013.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/331/331_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/331/331_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO DOCUMENTOS CONTÁBEIS REFERENTE A JUNHO DE 2013.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/332/332_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/332/332_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATENDENDO A SOLICITAÇÃO CONTIDA NO OFICIO 284/2013-GP, DEVOLVO OS PROJETOS DE LEIS ORDINÁRIAS 08 DE 10, PARA DEVIDAS ALTERAÇÕES.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/333/333_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/333/333_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR O APOIO DO INTERLEGIS PARA A HOSPEDAGEM DO SISTEMA DE APOIO AO PROCESSO LEGISLATIVO.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/334/334_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/334/334_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR O APOIO DO INTERLEGIS PARA HOSPEDAGEM DO PORTAL MODELO.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/335/335_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/335/335_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR DO INTERLEGIS PARA A HOSPEDAGEM DO SERVIÇO DE DNS DO DOMÍNIO LIMEIRADOOESTE.MG.LEG.BR.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/336/336_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/336/336_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR AO INTERLEGIS O REGISTRO DO DOMÍNIO DE TERCEIRO NÍVEL SOB O .LEG.BG.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/337/337_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/337/337_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE ENVIE A ESTA CASA DE LEIS INFORMAÇÕES CONTÁBEIS REFERENTE À RECEITA CORRENTE LÍQUIDA DO PRIMEIRO SEMESTRE.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/338/338_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/338/338_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO A VOSSA EXCELÊNCIA CÓPIA INTEGRAL DA COMISSÃO PARLAMENTAR DE INQUÉRITO REALIZADA EM 2008, EM DESFAVOR DE HONÓRIO JOSÉ DE LACERDA.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/339/339_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/339/339_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA EXCELÊNCIA PARA DÉCIMA QUARTA REUNIÃO ORDINÁRIA, 05 DE SETEMBRO.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/340/340_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/340/340_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO DOCUMENTOS CONTÁBEIS REFERENTE À COMPETÊNCIA DE JULHO DE 2013.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>MAURICIO DO MERCADO</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/341/341_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/341/341_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR RECURSOS FINANCEIROS PARA ASFALTAMENTO DE 12.800 M² DO PROLONGAMENTO DA AVENIDA DA SAUDADE, PARA DE EXPOSIÇÕES AO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/342/342_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/342/342_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVIDAMOS VOSSA SENHORIA, DEMAIS MEMBROS DA DIRETORIA E FILIADOS, PARA COMPARECEREM NA CÂMARA MUNICIPAL NO DIA 21 DE AGOSTO.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/343/343_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/343/343_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFERENTE AO PROJETO DE LEI Nº 30 DE 08 DE AGOSTO DE 2013, SOLICITAMOS ESCLARECIMENTOS.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/344/344_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/344/344_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFERENTE AOS PROJETOS DE LEIS 32 E 33, SOLICITAMOS ESCLARECIMENTOS.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/345/345_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/345/345_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMUNICO RECEBIMENTO PARECER PRÉVIO TRIBUNAL DE CONTAS, EXERCÍCIO 2011.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/346/346_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/346/346_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO EXPEDIENTE APROVADO NA DÉCIMA TERCEIRA REUNIÃO ORDINÁRIA, 15 DE AGOSTO.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/347/347_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/347/347_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATENDENDO A SOLICITAÇÃO OFICIO 296/2013, DEVOLVO PROJETO DE LEI ORDINÁRIA Nº 30.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/348/348_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/348/348_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA EXCELÊNCIA PARA A TERCEIRA REUNIÃO EXTRAORDINÁRIA, 22 DE AGOSTO.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/349/349_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/349/349_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO EXPEDIENTE APROVADO NA TERCEIRA REUNIÃO EXTRAORDINÁRIA REALIZADA DIA 22 DE AGOSTO.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/350/350_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/350/350_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUISITAR NONA PARCELA DUODÉCIMO, REFERENTE A SETEMBRO DE 2013.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/351/351_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/351/351_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA EXCELÊNCIA PARA DÉCIMA QUINTA REUNIÃO ORDINÁRIA, 17 DE SETEMBRO.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>MARCINHO DA DONA AUREA, EDER DO MARIDEUS, TATU</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/352/352_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/352/352_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR RECURSOS FINANCEIROS NA ORDEM DE 250.000, PARA A CONSTRUÇÃO DO VELÓRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/353/353_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/353/353_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO EXPEDIENTE APROVADO NA 14ª REUNIÃO ORDINÁRIA, 05 DE SETEMBRO.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/354/354_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/354/354_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO ESPECIAL EMPENHO DESTINAR VERBAS PARA AQUISIÇÃO DOS MATERIAIS PERMANENTES. CÓPIA EM ANEXO.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/355/355_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/355/355_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA EXCELÊNCIA PARA DÉCIMA SEXTA REUNIÃO ORDINÁRIA, 03 DE OUTUBRO.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/356/356_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/356/356_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO EXPEDIENTE APROVADO NA DÉCIMA QUINTA REUNIÃO ORDINÁRIA REALIZADA NO DIA 17 DE SETEMBRO.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>DUNGA, MARCINHO DA DONA AUREA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/357/357_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/357/357_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO CÓPIA DO OFICIO 048/2013, ENVIADO A ESTA CASA  PELO SENHOR ELISSANDRO DE SOUZA NORTE, PLEITEANDO BENS RELACIONADOS.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/358/358_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/358/358_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO A VOSSA EXCELÊNCIA CÓPIA DO OFICIO 048/2013, ENVIADO PELO SENHOR ELISSANDRO DE SOUZA NORTE, PLEITEANDO OS BENS RELACIONADOS.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/359/359_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/359/359_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO INFORMAÇÕES ACERCA DO ÚLTIMO LEILÃO REALIZADO PELA PREFEITURA.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/360/360_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/360/360_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA EXCELÊNCIA PARA UMA REUNIÃO NO DIA 30 DE SETEMBRO, AS 10 HORAS PARA TRATAR DA ALTERAÇÃO DE DATA DA REUNIÃO ORDINÁRIA DO DIA 03 DE OUTUBRO.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/375/375_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/375/375_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO ANEXAS DECLARAÇÃO E CÓPIA DA ATA ACERCA DA SITUAÇÃO DO SENHOR JOSÉ MARCOS DINIZ.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/376/376_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/376/376_texto_integral.pdf</t>
   </si>
   <si>
     <t>ELEVO MEUS VOTOS DE ESTIMA E CONSIDERAÇÃO A VOSSA SENHORIA E A TODA COMISSÃO ORGANIZADORA DA 26ª FESTA DO PEÃO E 7ª EXPOLIM.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/377/377_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/377/377_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESTACO O BRILHANTISMO DE VOSSA EXCELENCIA E DE TODOS OS SECRETÁRIOS MUNICIPAIS E FUNCIONÁRIOS QUE SE ENGAJARAM NA REALIZAÇÃO DA 26ª FESTA DO PEÃO E 7ª EXPOLIM.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/378/378_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/378/378_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA EXCELÊNCIA PARA A DÉCIMA SEXTA REUNIÃO ORDINÁRIA, QUE POR DECISÃO UNÂNIME FOI TRANSFERIDA PARA 10 DE OUTUBRO.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/379/379_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/379/379_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A VOSSA EXCELÊNCIA QUE DETERMINE PROVIDÊNCIAS NO SENTIDO DE DISPONIBILIZAR VERBAS PARA AQUISIÇÃO DE UM CAMINHÃO PIPA PARA ESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/380/380_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/380/380_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR QUE DISPONIBILIZE VERBAS PARA AQUISIÇÃO DE UM CAMINHÃO PIPA PARA ESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/381/381_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/381/381_texto_integral.pdf</t>
   </si>
   <si>
     <t>VENHO REQUISITAR DÉCIMA PARCELA DUODÉCIMO, REFERENTE OUTUBRO DE 2013.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/382/382_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/382/382_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMUNICO RECEBIMENTO PARECER PRÉVIO EMITIDO PELO TRIBUNAL DE CONTAS REFERENTE AO EXERCÍCIO 2006.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/383/383_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/383/383_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA EXCELÊNCIA PARA DÉCIMA SÉTIMA REUNIÃO ORDINÁRIA, 17 DE OUTUBRO.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/384/384_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/384/384_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMO A VOSSA EXCELÊNCIA QUE O PROJETO DE LEI Nº 39/2013, FOI REJEITADO POR UNANIMIDADE.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/385/385_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/385/385_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA EXCELÊNCIA PARA A DÉCIMA OITAVA REUNIÃO ORDINÁRIA, 07 DE NOVEMBRO.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/386/386_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/386/386_texto_integral.pdf</t>
   </si>
   <si>
     <t>EM VIRTUDE DO OFICIO Nº 9692/2013, (CÓPIA ANEXA), ENVIADA A ESTA CASA DE LEIS PELO SENHOR MARCOS ANTÔNIO DE SOUZA JÚNIOR, CONVIDO VOSSA SENHORIA PARA PARTICIPAR DE UMA REUNIÃO NO DIA 21 DE OUTUBRO, ÀS 09 HORAS.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/387/387_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/387/387_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANALISANDO PROJETO DE LEI ORDINÁRIA 43, SOLICITO QUE VOSSA EXCELÊNCIA PROCEDA ALTERAÇÃO NO REFERIDO PROJETO PARA ESTABELECER OS ENCARGOS QUE A EMPRESA BENEFICIADA TERÁ QUE CUMPRIR PARA FAZER JUS À CONCESSÃO.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/388/388_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/388/388_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVIDO VOSSA SENHORIA PARA UMA REUNIÃO DIA 21 DE OUTUBRO, PARA TRATAR DO ASSUNTO REFERENTE AO OFICIO 9692/2013, DE VOSSA AUTORIA.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/389/389_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/389/389_texto_integral.pdf</t>
   </si>
   <si>
     <t>TENDO EM VISTA A TRAMITAÇÃO DO PROJETO DE LEI Nº 40, SOLICITO DE VOSSA SENHORIA QUE ENVIE A ESTA CASA DE LEIS O NUMERO DE RESIDÊNCIAS COM LIGAÇÃO DE REDE ELÉTRICA.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/390/390_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/390/390_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO EXPEDIENTE APROVADO NA DÉCIMA SÉTIMA REUNIÃO ORDINÁRIA, REALIZADA NO DIA 17 DE OUTUBRO.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/391/391_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/391/391_texto_integral.pdf</t>
   </si>
   <si>
     <t>EM RAZÃO DA TRADICIONAL FESTA DA COMUNIDADE SÃO BENEDITO, QUE SERÁ REALIZADA NO DIA 26 DE OUTUBRO, SOLICITAMOS DE VOSSA EXCELÊNCIA PATROCÍNIOS.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/392/392_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/392/392_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO CÓPIA AUTENTICADA DA ATA DA SESSÃO DE APROVAÇÃO DAS CONTAS E DO DECRETO LEGISLATIVO Nº 64, INFORMO QUE AS CONTAS DE 2011, FORAM APROVADAS POR UNANIMIDADE.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/393/393_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/393/393_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE VOSSA EXCELÊNCIA DESTINE VERBAS PARA MONTAGEM DE UM GABINETE ODONTOLÓGICO NA ESCOLA MUNICIPAL HONÓRIO SILVEIRA LACERDA - LAMA.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/394/394_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/394/394_texto_integral.pdf</t>
   </si>
   <si>
     <t>EM RESPOSTA AO OFÍCIO Nº 440/2013 REFERENTE À NOTICIA DE FATO, INFORMO QUE NÃO HÁ, NEM HOUVE VÍNCULO FUNCIONAL ENTRE FÁDUA BARBOSA QUEIROZ E ESTA CÂMARA.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/395/395_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/395/395_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO ESPECIAL EMPENHO DE VOSSA EXCELÊNCIA NA DESTINAÇÃO DE VERBAS PARA AQUISIÇÃO DE UM VEÍCULO, TIPO VAN OU KOMBI, PARA TRANSPORTE DE PESSOAS IDOSAS DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/396/396_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/396/396_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO A VOSSA EXCELÊNCIA DOS DOCUMENTOS CONTÁVEIS REFERENTE A AGOSTO DE 2013.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/397/397_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/397/397_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO A VOSSA EXCELÊNCIA OS DOCUMENTOS CONTÁBEIS REFERENTE A SETEMBRO.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/398/398_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/398/398_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVIDO VOSSA EXCELÊNCIA PARA PARTICIPAR DE UMA REUNIÃO NA TERÇA-FEIRA, PARA DISCUTIRMOS SOBRE OS SEGUINTES PROJETOS: 36, 40, 41, 42, 43, E 44.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/399/399_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/399/399_texto_integral.pdf</t>
   </si>
   <si>
     <t>VENHO REQUISITAR A DÉCIMA PRIMEIRA PARCELA DO DUODÉCIMO, REFERENTE A NOVEMBRO DE 2013.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/400/400_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/400/400_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVIDO VOSSA SENHORIA PARA PARTICIPAR DE UMA REUNIÃO NO DIA 07 DE NOVEMBRO, TRATAR DA ALTERAÇÃO DA ESTRADA ANTONIO CABRERA MANO FILHO.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/401/401_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/401/401_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA EXCELÊNCIA PARA A DÉCIMA NONA REUNIÃO ORDINÁRIA, 21 DE NOVEMBRO.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>ENVIO A VOSSA EXCELÊNCIA A LEI Nº 668, POR MIM PROMULGADA PARA FINS DE REGISTRO NO LIVRO PRÓPRIO DESTA PREFEITURA.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/403/403_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/403/403_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO EXPEDIENTE APROVADO NA DÉCIMA OITAVA REUNIÃO ORDINÁRIA REALIZADA NO DIA 07 DE NOVEMBRO.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/404/404_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/404/404_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO DOCUMENTOS CONTÁBEIS REFERENTE A OUTUBRO DE 2013.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/405/405_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/405/405_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATENDENDO A SOLICITAÇÃO CONTIDA NO OFICIO 337/2013, DEVOLVO PROJETO DE LEI ORDINÁRIA Nº 38, DE 10/09/2013.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/406/406_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/406/406_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATENDENDO A SOLICITAÇÃO CONTIDA NO OFICIO 380/2013, DEVOLVO PROJETOS DE LEIS ORDINÁRIAS Nº 41 E 42, AMBOS DE 30 DE SETEMBRO.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/407/407_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/407/407_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA EXCELÊNCIA PARA A VIGÉSIMA REUNIÃO ORDINÁRIA, 05 DE DEZEMBRO.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/408/408_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/408/408_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO CÓPIA AUTENTICADA DA ATA DA SESSÃO DE APROVAÇÃO DAS CONTAS E DO DECRETO LEGISLATIVO Nº 75, INFORMO QUE AS CONTAS FORAM APROVADAS POR UNANIMIDADE.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/409/409_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/409/409_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO EXPEDIENTE APROVADO NA DÉCIMA NONA REUNIÃO ORDINÁRIA REALIZADA NO DIA 21 DE NOVEMBRO.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/410/410_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/410/410_texto_integral.pdf</t>
   </si>
   <si>
     <t>EM RELAÇÃO AO REQUERIMENTO Nº 009/2013, INFORMO QUE OS DOCUMENTOS SOLICITADOS REFEREM-SE AO PERÍODO DE 1º DE JANEIRO DO CORRENTE ATÉ A PRESENTE DATA.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/411/411_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/411/411_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA SENHORIA PARA A QUARTA REUNIÃO EXTRAORDINÁRIA, QUE SERÁ REALIZADA NO DIA 02 DE DEZEMBRO.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/412/412_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/412/412_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO A VOSSA SENHORIA QUE DISPONIBILIZE A SERPENTINA PARA GELAR ÁGUA, PARA ATENDER A DEMANDA DE APROXIMADAMENTE 350 PESSOAS, NA DATA DE 29 DE NOVEMBRO.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/413/413_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/413/413_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATENDENDO A SOLICITAÇÃO CONTIDA NO OFÍCIO 394/2013, DEVOLVO PROJETOS DE LEIS ORDINÁRIAS Nº 50 DE 51 AMBOS DE 25 DE NOVEMBRO.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/414/414_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/414/414_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA EXCELÊNCIA PARA QUINTA REUNIÃO EXTRAORDINÁRIA, NO DIA 09 DE DEZEMBRO, PARA ELEIÇÃO DA MESA DIRETORA, SESSÃO LEGISLATIVA 2014.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/415/415_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/415/415_texto_integral.pdf</t>
   </si>
   <si>
     <t>VENHO REQUISITAR DE VOSSA EXCELÊNCIA DÉCIMA SEGUNDA PARCELA DO DUODÉCIMO, REFERENTE AOS MÊS DE DEZEMBRO.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/416/416_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/416/416_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO EXPEDIENTE APROVADO NA QUARTA REUNIÃO EXTRAORDINÁRIA REALIZADA NO DIA 02 DE DEZEMBRO.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/417/417_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/417/417_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATENDENDO A SOLICITAÇÃO CONTIDA NO OFÍCIO 399/2013, DEVOLVO PROJETO DE LEI COMPLEMENTAR Nº 02 DE 26 DE NOVEMBRO DE 2013. APROVA CÓDIGO TRIBUTÁRIO MUNICIPAL DE LIMEIRA DO OESTE.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/418/418_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/418/418_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO EXPEDIENTE APROVADO NA VIGÉSIMA REUNIÃO ORDINÁRIA REALIZADA NO DIA 05 DE DEZEMBRO.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/419/419_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/419/419_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE VOSSA EXCELÊNCIA ENCAMINHE CÓPIA DO DECRETO Nº 2466 DE 29/12/2010.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/420/420_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/420/420_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA SENHORIA PARA A SEXTA REUNIÃO EXTRAORDINÁRIA, QUE SERÁ REALIZADA NO DIA 12 DE DEZEMBRO.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/421/421_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/421/421_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATENDENDO A SOLICITAÇÃO CONTIDA NO OFÍCIO 404/2013, DEVOLVO PROJETO DE LEI 48, 49 E NOVAMENTE O PROJETO DE LEI COMPLEMENTAR 02 DE 26 DE NOVEMBRO DE 2013, PARA AS DEVIDAS ALTERAÇÕES.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/422/422_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/422/422_texto_integral.pdf</t>
   </si>
   <si>
     <t>TENDO ASSIM, A NECESSIDADE DE MUDANÇA DA PREVISÃO ORÇAMENTÁRIA FIXADA.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/423/423_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/423/423_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCO VOSSA SENHORIA PARA A SÉTIMA REUNIÃO EXTRAORDINÁRIA, QUE SERÁ REALIZADA NO DIA 27 DE DEZEMBRO.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/424/424_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/424/424_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO EXPEDIENTE APROVADO NA SÉTIMA REUNIÃO EXTRAORDINÁRIA REALIZADA NO DIA 27 DE DEZEMBRO.</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/47/47_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/47/47_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O REGULAMENTO PARA A MODALIDADE DE LICITAÇÃO DENOMINADA PREGÃO, PARA AQUISIÇÃO DE BENS E SERVIÇOS COMUNS, NO PODER LEGISLATIVO MUNICIPAL DE LIMEIRA DO OESTE.</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/48/48_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/48/48_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA COM RESSALVAS AS CONTAS DA PREFEITURA MUNICIPAL DE LIMEIRA DO OESTE, ESTADO DE MINAS GERAIS, REFERENTE AO EXERCÍCIO FINANCEIRO DE 2004, E TOMA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/49/49_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/49/49_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DA PREFEITURA MUNICIPAL DE LIMEIRA DO OESTE, ESTADO DE MINAS GERAIS, REFERENTE AO EXERCÍCIO FINANCEIRO DE 2005, E TOMA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/50/50_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/50/50_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DA PREFEITURA MUNICIPAL DE LIMEIRA DO OESTE, ESTADO DE MINAS GERAIS, EXERCÍCIO DE 2011.</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/51/51_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/51/51_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DE LIMEIRA DO OESTE AO 3º SARGENTO PAULO NUNES DE ANDRADE.</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/52/52_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/52/52_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DE LIMEIRA DO OESTE AO JUIZ FEDERAL DO TRABALHO ALEXANDRE CHIBANTE MARTINS.</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/53/53_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/53/53_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DE LIMEIRA DO OESTE A CAIO NARCIO RODRIGUES.</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/54/54_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/54/54_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ HONORÁRIA DE LIMEIRA DO OESTE A ESCRIVÃ JUDICIAL DA 2ª VARA DA COMARCA DE ITURAMA-MG A MARA ALICE MARTINS.</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/55/55_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/55/55_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DE LIMEIRA DO OESTE A MARCUS AURÉLIO LOPES DA SILVA.</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/56/56_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/56/56_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DE LIMEIRA DO OESTE AO SENHOR HÉRCULES ANTÔNIO PEREIRA.</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/57/57_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/57/57_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DE LIMEIRA DO OESTE A ALAERTE RIBEIRO CARVALHO.</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/58/58_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/58/58_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DE LIMEIRA DO OESTE AO SENHOR MARCOS ANTONIO DE CARVALHO.</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/59/59_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/59/59_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DE LIMEIRA DO OESTE A AFONSO CELSO PRAES JÚNIOR.</t>
   </si>
   <si>
     <t>3669</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>ENEDINO PEREIRA FILHO</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CISÃO DA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS E REMANEJA CARGOS NA NOVA ESTRUTURA ADMINISTRATIVA DO MUNICÍPIO DE LIMEIRA DO OESTE – MG, ALTERANDO A LEI COMPLEMENTAR Nº 005/2002”.</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/1/1_texto_integral.doc</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/1/1_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE LIMEIRA DO OESTE-MG., A CELEBRAR CONVÊNIOS, CONTRATOS, ACORDOS, AJUSTES E OUTROS INSTRUMENTOS CONGÊNERES COM A UNIÃO, O ESTADO, OU PESSOA JURÍDICA  DE DIREITO PÚBLICO OU PRIVADO</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/2/2_texto_integral.doc</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/2/2_texto_integral.doc</t>
   </si>
   <si>
     <t>PRORROGA O PRAZO DO ARTIGO 4º DA LEI Nº. 608/2012</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/3/3_texto_integral.doc</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/3/3_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 65 E INCISOS IV E VI DO ARTIGO 66 DA LEI Nº 541 DE 04/03/2010, QUE DISPÕE SOBRE O ESTATUTO DOS PROFISSIONAIS DA EDUCAÇÃO BÁSICA PÚBLICA DO MUNICÍPIO DE LIMEIRA DO OESTE</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/4/4_texto_integral.doc</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/4/4_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 1º DA LEI 539, DE 04 DE FEVEREIRO DE 2010, QUE ADOTA O DIÁRIO OFICIAL DOS MUNICÍPIOS DO ESTADO DE MINAS GERAIS, INSTITUÍDO E ADMINISTRADO PELA AMM, COMO MEIO OFICIAL DE COMUNICAÇÃO DOS ATOS NORMATIVOS E ADMINISTRATIVOS DO MUNICÍPIO DE LIMEIRA DO OESTE - MG, PASSANDO A VIGORAR COM A SEGUINTE REDAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/5/5_texto_integral.doc</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/5/5_texto_integral.doc</t>
   </si>
   <si>
     <t>ACRESCENTA PARÁGRAFO ÚNICO AO ARTIGO 125 DA LEI Nº 72 DE 14 DE DEZEMBRO DE 1993, QUE INSTITUIU O CÓDIGO TRIBUTÁRIO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/6/6_texto_integral.doc</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/6/6_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DO LOTE &amp;#8220;N&amp;#8221;, DA QUADRA 11, DO BAIRRO JOAMÁRIO, NESTA CIDADE, À PESSOA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/7/7_texto_integral.docx</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/7/7_texto_integral.docx</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL E REAJUSTE DOS VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/8/8_texto_integral.doc</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/8/8_texto_integral.doc</t>
   </si>
   <si>
     <t>ACRESCENTA AO ARTIGO 125 O INCISO IX, DA LEI Nº. 72, DE 14 DE DEZEMBRO DE 1.993, QUE INSTITUIU O CÓDIGO TRIBUTÁRIO MUNICIPAL ACRESCENTANDO-SE ASSIM À TABELA III, O ITEM XI</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/9/9_texto_integral.docx</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/9/9_texto_integral.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2014 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/10/10_texto_integral.doc</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/10/10_texto_integral.doc</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO À LEI QUE INSTITUIU A POLÍTICA MUNICIPAL DE ATENDIMENTO DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/11/11_texto_integral.docx</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/11/11_texto_integral.docx</t>
   </si>
   <si>
     <t>CONCEDE SUBVENÇÃO SOCIAL À ASSOCIAÇÃO BENEFICENTE HOSPITAL PSIQUIÁTRICO &amp;#8220;DR. ADOLFO BEZERRA DE MENEZES&amp;#8221; DE PARANAÍBA, MATO GROSSO DO SUL</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/12/12_texto_integral.docx</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/12/12_texto_integral.docx</t>
   </si>
   <si>
     <t>ALTERA O PONTO DE TÁXI CONCEDIDO PELA LEI Nº 030 DE 27 DE MAIO DE 1.993</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/13/13_texto_integral.doc</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/13/13_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ESPECIAL</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/14/14_texto_integral.doc</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/14/14_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 1º DA LEI Nº 507, DE 09 DE DEZEMBRO DE 2008</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/15/15_texto_integral.docx</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/15/15_texto_integral.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO E CRITÉRIOS PARA A CONCESSÃO DOS SERVIÇOS SOCIOASSISTENCIAIS E DE BENEFÍCIOS EVENTUAIS E EMERGENCIAIS NO ÂMBITO DA POLITICA MUNICIPAL DE ASSISTENCIA SOCIAL</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/16/16_texto_integral.docx</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/16/16_texto_integral.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO, IMPLANTAÇÃO E EXECUÇÃO DO USO DOS RECURSOS DO PISO MINEIRO NA POLÍTICA MUNICIPAL DA ASSISTÊNCIA SOCIAL</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/17/17_texto_integral.doc</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/17/17_texto_integral.doc</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE TURISMO &amp;#8211; COMTUR E INSTITUI O FUNDO MUNICIPAL DE TURISMO &amp;#8211; FUMTUR DO MUNICÍPIO DE LIMEIRA DO OESTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/18/18_texto_integral.docx</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/18/18_texto_integral.docx</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA O &amp;#8220;HOSPITAL PSIQUIÁTRICO DR. ADOLFO BEZERRA DE MENEZES&amp;#8221; DO MUNICÍPIO DE PARANAÍBA ESTADO DO MATO GROSSO DO SUL</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/19/19_texto_integral.docx</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/19/19_texto_integral.docx</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE LIMEIRA DO OESTE, ESTADO DE MINAS GERAIS, A SUPLEMENTAR DOTAÇÕES  ORÇAMENTÁRIAS UTILIZANDO COMO FONTE DE RECURSO EXCESSO DE ARRECADAÇÃO DO CORRENTE EXERCÍCIO</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/20/20_texto_integral.docx</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/20/20_texto_integral.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O AUMENTO DO NÚMERO DE PONTOS DE TÁXIS NO MUNICÍPIO DE LIMEIRA DO OESTE &amp;#8211; MG</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/21/21_texto_integral.docx</t>
-[...5 lines deleted...]
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/23/23_texto_integral.doc</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/21/21_texto_integral.docx</t>
+  </si>
+  <si>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/22/22_texto_integral.docx</t>
+  </si>
+  <si>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/23/23_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ESPECIAL.</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.doc</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA O LIMITE PARA ABERTURA DE CRÉDITOS SUPLEMENTARES PREVISTO NO INCISO I, DO ARTIGO 12 DA LEI MUNICIPAL Nº. 619/2012 QUE DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2013</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/25/25_texto_integral.doc</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/25/25_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA O LIMITE PARA ABERTURA DE CRÉDITOS SUPLEMENTARES PREVISTO NO INCISO II, DO ARTIGO 4º DA LEI MUNICIPAL Nº. 630/2012 QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE LIMEIRA DO OESTE-MG PARA O EXERCÍCIO FINANCEIRO DE 2013</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/26/26_texto_integral.doc</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/26/26_texto_integral.doc</t>
   </si>
   <si>
     <t>PRORROGA O PRAZO DO ARTIGO 1º DA LEI Nº. 639/2013</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/27/27_texto_integral.docx</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/27/27_texto_integral.docx</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE ESPORTE E LAZER E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/28/28_texto_integral.doc</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/28/28_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE LIMEIRA DO OESTE-MG A CONTRATAR COM O BANCO DE DESENVOLVIMENTO DE MINAS GERAIS S/A &amp;#8211; BDMG, OPERAÇÕES DE CRÉDITO COM OUTORGA DE GARANTIA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/29/29_texto_integral.docx</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/29/29_texto_integral.docx</t>
   </si>
   <si>
     <t>REGULAMENTA NO MUNICÍPIO DE LIMEIRA DO OESTE O TRATAMENTO DIFERENCIADO E FAVORECIDO AS MICROEMPRESA E EMPRESA DE PEQUENO PORTE DE QUE TRATA A LEI COMPLEMENTAR FEDERAL Nº. 123, DE 14 DE DEZEMBRO DE 2006, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/30/30_texto_integral.docx</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/30/30_texto_integral.docx</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DESAFETAR E A PARCELAR ÁREA URBANA DE PROPRIEDADE DO MUNICÍPIO DE LIMEIRA DO OESTE-MG, QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/31/31_texto_integral.doc</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/31/31_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE LIMEIRA DO OESTE, ESTADO DE MINAS GERAIS, A ABRIR CRÉDITO SUPLEMENTAR NO ORÇAMENTO DE 2013.</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/32/32_texto_integral.doc</t>
-[...5 lines deleted...]
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/34/34_texto_integral.docx</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/32/32_texto_integral.doc</t>
+  </si>
+  <si>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/33/33_texto_integral.doc</t>
+  </si>
+  <si>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/34/34_texto_integral.docx</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA O SINDICATO DOS PRODUTORES RURAIS DE LIMEIRA DO OESTE &amp;#8211; MG</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/35/35_texto_integral.docx</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/35/35_texto_integral.docx</t>
   </si>
   <si>
     <t>CONCEDE CONTRIBUIÇÃO AO SINDICATO DOS PRODUTORES RURAIS DE LIMEIRA DO OESTE &amp;#8211; MG</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/36/36_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/36/36_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL PARA O PERÍODO 2014/2017</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/37/37_texto_integral.docx</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/37/37_texto_integral.docx</t>
   </si>
   <si>
     <t>REGULAMENTA O PARCELAMENTO DE LOTES URBANOS, PARA FINS DE MORADIA NO MUNICÍPIO DE LIMEIRA DO OESTE</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/38/38_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/38/38_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO E PERMUTA DE LOTES NOS BAIRROS JARDIM BELA VISTA E JOAMÁRIO, ÀS PESSOAS CARENTES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/39/39_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/39/39_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA TRAJETO DA ESTRADA MUNICIPAL &amp;#8220;ANTONIO CABRERA MANO, CONSTANTE DO INCISO XV DO ARTIGO 1º DA LEI N. 306/02</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/40/40_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/40/40_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS INCISOS I E II, DO ARTIGO 4º, DA LEI Nº 329 DE 27 DE DEZEMBRO DE 2002.</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/41/41_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/41/41_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE LIMEIRA DO OESTE-MG PARA O EXERCÍCIO FINANCEIRO DE 2014 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/42/42_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/42/42_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI SUBVENÇÕES E CONTRIBUIÇÕES MUNICIPAIS PARA O EXERCÍCIO FINANCEIRO DE 2014, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/60/60_texto_integral.doc</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/60/60_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE LIMEIRA DO OESTE A CONCEDER O USO DOS IMÓVEIS PÚBLICOS MUNICIPAIS QUE ESPECIFICA, PARA INSTALAÇÃO DE FÁBRICA DE TIJOLOS DE CIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/61/61_texto_integral.doc</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/61/61_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE IMÓVEL DE PROPRIEDADE DO MUNICÍPIO DE LIMEIRA DO OESTE/MG AO SINDICATO DOS FUNCIONÁRIOS E SERVIDORES PÚBLICOS MUNICIPAIS DE LIMEIRA DO OESTE/MG E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/62/62_texto_integral.docx</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/62/62_texto_integral.docx</t>
   </si>
   <si>
     <t>CRIA O FUNDO MUNICIPAL DE AGRICULTURA E PECUÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/63/63_texto_integral.docx</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/63/63_texto_integral.docx</t>
   </si>
   <si>
     <t>INSTITUI O SERVIÇO DE ANÁLISES CLÍNICAS NO ÂMBITO DA SECRETARIA MUNICIPAL DE SAÚDE DO MUNICÍPIO DE LIMEIRA DO OESTE &amp;#8211; MG, DENOMINADO LABORATÓRIO DE ANÁLISES CLÍNICAS &amp;#8220;ANTONIO PORTO</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/64/64_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/64/64_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA ÁREA DE EXPANSÃO URBANA NO MUNICÍPIO DE LIMEIRA DO OESTE E DÁ OUTRAS PPROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/65/65_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/65/65_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI PAUTA DE VALORES VENAIS DE IMÓVEIS PARA EFEITO DE CÁLCULO DE IMPOSTO PREDIAL E TERRITORIAL URBANO &amp;#8211; IPTU &amp;#8211; NO MUNICÍPIO DE LIMEIRA DO OESTE &amp;#8211; MG.</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/66/66_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/66/66_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI PAUTA DE VALORES VENAIS DE IMÓVEIS PARA EFEITO DE CÁLCULO DO IMPOSTO SOBRE TRANSMISSÃO DE BENS IMÓVEIS &amp;#8211; ITBI &amp;#8211; NO MUNICÍPIO DE LIMEIRA DO OESTE &amp;#8211; MG</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/67/67_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/67/67_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O LIMITE PARA ABERTURA DE CRÉDITOS SUPLEMENTARES PREVISTO NO INCISO I, DO ARTIGO 12 DA LEI MUNICIPAL NO. 619/2012 QUE DIRETRIZES DISPÕE SOBRE ORÇAMENTÁRIAS PARA AS O EXERCÍCIO FINANCEIRO DE 2013</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/68/68_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/68/68_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O LIMITE PARA ABERTURA DE CRÉDITOS SUPLEMENTARES PREVISTO NO INCISO II, DO ARTIGO 4º DA LEI MUNICIPAL Nº 630/2012 QUE DISPÕE SOBRE O ORÇAMENTO ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2013.</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/69/69_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/69/69_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DO LOTE "5", DA QUADRA J20, DO BAIRRO BELA VISTA, Á PESSOA CARENTE QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DO LOTE "P/L03", DA QUADRA J20, DO BAIRRO BELA VISTA, À PESSOA CARENTE QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/71/71_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/71/71_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DO LOTE "P/L1", DA QUADRA J20, DO BAIRRO BELA VISTA, À PESSOA CARENTE QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/72/72_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/72/72_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DO LOTE "P/L01 E P/L02" DA QUADRA J20, DO BAIRRO BELA VISTA, À PESSOA CARENTE QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/73/73_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/73/73_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DO LOTE "06", DA QUADRA J20, DO BAIRRO BELA VISTA, À PESSOA CARENTE QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/74/74_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/74/74_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DO LOTE "04" DA QUADRA J20, DO BAIRRO BELA VISTA, À PESSOA CARENTE QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/75/75_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/75/75_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DO LETE "07" DA QUDRA J20, DO BAIRRO BELA VISTA, À PESSOA CARENTE QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/76/76_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/76/76_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DO LOTE "P/02", DA QUADRA J20, DO BAIRRO BELA VISTA, À PESSOA CARENTE QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/77/77_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/155/155_texto_integral.docx</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/77/77_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/155/155_texto_integral.docx</t>
   </si>
   <si>
     <t>REVOGA O ARTIGO 2º DA LEI MUNICIPAL Nº 634 DE 10 DE DEZEMBRO DE 2012.</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/156/156_texto_integral.docx</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/156/156_texto_integral.docx</t>
   </si>
   <si>
     <t>REGULAMENTA A CONCESSÃO DE DIÁRIAS E DESPESAS DE VIAGENS DOS AGENTES POLÍTICOS E SERVIDORES DO PODER EXECUTIVO DO MUNICIPIO DE LIMEIRA DO OESTE.</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/157/157_texto_integral.docx</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/157/157_texto_integral.docx</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DOAR LOTES URBANOS DE SUA PROPRIEDADE AO FUNDO DE ARRENDAMENTO RESIDENCIAL &amp;#8211; FAR, REPRESENTADO PELA CAIXA ECONÔMICA FEDERAL</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
     <t>CELCIMAR BORGES ANDRADE</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/43/43_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/43/43_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL E ANUAL E REAJUSTE DAS REMUNERAÇÕES DOS SERVIDORES PÚBLICOS MUNICIPAIS DA CÂMARA MUNICIPAL DE LIMEIRA DO OESTE, ESTADO DE MINAS GERAIS</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/44/44_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/44/44_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI OS FERIADOS NO MUNICÍPIO DE LIMEIRA DO OESTE, ESTADO DE MINAS GERAIS</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/45/45_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/45/45_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE DIÁRIAS E ADIANTAMENTOS AO PRESIDENTE DA CÂMARA, VEREADORES, SERVIDORES,PRESTADORES DE SERVIÇO E MEMBROS DE COMISSÕES DO PODER LEGISLATIVO DE LIMEIRA DO OESTE-MG.</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/46/46_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/46/46_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA &amp;#8220;JETON&amp;#8221; AOS MEMBROS TITULARES DAS COMISSÕES ADMINISTRATIVAS DISCIPLINARES, PERMANENTES DE LICITAÇÃO, AO PREGOEIRO E EQUIPE DE APOIO E AO ADVOGADO DA CÂMARA MUNICIPAL DE LIMEIRA DO OESTE.</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/154/154_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/154/154_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA O SINDICATO DOS FUNCIONÁRIOS E SERVIDORES PÚBLICOS MUNICIPAIS DE LIMEIRA DO OESTE-MG.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/158/158_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/158/158_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAIXINHA DE SUGESTÕES.</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/159/159_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/159/159_texto_integral.pdf</t>
   </si>
   <si>
     <t>JUSTIFICATIVA DE FALTA.</t>
   </si>
   <si>
     <t>MARCINHO DA DONA AUREA, JOSÉ RODRIGUES BARBOSA, MAURICIO DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/160/160_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/160/160_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRORROGAÇÃO DE PRAZO, COMISSÃO LEGISLAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/161/161_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/161/161_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOME, CARGO, SALARIO, ATRIBUIÇÕES DE TODOS OS FUNCIONÁRIOS, EFETIVOS, CONTRATADOS E COMISSIONADOS DO EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/162/162_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/162/162_texto_integral.pdf</t>
   </si>
   <si>
     <t>CUMPRA O DISPOSTO NO ART. 62, INCISO V DA LEI Nº 541 DE 04 DE MARÇO DE 2010.</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/163/163_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/163/163_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO UM RELATÓRIO INFORMANDO OS VALORES RECOLHIDOS AOS COFRES PÚBLICOS A TÍTULO DE TAXA DE SERVIÇO DE FORNECIMENTO DE TERRA E AREIA PARA PARTICULARES.</t>
   </si>
   <si>
     <t>TATU, EDER DO MARIDEUS, MARCINHO DA DONA AUREA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/164/164_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/164/164_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE A CONSTRUÇÃO DO BLOCO DE APOIO A ACADEMIA DE SAÚDE NO BOSQUE NELSON COELHO ARAUJO.</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/165/165_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/165/165_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENVIADOS A ESTA CASA OS SEGUINTES DOCUMENTOS: CÓPIAS CONTRATOS DE FORNECIMENTO DE PRODUTOS DE PADARIA. PÃEZINHOS FRANCESES.</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/166/166_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/166/166_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÓPIA DE TODOS OS CONTRATOS FIRMADOS ENTRE A PREFEITURA MUNICIPAL E PESSOAS JURÍDICAS DE DIREITO PRIVADO, PRESTADORAS DE SERVIÇOS OU FORNECEDORA DE PRODUTOS E MERCADORIAS EM GERAL.</t>
   </si>
   <si>
     <t>3668</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2013/3668/ofi308-2013-gp-vetoparcialpropleiord26.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2013/3668/ofi308-2013-gp-vetoparcialpropleiord26.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL À PROPOSIÇÃO DE LEI Nº 26.</t>
   </si>
   <si>
     <t>3667</t>
   </si>
   <si>
     <t>EMEM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2013/3667/emenda_modificativa_projeto_lei_10-2013.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2013/3667/emenda_modificativa_projeto_lei_10-2013.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO À LEI QUE INSTITUIU A POLÍTICA MUNICIPAL DE ATENDIMENTO DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4140,67 +4140,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/375/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/386/386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/389/389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/390/390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/391/391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/395/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/396/396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/403/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/404/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/405/405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/415/415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/417/417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/418/418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/420/420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/421/421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/1/1_texto_integral.doc" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/2/2_texto_integral.doc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/3/3_texto_integral.doc" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/4/4_texto_integral.doc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/5/5_texto_integral.doc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/6/6_texto_integral.doc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/7/7_texto_integral.docx" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/8/8_texto_integral.doc" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/9/9_texto_integral.docx" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/10/10_texto_integral.doc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/11/11_texto_integral.docx" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/12/12_texto_integral.docx" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/13/13_texto_integral.doc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/14/14_texto_integral.doc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/15/15_texto_integral.docx" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/16/16_texto_integral.docx" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/17/17_texto_integral.doc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/18/18_texto_integral.docx" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/19/19_texto_integral.docx" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/20/20_texto_integral.docx" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/21/21_texto_integral.docx" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/22/22_texto_integral.docx" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/23/23_texto_integral.doc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.doc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/25/25_texto_integral.doc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/26/26_texto_integral.doc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/27/27_texto_integral.docx" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/28/28_texto_integral.doc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/29/29_texto_integral.docx" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/30/30_texto_integral.docx" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/31/31_texto_integral.doc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/32/32_texto_integral.doc" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/33/33_texto_integral.doc" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/34/34_texto_integral.docx" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/35/35_texto_integral.docx" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/37/37_texto_integral.docx" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/60/60_texto_integral.doc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/61/61_texto_integral.doc" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/62/62_texto_integral.docx" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/63/63_texto_integral.docx" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/155/155_texto_integral.docx" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/156/156_texto_integral.docx" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/157/157_texto_integral.docx" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2013/3668/ofi308-2013-gp-vetoparcialpropleiord26.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2013/3667/emenda_modificativa_projeto_lei_10-2013.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/375/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/386/386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/389/389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/390/390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/391/391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/395/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/396/396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/403/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/404/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/405/405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/415/415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/417/417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/418/418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/420/420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/421/421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/1/1_texto_integral.doc" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/2/2_texto_integral.doc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/3/3_texto_integral.doc" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/4/4_texto_integral.doc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/5/5_texto_integral.doc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/6/6_texto_integral.doc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/7/7_texto_integral.docx" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/8/8_texto_integral.doc" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/9/9_texto_integral.docx" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/10/10_texto_integral.doc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/11/11_texto_integral.docx" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/12/12_texto_integral.docx" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/13/13_texto_integral.doc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/14/14_texto_integral.doc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/15/15_texto_integral.docx" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/16/16_texto_integral.docx" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/17/17_texto_integral.doc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/18/18_texto_integral.docx" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/19/19_texto_integral.docx" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/20/20_texto_integral.docx" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/21/21_texto_integral.docx" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/22/22_texto_integral.docx" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/23/23_texto_integral.doc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.doc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/25/25_texto_integral.doc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/26/26_texto_integral.doc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/27/27_texto_integral.docx" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/28/28_texto_integral.doc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/29/29_texto_integral.docx" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/30/30_texto_integral.docx" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/31/31_texto_integral.doc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/32/32_texto_integral.doc" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/33/33_texto_integral.doc" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/34/34_texto_integral.docx" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/35/35_texto_integral.docx" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/37/37_texto_integral.docx" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/60/60_texto_integral.doc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/61/61_texto_integral.doc" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/62/62_texto_integral.docx" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/63/63_texto_integral.docx" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/155/155_texto_integral.docx" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/156/156_texto_integral.docx" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/157/157_texto_integral.docx" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2013/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2013/3668/ofi308-2013-gp-vetoparcialpropleiord26.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2013/3667/emenda_modificativa_projeto_lei_10-2013.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H400"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="132.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="120.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="119.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>