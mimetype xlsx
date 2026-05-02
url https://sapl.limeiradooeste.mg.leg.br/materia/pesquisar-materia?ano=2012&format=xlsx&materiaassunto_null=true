--- v0 (2026-01-23)
+++ v1 (2026-05-02)
@@ -54,444 +54,444 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>TONHO DIVINO</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/468/468_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/468/468_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SENHOR NABOR MARQUES LEONEL.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/469/469_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/469/469_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO RECONHECIMENTO AO SENHOR JAIRO ASSUNÇÃO DE REZENDE.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/470/470_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/470/470_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO À SENHORA JUSSARA SOLER DE QUEIROZ.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/471/471_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/471/471_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO E RECONHECIMENTO AO CASAL JAYME ANTONIO DOS SANTOS E A SENHORA SIRLEI RIOS DOS SANTOS.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/472/472_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/472/472_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO E RECONHECIMENTO AO CASAL APARECIDO BARBOSA DOS SANTOS, E A SENHORA LUZINITA DE FÁTIMA AUGUSTO.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/473/473_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/473/473_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO E RECONHECIMENTO AO CASAL CLÓVIS BENEDITO BARBOSA, E A SENHORA DIVINA DORES CUNHA BARBOSA.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/474/474_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/474/474_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO À SENHORA VILMA BESTETTI.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/475/475_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/475/475_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SENHOR PAULO NUNES DE ANDRADE.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/476/476_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/476/476_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SENHOR NEWILSON FURTADO DE ALMEIDA.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>IRADEL</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/477/477_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/477/477_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIRADA DE PAUTA PELO AUTOR.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/478/478_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/478/478_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SENHOR EDSON CARDOSO DE MATOS.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/479/479_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/479/479_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SENHOR ANTONIO DE MELO MARTINS.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/480/480_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/480/480_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SENHOR HAMILTON JOSÉ DE SOUZA.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/481/481_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/481/481_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SENHOR JAIR APARECIDO DOS SANTOS.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/482/482_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/482/482_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SENHOR VALDIVINO ALVES DE OLIVEIRA. (PRETO TOMAZ).</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/483/483_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/483/483_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SENHOR LINDOMAR LUIZ DO NASCIMENTO.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/484/484_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/484/484_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SENHOR MAXLEI CARLOS REZENDE.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/485/485_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/485/485_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SENHOR WILSON PEREIRA.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>PAULINHO CORTEZ</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/486/486_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/486/486_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO A SENHORA ABADIA APARECIDA FONSECA.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/487/487_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/487/487_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SENHOR MARCO ANTONIO LUIZ DOS SANTOS.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/488/488_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/488/488_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO A SENHORA LUCELI OLIVEIRA ALVES (CÉLIA DO FOTO).</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/489/489_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/489/489_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO A SENHORA MAFALDA PEREIRA DA SILVA.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/490/490_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/490/490_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SENHOR EDMILSON CARLOS DIOGO.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/491/491_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/491/491_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SENHOR LÁZARO JOSÉ DE FREITAS.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/492/492_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/492/492_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SENHOR JOAQUIM TOMAZ DE FREITAS PRIMO.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/493/493_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/493/493_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO RECONHECIMENTO AO SENHOR ANTONIO CARLOS XAVIER.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/494/494_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/494/494_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SENHOR ROBERTO NUNES DE MACEDO.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/495/495_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/495/495_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SENHOR LEANDRO DE SOUZA CARVALHO.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/496/496_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/496/496_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SENHOR DÉLIO BALERO BINDELA.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/497/497_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/497/497_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO À SENHORA ELAINE APARECIDA DE SOUZA.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/498/498_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/498/498_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO À SENHORA SHEILA CRISTINA DE SOUZA SILVA.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>MARCINHO DA DONA AUREA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/499/499_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/499/499_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO SENHOR ANTONIO SOARES DE QUEIROZ.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/500/500_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/500/500_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO À SENHORA DIVINA FERREIRA DE QUEIROZ COVIZZI.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -798,68 +798,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/468/468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/469/469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/470/470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/471/471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/472/472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/473/473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/474/474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/475/475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/476/476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/477/477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/478/478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/479/479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/480/480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/481/481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/482/482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/483/483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/484/484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/485/485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/486/486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/487/487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/488/488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/489/489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/490/490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/491/491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/492/492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/493/493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/494/494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/495/495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/496/496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/497/497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/498/498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/499/499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/500/500_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/468/468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/469/469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/470/470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/471/471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/472/472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/473/473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/474/474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/475/475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/476/476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/477/477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/478/478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/479/479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/480/480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/481/481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/482/482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/483/483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/484/484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/485/485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/486/486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/487/487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/488/488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/489/489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/490/490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/491/491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/492/492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/493/493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/494/494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/495/495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/496/496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/497/497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/498/498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/499/499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2012/500/500_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="99.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="98.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="118.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>