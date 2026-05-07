--- v0 (2026-02-02)
+++ v1 (2026-05-07)
@@ -51,244 +51,244 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2011/451/451_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2011/451/451_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO E RECONHECIMENTO AO SENHOR JOVINO FERREIRA FILHO.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>TONHO DIVINO</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2011/453/453_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2011/453/453_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO E RECONHECIMENTO AO SENHOR CARMO JOSÉ DE OLIVEIRA.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>MARCINHO DA DONA AUREA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2011/454/454_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2011/454/454_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO A SENHORA ÁUREA SOARES DE QUEIROZ.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2011/455/455_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2011/455/455_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO À SENHORA MÁRCIA GARCIA DA CRUZ.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2011/456/456_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2011/456/456_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO A SENHORA IRENE GARCIA DA CRUZ.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>IRADEL</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2011/457/457_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2011/457/457_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO E RECONHECIMENTO A SENHORA ONEIDA MARIA CHAVES.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2011/458/458_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2011/458/458_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO E RECONHECIMENTO À SENHORA MALA MACEDO.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2011/459/459_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2011/459/459_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIRADA DE PAUTA PELO AUTOR._x000D_
 MOÇÃO DE APLAUSO E RECONHECIMENTO AOS SERVIDORES DA ESCOLA ESTADUAL IZOLDINO SOARES DE FREITAS.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>ZACA</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2011/460/460_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2011/460/460_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO AO ADVOGADO EFETIVO DR. VANDER MOURE SIMÕES.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2011/461/461_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2011/461/461_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO E RECONHECIMENTO AO SENHOR ETERNO DONIZETTI DE SOUZA.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2011/462/462_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2011/462/462_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO E RECONHECIMENTO A SENHORITA KARINA BARLETA DE LIMA (KARINA BERRANTEIRA).</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2011/463/463_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2011/463/463_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SENHOR AILTO DE MORAES CAVALCANTE.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2011/464/464_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2011/464/464_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO E RECONHECIMENTO AO SENHOR NIRLEY APARECIDO DA SILVA COSTA.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2011/465/465_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2011/465/465_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AOS EMPRESÁRIOS ELZA APARECIDA DE OLIVEIRA (ELZINHA) E LAERTE DIAS DE LIMA (BIL).</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2011/466/466_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2011/466/466_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO À SENHORA DALVA MARIA DE QUEIROZ TIAGO.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2011/467/467_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2011/467/467_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO À SENHORA EDNA MARTINS MAIA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -595,68 +595,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2011/451/451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2011/453/453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2011/454/454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2011/455/455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2011/456/456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2011/457/457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2011/458/458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2011/459/459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2011/460/460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2011/461/461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2011/462/462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2011/463/463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2011/464/464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2011/465/465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2011/466/466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2011/467/467_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2011/451/451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2011/453/453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2011/454/454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2011/455/455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2011/456/456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2011/457/457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2011/458/458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2011/459/459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2011/460/460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2011/461/461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2011/462/462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2011/463/463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2011/464/464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2011/465/465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2011/466/466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2011/467/467_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="99.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="98.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="105.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>