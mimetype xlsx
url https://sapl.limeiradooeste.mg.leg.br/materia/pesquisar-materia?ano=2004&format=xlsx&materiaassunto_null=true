--- v0 (2026-01-24)
+++ v1 (2026-05-03)
@@ -54,1014 +54,1014 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>ZEZINHO</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1170/1170_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1170/1170_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. MANOEL JOSÉ DE FREITAS, (NELICO DO BAZAR).</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1171/1171_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1171/1171_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO A SENHORA MARIA JUVELINA VASCONCELOS.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1172/1172_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1172/1172_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. APARECIDO BARBOSA DOS SANTOS.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>IRADEL</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1173/1173_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1173/1173_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. WALTER ANDRÉ VIVANCOS.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1174/1174_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1174/1174_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO SR. JOÃO BOSCO SILVA.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1175/1175_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1175/1175_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO SR. JOSÉ ELIAS MARTINS VIEIRA.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1176/1176_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1176/1176_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. NELSON BARBOZA DOS SANTOS.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1177/1177_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1177/1177_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. RONEL ALVES OLIVEIRA.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1178/1178_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1178/1178_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO A SRA. MARIA DOS SANTOS SOUZA. (MARIA DO BAZAR).</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1179/1179_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1179/1179_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO A SRA. EUNICE TEIXEIRA BONFIM.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1180/1180_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1180/1180_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO SR. JOVAIR CANOVA.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1181/1181_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1181/1181_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO A SRA. ELIANE ESTER DE BIASI.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1182/1182_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1182/1182_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. MANOEL BENTO PEREIRA.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1183/1183_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1183/1183_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO RECONHECIMENTO AO SR. MANOEL ASSIS VASCONCELOS.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1184/1184_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1184/1184_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. ABELI TOMAZ SOARES.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1185/1185_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1185/1185_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO SR. OSWALDO DE SOUZA.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1186/1186_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1186/1186_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. AMILTON LOPES DA SILVA.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1187/1187_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1187/1187_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO A SRA. IRACEMA LUIZA CARDOSO.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1188/1188_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1188/1188_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. ECHSON DIOGO DE QUEIROZ.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1189/1189_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1189/1189_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO A SRA. DEISE MARA SIMEÃO DE JESUS.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1190/1190_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1190/1190_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. FÁBIO CARDOSO.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1191/1191_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1191/1191_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO A STA. LUIZA HELENA PEREIRA SOUZA.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1192/1192_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1192/1192_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. VANDERLEI QUEIROZ PEREIRA.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1193/1193_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1193/1193_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. EDINALDO SAMPAIO DE JESUS.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1194/1194_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1194/1194_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. MIGUEL PEREIRA DO NASCIMENTO.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1195/1195_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1195/1195_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. RONEI ANTONIO LUIZ.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1196/1196_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1196/1196_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SENHOR JOSÉ HIPÓLITO SOBRINHO.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1197/1197_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1197/1197_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. JOSÉ CARLOS DOS SANTOS.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1198/1198_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1198/1198_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SENHOR ELMIRO MARTINS CARDOSO.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1199/1199_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1199/1199_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. JOSÉ ANTONIO SOARES.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1200/1200_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1200/1200_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO A SRA. JOSEFINA OLIVEIRA DE SOUZA.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1201/1201_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1201/1201_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. JAYME ANTONIO DOS SANTOS.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1202/1202_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1202/1202_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO SR. JOÃO COVIZZI NETO.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1203/1203_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1203/1203_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. MÁRIO LÚCIO DO PRADO.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1204/1204_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1204/1204_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO SR. JOSÉ GONDEK.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1205/1205_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1205/1205_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. ADONIL FRANCISCO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1206/1206_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1206/1206_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. RONAN ALMEIDA LEAL.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1207/1207_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1207/1207_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. JORGE DE SOUSA FERREIRA.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1208/1208_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1208/1208_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO A SRA. ERIKA AP. FREITAS CASTRO.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1209/1209_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1209/1209_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. JERÔNIMO PEDRO SEVERINO.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1210/1210_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1210/1210_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. RODRIGO FERREIRA MATIAS.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1211/1211_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1211/1211_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. JOSÉ NUNES MACEDO.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1212/1212_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1212/1212_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. MARCÍLIO PEREIRA DA SILVA.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1213/1213_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1213/1213_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. CLAUDIONOR ALVES ALMEIDA.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1215/1215_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1215/1215_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. JOÃO COVIZZI NETO.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1216/1216_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1216/1216_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. SEBASTIÃO GUILHERME FERREIRA.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1217/1217_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1217/1217_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. JOSÉ CARLOS OLIVEIRA.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1218/1218_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1218/1218_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. NELSON JOSÉ DA SILVA.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1219/1219_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1219/1219_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. ROBERTO DOMINGO BENTO.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1220/1220_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1220/1220_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. JOSÉ LONGUINHOS DE FREITAS.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1221/1221_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1221/1221_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. NEWILSON FURTADO DE ALMEIDA.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1222/1222_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1222/1222_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. HERBES FERNANDO DE LIMA.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1223/1223_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1223/1223_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. JOÃO ROBERTO DE AGUIAR.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1224/1224_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1224/1224_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO RECONHECIMENTO AO SR. SEBASTIÃO FERREIRA BRITO.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1225/1225_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1225/1225_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. SEBASTIÃO MARTINS MOREIRA.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1226/1226_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1226/1226_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO À SRA. CARMELITA DAS DORES DE FREITAS CRUZ.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1227/1227_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1227/1227_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO À SRA. MARIA JOSÉ QUEIROZ DE LIMA.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1228/1228_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1228/1228_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. FELICIANO NOGUEIRA.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1229/1229_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1229/1229_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. WILLY GUSTAVO DE LA PIEDRA MESONES.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1230/1230_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1230/1230_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. ANTÔNIO CARLOS FERNANDES QUARESMA.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1231/1231_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1231/1231_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. OSÓRIO TALES CARNEIRO.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1232/1232_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1232/1232_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. VILMAR ALVES ARANTES.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1233/1233_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1233/1233_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. MAX MARCELO SOARES DE QUEIROZ.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1234/1234_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1234/1234_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. ÉVERTON LUIGE DE SOUZA.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1235/1235_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1235/1235_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. CLYLTON CÂNDIDO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1236/1236_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1236/1236_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO A SRA. PATRÍCIA BEATRIZ MODESTO DE FREITAS.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1237/1237_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1237/1237_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO A SRA. MÁRCIA HELENA BARBOSA.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1238/1238_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1238/1238_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO A SRA. ZILDA ROSA DE AGUIAR TEIXEIRA.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1253/1253_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1253/1253_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO A SRA. RITIHELE DE SOUZA OLIVEIRA.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1254/1254_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1254/1254_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO A SRA. PROFª. DRª. MARLENE DURIGAN.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1255/1255_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1255/1255_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. IVO RIBEIRO BARBOSA.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1256/1256_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1256/1256_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. ADAIR MARTINS DE SOUZA.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1257/1257_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1257/1257_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. PAULO ROBERTO DA COSTA.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1258/1258_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1258/1258_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. JOSÉ DA SILVA.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1259/1259_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1259/1259_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. ANTÔNIO BARCELOS DE FREITAS.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1260/1260_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1260/1260_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. EDMILSON ANTÔNIO DOS SANTOS.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1261/1261_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1261/1261_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO A SRA. MIRIAN PEREIRA DE SOUZA MAIA.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1262/1262_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1262/1262_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO A RÁDIO CLUBE FM ITURAMA LTDA.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1263/1263_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1263/1263_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO JORNAL O PONTAL ATRAVÉS DE SEU DIRETOR SR. EDSON GABRIEL MOYSÉS.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1264/1264_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1264/1264_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. JOBI JOSÉ DE QUEIROZ.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1265/1265_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1265/1265_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO A ASSOCIAÇÃO BENEFICENTE CULTURAL COMUNITÁRIA DE COMUNICAÇÃO VIVA VOZ, ATRAVÉS DE SEU PRESIDENTE SR. SIDNEI MARAIA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1368,67 +1368,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1170/1170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1171/1171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1172/1172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1173/1173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1174/1174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1175/1175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1176/1176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1177/1177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1178/1178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1179/1179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1180/1180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1181/1181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1182/1182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1183/1183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1184/1184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1185/1185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1186/1186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1187/1187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1188/1188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1189/1189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1190/1190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1191/1191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1192/1192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1193/1193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1194/1194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1195/1195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1196/1196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1197/1197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1198/1198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1199/1199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1200/1200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1201/1201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1202/1202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1203/1203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1204/1204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1205/1205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1206/1206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1207/1207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1208/1208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1209/1209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1210/1210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1211/1211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1212/1212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1213/1213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1215/1215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1216/1216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1217/1217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1218/1218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1219/1219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1220/1220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1221/1221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1222/1222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1223/1223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1224/1224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1225/1225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1226/1226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1227/1227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1228/1228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1229/1229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1230/1230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1231/1231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1232/1232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1233/1233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1234/1234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1235/1235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1236/1236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1237/1237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1238/1238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1253/1253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1254/1254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1255/1255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1256/1256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1257/1257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1258/1258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1259/1259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1260/1260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1261/1261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1262/1262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1263/1263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1264/1264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1265/1265_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1170/1170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1171/1171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1172/1172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1173/1173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1174/1174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1175/1175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1176/1176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1177/1177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1178/1178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1179/1179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1180/1180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1181/1181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1182/1182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1183/1183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1184/1184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1185/1185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1186/1186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1187/1187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1188/1188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1189/1189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1190/1190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1191/1191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1192/1192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1193/1193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1194/1194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1195/1195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1196/1196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1197/1197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1198/1198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1199/1199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1200/1200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1201/1201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1202/1202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1203/1203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1204/1204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1205/1205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1206/1206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1207/1207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1208/1208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1209/1209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1210/1210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1211/1211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1212/1212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1213/1213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1215/1215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1216/1216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1217/1217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1218/1218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1219/1219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1220/1220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1221/1221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1222/1222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1223/1223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1224/1224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1225/1225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1226/1226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1227/1227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1228/1228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1229/1229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1230/1230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1231/1231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1232/1232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1233/1233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1234/1234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1235/1235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1236/1236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1237/1237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1238/1238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1253/1253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1254/1254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1255/1255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1256/1256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1257/1257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1258/1258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1259/1259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1260/1260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1261/1261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1262/1262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1263/1263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1264/1264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2004/1265/1265_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H82"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="101.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="100.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="146" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>