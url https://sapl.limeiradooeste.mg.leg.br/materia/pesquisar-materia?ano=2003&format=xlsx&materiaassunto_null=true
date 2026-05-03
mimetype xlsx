--- v0 (2026-01-24)
+++ v1 (2026-05-03)
@@ -51,843 +51,843 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1346/1346_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1346/1346_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. JOÃO MARQUES DA CRUZ.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1347/1347_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1347/1347_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. JOSÉ GUIRADO.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1348/1348_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1348/1348_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO SR. MANOEL VILELA SANTOS.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1349/1349_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1349/1349_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. ORIZON ALVES DE SOUZA.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1350/1350_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1350/1350_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO SR. JOÃO TIAGO QUEIROZ.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1351/1351_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1351/1351_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO A SRA. SONIA MARLY ZANUTO.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1352/1352_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1352/1352_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO A SRA. ONEIDA MARIA CHAVES.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1353/1353_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1353/1353_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. ATSUSHI KUMAGAWA.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1354/1354_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1354/1354_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. OLAVO CORREIA BARBOSA.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1355/1355_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1355/1355_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. OTÁVIO FONSECA BARCELOS.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1356/1356_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1356/1356_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO A SRA. IOLANDA APARECIDA FIRME CAVALCANTE.</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1357/1357_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1357/1357_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. ARTUR BARBOSA DOS SANTOS.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1358/1358_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1358/1358_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. LUIZ ROBERTO PAULINO.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1359/1359_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1359/1359_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. MANOEL BATISTA DA SILVA.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1360/1360_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1360/1360_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO SR. WILSON FRAGA DA SILVA.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1361/1361_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1361/1361_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. VANILDO GIANSANTE.</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1362/1362_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1362/1362_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. VALDIVINO ALVES DE OLIVEIRA.</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1363/1363_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1363/1363_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO TEN-CEL-AV. MÁRIO SÉRGIO GRESKOW MATINHÃO.</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1364/1364_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1364/1364_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO MAJ. - AV. JOSÉ AGUINALDO DE MOURA.</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1365/1365_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1365/1365_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO CAP. - AV. LUIZ FRANCISCO TOLOSA.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1366/1366_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1366/1366_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO CAP. AV. PAULO CÉSAR ANDARI.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1367/1367_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1367/1367_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO CAP. AV. RONALDO VENÂNCIO.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1368/1368_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1368/1368_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO CAP. AV. LUIZ GUSTAVO MARTINS COUTO.</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1369/1369_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1369/1369_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO CAP. AV. MARCELO GOBETT CARDOSO.</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1370/1370_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1370/1370_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO CAP. AV. MÁRCIO GUIMARÃES DE OLIVEIRA.</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1371/1371_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1371/1371_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO MA. INT. DA AER. WALTER CAMARGO TESTONE.</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1372/1372_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1372/1372_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO CEL. INT. DA AER. CELSO APARECIDO MENCUCINE MARTINS.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1373/1373_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1373/1373_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO PROF. LUCAS DE CARVALHO PIMENTEL.</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1374/1374_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1374/1374_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO VEREADOR IRADEL FREITAS DA COSTA.</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1375/1375_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1375/1375_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. ESMAEL MARCOS MAESTRELO.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1376/1376_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1376/1376_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO VEREADOR ILSON FLORENTINO DA SILVA.</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1377/1377_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1377/1377_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO A SRA. NEUSA APARECIDA DE FREITAS.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1378/1378_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1378/1378_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO SR. SEBASTIÃO PANDOLFI.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1379/1379_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1379/1379_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO DR. ARNALDO BERNAL.</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1380/1380_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1380/1380_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO A SRA. EUNICE MARIA SIMEÃO FERRARI.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1381/1381_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1381/1381_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO SR. ILDO SEVERINO VIEIRA.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2003/1382/037-2003-lurdinha.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2003/1382/037-2003-lurdinha.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO A SRA. MARIA LOURDES ANDRADE DIODATO.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1383/1383_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1383/1383_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. RODRIGO FERREIRA MATIAS.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1384/1384_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1384/1384_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. SÉRGIO GOUVEIA CANCELLA.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1385/1385_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1385/1385_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. JOSÉ BATISTA DA SILVA.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1386/1386_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1386/1386_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. ANTÔNIO NUNES (TONHO DO MINERVINO).</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1387/1387_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1387/1387_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. JERÔNIMO SEVERINO DE FREITAS.</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1388/1388_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1388/1388_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO A SRA. CELITA QUEIROZ DE OLIVEIRA.</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1389/1389_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1389/1389_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. MANOEL SEBASTIÃO RODRIGUES.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1390/1390_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1390/1390_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. CÉLIO QUEIROZ DE FREITAS.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1391/1391_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1391/1391_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. DIVINO DA SILVEIRA NUNES.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1392/1392_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1392/1392_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. DEVANIR ANASTÁCIO.</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1393/1393_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1393/1393_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. ANTÔNIO FRANCISCO BEZERRA. (TONHO MULATA)</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1394/1394_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1394/1394_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO A SRA. ANGÉLICA BERNARDES YOCHIDA.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1395/1395_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1395/1395_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. SUBTENENTE PEDRO TEIXEIRA DE VASCONCELOS.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1396/1396_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1396/1396_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO PÁROCO: JOÃO BOSCO AYRES GALDINO.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1397/1397_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1397/1397_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. ALFREDO LAERTE VERDE.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1398/1398_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1398/1398_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. NATAL MARTINS DE QUEIROZ.</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1399/1399_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1399/1399_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO A SRTA. MARIA DA GRAÇA FONSECA.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1400/1400_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1400/1400_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO A SRTA. ELAINE APARECIDA DE SOUZA.</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1401/1401_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1401/1401_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. ANTÔNIO THIAGO DE ALMEIDA.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1402/1402_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1402/1402_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. ANTÔNIO DIVINO DE ANDRADE.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1403/1403_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1403/1403_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO A SRA. DERLICE REGINA ROCHA.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1404/1404_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1404/1404_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. RAIMUNDO NOGUEIRA DA SILVA.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1405/1405_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1405/1405_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO CAP. RICARDO BELTRAN CRESPO.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1406/1406_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1406/1406_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO A DRA. FABIANE SEVERINO ARANTES SATO.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1407/1407_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1407/1407_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO A DRA. LARISSE SEVERINO ARANTES.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1408/1408_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1408/1408_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO A DRA. NILCE MARIA DE FREITAS SANTOS.</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1409/1409_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1409/1409_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. ANTÔNIO MALAQUIAS DE FREITAS.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1410/1410_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1410/1410_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO A DRA. TALITA HELENA FERRARI.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1411/1411_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1411/1411_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. CLOVIS BENEDITO BARBOSA.</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1412/1412_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1412/1412_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. VITAL LUIZ ALVES.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1194,67 +1194,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1346/1346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1347/1347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1348/1348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1349/1349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1350/1350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1351/1351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1352/1352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1353/1353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1354/1354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1355/1355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1356/1356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1357/1357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1358/1358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1359/1359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1360/1360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1361/1361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1362/1362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1363/1363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1364/1364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1365/1365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1366/1366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1367/1367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1368/1368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1369/1369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1370/1370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1371/1371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1372/1372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1373/1373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1374/1374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1375/1375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1376/1376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1377/1377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1378/1378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1379/1379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1380/1380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1381/1381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2003/1382/037-2003-lurdinha.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1383/1383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1384/1384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1385/1385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1386/1386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1387/1387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1388/1388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1389/1389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1390/1390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1391/1391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1392/1392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1393/1393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1394/1394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1395/1395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1396/1396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1397/1397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1398/1398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1399/1399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1400/1400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1401/1401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1402/1402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1403/1403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1404/1404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1405/1405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1406/1406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1407/1407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1408/1408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1409/1409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1410/1410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1411/1411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1412/1412_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1346/1346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1347/1347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1348/1348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1349/1349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1350/1350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1351/1351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1352/1352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1353/1353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1354/1354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1355/1355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1356/1356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1357/1357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1358/1358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1359/1359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1360/1360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1361/1361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1362/1362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1363/1363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1364/1364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1365/1365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1366/1366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1367/1367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1368/1368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1369/1369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1370/1370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1371/1371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1372/1372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1373/1373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1374/1374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1375/1375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1376/1376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1377/1377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1378/1378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1379/1379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1380/1380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1381/1381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/sapl/public/materialegislativa/2003/1382/037-2003-lurdinha.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1383/1383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1384/1384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1385/1385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1386/1386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1387/1387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1388/1388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1389/1389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1390/1390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1391/1391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1392/1392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1393/1393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1394/1394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1395/1395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1396/1396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1397/1397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1398/1398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1399/1399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1400/1400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1401/1401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1402/1402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1403/1403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1404/1404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1405/1405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1406/1406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1407/1407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1408/1408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1409/1409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1410/1410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1411/1411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/2003/1412/1412_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H68"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="101.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="100.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="78.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>