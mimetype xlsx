--- v0 (2026-01-24)
+++ v1 (2026-05-02)
@@ -51,333 +51,333 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1269/1269_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1269/1269_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. LEONARDO JOSÉ FERNANDES, (NADINHO DA FARMÁCIA).</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1270/1270_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1270/1270_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. ALARICO REZENDE COSTA, (LARICO DA FARMÁCIA).</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1271/1271_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1271/1271_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. ANTÔNIO FERRARI.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1272/1272_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1272/1272_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO A SRA. NEUSA APARECIDA DE FREITAS.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1273/1273_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1273/1273_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. SARGENTO JOAQUIM GOMES, (QUINCÃO);</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1274/1274_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1274/1274_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SUB TENENTE HÉRCULES ANTÔNIO PEREIRA.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1275/1275_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1275/1275_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. GILBERTO ALVES DE QUEIROZ.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1276/1276_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1276/1276_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. CLEONALDO NUNES DE BARCELOS.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1277/1277_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1277/1277_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO A SRA. JOANA DA SILVA CAIANELO.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1278/1278_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1278/1278_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO A SRA. IVANILDES SEVERINA ARANTES.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1279/1279_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1279/1279_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. JOSÉ ORCÉLIO ABRÃO.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1280/1280_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1280/1280_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. JOSÉ AGUILAR.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1281/1281_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1281/1281_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. BENÍCIO CASSIANO DE URZEDO.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1282/1282_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1282/1282_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. PAULO MALHEIRO DA SILVA.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1283/1283_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1283/1283_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. JOÃO BOTASSIM NETO.</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1284/1284_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1284/1284_texto_integral.pdf</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1285/1285_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1285/1285_texto_integral.pdf</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1286/1286_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1286/1286_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. DÉLIO BALERO BINDELA.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1287/1287_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1287/1287_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. ILSON FLORENTINO DA SILVA, (ARLLO).</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1288/1288_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1288/1288_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO A SRA. HELENA MAGALHÃES SOUZA.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1289/1289_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1289/1289_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO A SRA. ANA MOLINA FERRARI.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1290/1290_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1290/1290_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. JUVENAL FRANCISCO DE SOUZA.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1291/1291_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1291/1291_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. JOSÉ CÂNDIDO DE LIMA.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1292/1292_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1292/1292_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE AGRADECIMENTO AO SR. ONOFRE DEZANETTE.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1293/1293_texto_integral.pdf</t>
+    <t>http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1293/1293_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE AGRADECIMENTO AO SR. ANTÔNIO GUILHERME DA SILVA (TONINHO DO POSTO).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -684,67 +684,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1269/1269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1270/1270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1271/1271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1272/1272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1273/1273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1274/1274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1275/1275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1276/1276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1277/1277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1278/1278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1279/1279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1280/1280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1281/1281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1282/1282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1283/1283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1284/1284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1285/1285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1286/1286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1287/1287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1288/1288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1289/1289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1290/1290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1291/1291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1292/1292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1293/1293_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1269/1269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1270/1270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1271/1271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1272/1272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1273/1273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1274/1274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1275/1275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1276/1276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1277/1277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1278/1278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1279/1279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1280/1280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1281/1281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1282/1282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1283/1283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1284/1284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1285/1285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1286/1286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1287/1287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1288/1288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1289/1289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1290/1290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1291/1291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1292/1292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.limeiradooeste.mg.leg.br/media/./sapl/public/materialegislativa/1999/1293/1293_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="101.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="100.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="84.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>